--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,11556 +1,5642 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="2C99F140" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="00DF38C8" w:rsidP="00630534">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="004A06EF">
-[...153 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>式</w:t>
+      </w:r>
+      <w:r w:rsidR="00630534" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15FD6" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidR="00601448" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15FD6" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>の２</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4641" w:type="dxa"/>
+        <w:tblW w:w="8392" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4641"/>
+        <w:gridCol w:w="8392"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="6FB9BA70" w14:textId="77777777" w:rsidTr="00EE3174">
+      <w:tr w:rsidR="00DE53D1" w:rsidRPr="00564D3F" w:rsidTr="00823103">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="513"/>
+          <w:trHeight w:val="902"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4641" w:type="dxa"/>
+            <w:tcW w:w="8392" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D4B894" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
+          <w:p w:rsidR="00DE53D1" w:rsidRPr="00564D3F" w:rsidRDefault="00DE53D1" w:rsidP="00B14B84">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
-[...6 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...18 lines deleted...]
-              <w:t>書</w:t>
+            <w:r w:rsidRPr="00564D3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>医薬品先駆け総合評価相談申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43324F20" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
-[...113 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8217" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="52" w:type="dxa"/>
-          <w:right w:w="52" w:type="dxa"/>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8217"/>
+        <w:gridCol w:w="1065"/>
+        <w:gridCol w:w="1424"/>
+        <w:gridCol w:w="6006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="70D0AA01" w14:textId="77777777" w:rsidTr="0034515C">
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
         <w:trPr>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC90471" w14:textId="01B28B92" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-                <w:spacing w:val="-10"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...6 lines deleted...]
-              <w:t>簡易相談区分：後発医療用医薬品、一般用医薬品、医薬部外品、防除用製品、</w:t>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>治験成分記号</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D886DB2" w14:textId="77777777" w:rsidR="0095705A" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00517E89">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...33 lines deleted...]
-              <w:t>、</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>治験薬の成分名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BF3883F" w14:textId="5517C2A0" w:rsidR="00517E89" w:rsidRPr="004A06EF" w:rsidRDefault="0095705A" w:rsidP="00517E89">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-                <w:spacing w:val="-10"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...24 lines deleted...]
-              <w:t>、</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>投与経路</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3478F403" w14:textId="23412BBA" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00517E89">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-                <w:spacing w:val="-10"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...33 lines deleted...]
-              <w:t>、</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>剤形</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F35DF9F" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00517E89">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-                <w:spacing w:val="-10"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...6 lines deleted...]
-              <w:t>再生医療等製品ＧＣＰ／ＧＬＰ／ＧＰＳＰ調査</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される薬効分類</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A06EF">
-[...6 lines deleted...]
-              <w:t>、</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される効能又は効果</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A06EF">
-[...6 lines deleted...]
-              <w:t>ＧＭＰ／ＱＭＳ調査、ＧＣＴＰ調査</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>担当分野</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>先駆け総合評価相談区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0000148D" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="599"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000148D" w:rsidRPr="007D393B" w:rsidRDefault="0000148D" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000148D" w:rsidRDefault="0000148D" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0000148D" w:rsidRPr="007D393B" w:rsidRDefault="0000148D" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0000148D" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000148D" w:rsidRPr="00FA600D" w:rsidRDefault="0000148D">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000148D" w:rsidRPr="00FA600D" w:rsidRDefault="00F51792" w:rsidP="00255D78">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-657392355"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0000148D" w:rsidRPr="00FA600D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00255D78">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="0000148D" w:rsidRPr="00261EBC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>リアルワールドデータの利用</w:t>
+            </w:r>
+            <w:r w:rsidR="0000148D">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の相談</w:t>
+            </w:r>
+            <w:r w:rsidR="0000148D" w:rsidRPr="00261EBC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>あり</w:t>
+            </w:r>
+            <w:r w:rsidR="0000148D">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（臨床又は信頼性の相談区分で該当する場合にチェック）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="17453DBD" w14:textId="77777777" w:rsidTr="0034515C">
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
         <w:trPr>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1016E100" w14:textId="0B925336" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-                <w:spacing w:val="-10"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...129 lines deleted...]
-              <w:t>機構担当者：</w:t>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>先駆け審査指定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="4394CF9F" w14:textId="77777777" w:rsidTr="0034515C">
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
         <w:trPr>
-          <w:trHeight w:val="1012"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="565E2C36" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...5 lines deleted...]
-              <w:t>会社名：</w:t>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>先駆け</w:t>
             </w:r>
-          </w:p>
-[...21 lines deleted...]
-              <w:t>相談の出席者氏名及び所属：</w:t>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>審査</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-              <w:t>）：</w:t>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>指定年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="71867A88" w14:textId="77777777" w:rsidTr="00B21C7F">
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
         <w:trPr>
-          <w:trHeight w:val="1000"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31DC7522" w14:textId="6E2FCEC4" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-              <w:overflowPunct w:val="0"/>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...5 lines deleted...]
-              <w:t>相談結果の要旨</w:t>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一治験薬についての過去の対面助言</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主要先進国における開発状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談対象製造所</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（ＧＭＰ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>み</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対象製造所の所在地</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（ＧＭＰ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>のみ）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申請予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>時期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidDel="006569DD" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="001F09E8" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ﾌｧｸｼﾐﾘ</w:t>
+            </w:r>
+            <w:r w:rsidR="007D393B" w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>電子</w:t>
+            </w:r>
+            <w:r w:rsidR="001F09E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ﾒｰﾙｱﾄﾞﾚｽ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D393B" w:rsidRPr="004A730C" w:rsidTr="0000148D">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D393B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D393B" w:rsidRPr="007D393B" w:rsidRDefault="007D393B" w:rsidP="003D4325">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F17A3CC" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>上記により</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け総合評価相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00060C0B" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>込みます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="002F2AC7" w:rsidP="002F2AC7">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6B1F" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00577831" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00577831" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F3B4A1" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
-[...16 lines deleted...]
-        <w:t>１　「簡易相談区分」欄は、該当するものに○印を付してください。</w:t>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="000F78C7" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8764F" w:rsidRPr="00F8764F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6A8C" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1865776E" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
-[...16 lines deleted...]
-        <w:t>２　受付番号は、「簡易相談の日時について」に記載されています。</w:t>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A382DE" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
-[...24 lines deleted...]
-        <w:t>「対面助言申込書（簡易相談）の「相談内容の概略」欄に簡易相談における機構からの回答を記入したものを提出することをもって代えることができます。</w:t>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３　先駆け総合評価相談申込書の記入方法は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F338895" w14:textId="77777777" w:rsidR="00EE3174" w:rsidRPr="004A06EF" w:rsidRDefault="00EE3174" w:rsidP="00FB23D3">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（１）治験成分記号欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EE3174" w:rsidRPr="004A06EF" w:rsidSect="00000187">
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>治験計画書に記載した又は記載する予定の治験成分記号を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）治験薬の成分名欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>成分名は、一般名（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JAN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）がある場合にはこれを記入し（英名及び日本名）、ない場合には化学名（英名）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（３）投与経路</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC29F7" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC29F7" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>剤形欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>今回の治験薬の投与経路（直腸投与、点滴静注等）及び剤形（坐薬、注射剤等）を</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC29F7" w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>それぞれ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（４）予定される薬効分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00564D3F" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>薬効分類を記入し、末尾に括弧書きで薬効分類コード番号（３桁）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（５）予定される効能又は効果欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>薬効薬理から期待される効能又は効果について類薬を参考に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（６）</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>担当分野</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="00DC29F7" w:rsidP="00F14EC9">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」</w:t>
+      </w:r>
+      <w:r w:rsidR="00974224" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の別紙</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE390E" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「新医薬品、医療機器及び再生医療等製品の分野」より該当する分野を選んで記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（７）</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け総合評価相談区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00145BB1" w:rsidRPr="00B9481C" w:rsidRDefault="00DC29F7" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」</w:t>
+      </w:r>
+      <w:r w:rsidR="00974224" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の別紙</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE390E" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「先駆け総合評価相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の区分及び内容</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>」より該当する</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>区分</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を選んで記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="00145BB1">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（８）相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8764F" w:rsidRPr="00F8764F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記載内容が欄内では収まりきらない場合等には、「詳細は別紙（ ）のとおり」と記入して、別紙を添付するとともに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0070274D" w:rsidRPr="00B9481C" w:rsidRDefault="0070274D" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また、臨床又は信頼性の相談区分において、レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6057">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>やデータベース</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等のリアルワールドデータの利用に関する相談を行う場合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450EB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r w:rsidR="002926FA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、「リアルワールドデータの利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00497522">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="002926FA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談あり」にチェックしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（９）</w:t>
+      </w:r>
+      <w:r w:rsidR="004B41DA" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け審査指定番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC29F7" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+      <w:r w:rsidR="004B41DA" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC29F7" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け審査</w:t>
+      </w:r>
+      <w:r w:rsidR="004B41DA" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>指定年月日欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="004B41DA" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け審査指定番号及び</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC29F7" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC29F7" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>審査</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>指定年月日</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC29F7" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>それぞれ</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="00B9481C" w:rsidRDefault="00C94A5B" w:rsidP="00C94A5B">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87041" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）同一治験薬についての過去の対面助言欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="00B9481C" w:rsidRDefault="00C94A5B" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一治験薬について過去に対面助言を行っている場合には、その受付番号及び対面助言の区分、相談年月日を記入してください。同一治験成分であって投与経路、効能効果等や製剤が今回の申込みと異なる治験薬に対して相談を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="00B9481C" w:rsidRDefault="00C94A5B" w:rsidP="00C94A5B">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87041" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）主要先進国における</w:t>
+      </w:r>
+      <w:r w:rsidR="00757578" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>開発</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>状況欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="00B9481C" w:rsidRDefault="00C94A5B" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象の治験薬の効能について、米英独仏又はＥＵにおいて治験中の場合、</w:t>
+      </w:r>
+      <w:r w:rsidR="005A39F5" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>該当国名等</w:t>
+      </w:r>
+      <w:r w:rsidR="005A39F5" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入し、その後ろに治験開始年を「英（２０００年治験開始）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94A5B" w:rsidRPr="00B9481C" w:rsidRDefault="00C94A5B" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>また、米英独仏ＥＵのいずれにおいても当該効能での開発が行われていない場合であって、これらの国等において別効能で承認がなされている場合には、「</w:t>
+      </w:r>
+      <w:r w:rsidR="00965088" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２００２年</w:t>
+      </w:r>
+      <w:r w:rsidR="00965088" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>効能で承認）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC1024" w:rsidRPr="00B9481C" w:rsidRDefault="00EC1024" w:rsidP="00EC1024">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87041" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）相談対象製造所欄及び相談対象製造所の所在地欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC1024" w:rsidRPr="00B9481C" w:rsidRDefault="00EC1024" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ｇ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7B20" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ｍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ｐ相談区分の場合に、相談対象とする製造所及びその所在地を</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC29F7" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>それぞれ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87041" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00145BB1" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申請予定時期欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00145BB1" w:rsidRPr="00B9481C" w:rsidRDefault="00145BB1" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申請予定時期（</w:t>
+      </w:r>
+      <w:r w:rsidR="003926BF" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>○年△月）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB2DBD" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="00AB2DBD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0050115F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2DBD" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本申込みの担当者欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="00AB2DBD" w:rsidP="00AB2DBD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）について氏名、所属及び連絡先を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="00965088">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0050115F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="95" w:left="419" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>①共同開発の場合において連名で申込みを行わない場合には、共同開発の相手会社名等を記入し、その旨を明らかにしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="95" w:left="419" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>②生物由来製品（特定生物由来製品を含む）に該当する治験薬又は該当することが見込まれる治験薬の場合には、それぞれ、「生物由来製品」又は「生物由来製品の可能性」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="95" w:left="419" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>③遺伝子組換え技術を応用して製造される治験薬の場合には、「遺伝子組換え技術応用」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="95" w:left="419" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>④当該効能で希少疾病用医薬品の指定申請を検討している場合には、「希少疾病用医薬品指定申請を検討中」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC29F7" w:rsidRPr="00B9481C" w:rsidRDefault="00DC29F7" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="95" w:left="419" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>⑤今回の治験薬の開発に付随して</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>体外診断</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>薬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の開発が合わせて必要になる場合には、</w:t>
+      </w:r>
+      <w:r w:rsidR="00114FAD" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その旨</w:t>
+      </w:r>
+      <w:r w:rsidR="00114FAD" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6A8C" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="009C6A8C">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0050115F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF38C8" w:rsidRPr="00B9481C" w:rsidRDefault="009C6A8C" w:rsidP="00462DCC">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Microsoft JhengHei"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="002033F0" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="002033F0" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="007457AB" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="007457AB" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="007457AB" w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9481C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、医薬品製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DF38C8" w:rsidRPr="00B9481C" w:rsidSect="0032142A">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="116BEF1D" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
+    <w:p w:rsidR="00CF65B7" w:rsidRDefault="00CF65B7" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29D5DE1F" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
+    <w:p w:rsidR="00CF65B7" w:rsidRDefault="00CF65B7" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...28 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ ゴシック">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="ＭＳ....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ.....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ Ｐゴシック">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="003D4325" w:rsidRDefault="003D4325">
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47F1B72B" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
+    <w:p w:rsidR="00CF65B7" w:rsidRDefault="00CF65B7" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48B353AA" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
+    <w:p w:rsidR="00CF65B7" w:rsidRDefault="00CF65B7" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011C4416"/>
+    <w:nsid w:val="43264CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="42AC4052"/>
-    <w:lvl w:ilvl="0" w:tplc="24ECFF4A">
+    <w:tmpl w:val="E41A5F46"/>
+    <w:lvl w:ilvl="0" w:tplc="B97C6FA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1407" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1827" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2247" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2667" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3507" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3927" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4347" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48466416"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="824284BC"/>
+    <w:lvl w:ilvl="0" w:tplc="41D27568">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="709" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1189" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1609" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2029" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2449" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3289" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3709" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4129" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="484715A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F680587A"/>
+    <w:lvl w:ilvl="0" w:tplc="17C892C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1040" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1460" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1880" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2300" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2720" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3140" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3560" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3980" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="495C1A07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E21E4878"/>
+    <w:lvl w:ilvl="0" w:tplc="E55EF26C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1189" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1609" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2029" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2449" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3289" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3709" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4129" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C215FAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6E0607C"/>
+    <w:lvl w:ilvl="0" w:tplc="0EE0131A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="657" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1077" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1497" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1917" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2337" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2757" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3177" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3597" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4017" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="025F259F"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58366974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4DE84038"/>
-[...89 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090011">
+    <w:tmpl w:val="01E2ABE8"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-[...85 lines deleted...]
-        <w:ind w:left="990" w:hanging="360"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1470" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1890" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2310" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2730" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3150" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3570" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3990" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4410" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07806E45"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="787457E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4F3E845E"/>
-    <w:lvl w:ilvl="0" w:tplc="DF707D38">
+    <w:tmpl w:val="AED83618"/>
+    <w:lvl w:ilvl="0" w:tplc="BEF20290">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalFullWidth"/>
-      <w:lvlText w:val="（%1）"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="786" w:hanging="360"/>
+        <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1266" w:hanging="420"/>
+        <w:ind w:left="981" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1686" w:hanging="420"/>
+        <w:ind w:left="1401" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2106" w:hanging="420"/>
+        <w:ind w:left="1821" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2526" w:hanging="420"/>
+        <w:ind w:left="2241" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2946" w:hanging="420"/>
+        <w:ind w:left="2661" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3366" w:hanging="420"/>
+        <w:ind w:left="3081" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3786" w:hanging="420"/>
+        <w:ind w:left="3501" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4206" w:hanging="420"/>
-[...8040 lines deleted...]
-        <w:ind w:left="4410" w:hanging="420"/>
+        <w:ind w:left="3921" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="77"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="76"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="72"/>
-[...208 lines deleted...]
-  <w:num w:numId="77">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="78">
-[...35 lines deleted...]
-  <w:numIdMacAtCleanup w:val="86"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:doNotTrackFormatting/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF38C8"/>
-    <w:rsid w:val="00000187"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00005CAF"/>
+    <w:rsid w:val="0000148D"/>
+    <w:rsid w:val="00004811"/>
+    <w:rsid w:val="00006027"/>
     <w:rsid w:val="0001091E"/>
-    <w:rsid w:val="000160FF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00024ED4"/>
+    <w:rsid w:val="00025685"/>
     <w:rsid w:val="00025C76"/>
     <w:rsid w:val="00026E98"/>
-    <w:rsid w:val="00027250"/>
-[...11 lines deleted...]
-    <w:rsid w:val="000503BB"/>
+    <w:rsid w:val="000440C5"/>
+    <w:rsid w:val="000533BC"/>
     <w:rsid w:val="000535D8"/>
-    <w:rsid w:val="0005537E"/>
-[...24 lines deleted...]
-    <w:rsid w:val="000927D6"/>
+    <w:rsid w:val="00060C0B"/>
+    <w:rsid w:val="00066E6A"/>
+    <w:rsid w:val="000734EA"/>
+    <w:rsid w:val="0007400A"/>
+    <w:rsid w:val="00075104"/>
     <w:rsid w:val="00095051"/>
-    <w:rsid w:val="00095B5D"/>
-[...36 lines deleted...]
-    <w:rsid w:val="000F7F16"/>
+    <w:rsid w:val="000C2349"/>
+    <w:rsid w:val="000C40A7"/>
+    <w:rsid w:val="000D4349"/>
+    <w:rsid w:val="000E4C23"/>
+    <w:rsid w:val="000F515A"/>
+    <w:rsid w:val="000F5489"/>
+    <w:rsid w:val="000F78C7"/>
+    <w:rsid w:val="00102039"/>
     <w:rsid w:val="00102328"/>
-    <w:rsid w:val="00104E8C"/>
-[...13 lines deleted...]
-    <w:rsid w:val="001271E5"/>
+    <w:rsid w:val="001048EE"/>
+    <w:rsid w:val="001124F8"/>
+    <w:rsid w:val="0011357C"/>
+    <w:rsid w:val="00114FAD"/>
     <w:rsid w:val="0012770F"/>
-    <w:rsid w:val="0013212F"/>
-[...123 lines deleted...]
-    <w:rsid w:val="002916E0"/>
+    <w:rsid w:val="00145BB1"/>
+    <w:rsid w:val="00153322"/>
+    <w:rsid w:val="00161983"/>
+    <w:rsid w:val="00174274"/>
+    <w:rsid w:val="00181D87"/>
+    <w:rsid w:val="00185F4F"/>
+    <w:rsid w:val="00187984"/>
+    <w:rsid w:val="00195EC4"/>
+    <w:rsid w:val="00196B76"/>
+    <w:rsid w:val="001A107E"/>
+    <w:rsid w:val="001A1C8E"/>
+    <w:rsid w:val="001A447C"/>
+    <w:rsid w:val="001D3D55"/>
+    <w:rsid w:val="001D69E8"/>
+    <w:rsid w:val="001E4885"/>
+    <w:rsid w:val="001E5A23"/>
+    <w:rsid w:val="001F09E8"/>
+    <w:rsid w:val="002033F0"/>
+    <w:rsid w:val="0020374E"/>
+    <w:rsid w:val="0020385F"/>
+    <w:rsid w:val="00221889"/>
+    <w:rsid w:val="00222C9C"/>
+    <w:rsid w:val="0022790D"/>
+    <w:rsid w:val="00232F48"/>
+    <w:rsid w:val="0023582A"/>
+    <w:rsid w:val="00245BC7"/>
+    <w:rsid w:val="00250B56"/>
+    <w:rsid w:val="00255D78"/>
+    <w:rsid w:val="00262116"/>
+    <w:rsid w:val="00273566"/>
+    <w:rsid w:val="00286BD8"/>
+    <w:rsid w:val="00286E07"/>
     <w:rsid w:val="00291DA7"/>
-    <w:rsid w:val="002938DD"/>
-[...13 lines deleted...]
-    <w:rsid w:val="002C4A81"/>
+    <w:rsid w:val="002926FA"/>
+    <w:rsid w:val="002B052E"/>
+    <w:rsid w:val="002B1B7D"/>
+    <w:rsid w:val="002C38FE"/>
     <w:rsid w:val="002C501C"/>
-    <w:rsid w:val="002C5669"/>
-[...7 lines deleted...]
-    <w:rsid w:val="002D7AAC"/>
+    <w:rsid w:val="002C6F25"/>
+    <w:rsid w:val="002D7DDB"/>
     <w:rsid w:val="002E06F0"/>
-    <w:rsid w:val="002E094A"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00384BF1"/>
+    <w:rsid w:val="002E6057"/>
+    <w:rsid w:val="002F0408"/>
+    <w:rsid w:val="002F0A6E"/>
+    <w:rsid w:val="002F2AC7"/>
+    <w:rsid w:val="003153DB"/>
+    <w:rsid w:val="0032142A"/>
+    <w:rsid w:val="003303E2"/>
+    <w:rsid w:val="003379EA"/>
+    <w:rsid w:val="003645E5"/>
     <w:rsid w:val="00385030"/>
-    <w:rsid w:val="00385DD7"/>
-[...8 lines deleted...]
-    <w:rsid w:val="003A1187"/>
+    <w:rsid w:val="003926BF"/>
+    <w:rsid w:val="00396045"/>
+    <w:rsid w:val="003A3368"/>
     <w:rsid w:val="003A3784"/>
     <w:rsid w:val="003A742A"/>
-    <w:rsid w:val="003B151E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003B29FC"/>
+    <w:rsid w:val="003B13F8"/>
+    <w:rsid w:val="003B21C4"/>
     <w:rsid w:val="003B2BAE"/>
-    <w:rsid w:val="003B318E"/>
-[...20 lines deleted...]
-    <w:rsid w:val="003E26BB"/>
+    <w:rsid w:val="003B4377"/>
+    <w:rsid w:val="003B5937"/>
+    <w:rsid w:val="003C5718"/>
+    <w:rsid w:val="003D2299"/>
+    <w:rsid w:val="003D3431"/>
+    <w:rsid w:val="003D4325"/>
+    <w:rsid w:val="003E0F05"/>
+    <w:rsid w:val="003E10EE"/>
     <w:rsid w:val="003E3752"/>
-    <w:rsid w:val="003E533C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003F1AF7"/>
     <w:rsid w:val="003F2BA9"/>
-    <w:rsid w:val="003F2CAE"/>
-    <w:rsid w:val="003F6CFC"/>
     <w:rsid w:val="004020FF"/>
-    <w:rsid w:val="00402923"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00404FF9"/>
     <w:rsid w:val="00405716"/>
-    <w:rsid w:val="00407AE3"/>
-[...21 lines deleted...]
-    <w:rsid w:val="004616D8"/>
+    <w:rsid w:val="00415084"/>
+    <w:rsid w:val="00420CF2"/>
+    <w:rsid w:val="00425167"/>
+    <w:rsid w:val="0043559A"/>
+    <w:rsid w:val="0043612E"/>
+    <w:rsid w:val="00462DCC"/>
     <w:rsid w:val="00463CA6"/>
-    <w:rsid w:val="004726BC"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00494DC9"/>
+    <w:rsid w:val="0047035D"/>
+    <w:rsid w:val="00486481"/>
     <w:rsid w:val="0049504A"/>
-    <w:rsid w:val="00495630"/>
-[...17 lines deleted...]
-    <w:rsid w:val="004C0AB9"/>
+    <w:rsid w:val="00497522"/>
+    <w:rsid w:val="004A4DF3"/>
+    <w:rsid w:val="004B41DA"/>
+    <w:rsid w:val="004B6B1F"/>
     <w:rsid w:val="004C4F2A"/>
-    <w:rsid w:val="004C593F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D36FF"/>
     <w:rsid w:val="004D40E3"/>
-    <w:rsid w:val="004D5C2B"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00541708"/>
+    <w:rsid w:val="004F2FCF"/>
+    <w:rsid w:val="0050115F"/>
+    <w:rsid w:val="00530874"/>
+    <w:rsid w:val="00530F1B"/>
     <w:rsid w:val="005428B4"/>
-    <w:rsid w:val="005455AC"/>
-[...18 lines deleted...]
-    <w:rsid w:val="005739FB"/>
+    <w:rsid w:val="00564D3F"/>
+    <w:rsid w:val="005656EE"/>
+    <w:rsid w:val="005662C9"/>
+    <w:rsid w:val="0057180F"/>
     <w:rsid w:val="00574497"/>
-    <w:rsid w:val="005765EE"/>
-    <w:rsid w:val="00577841"/>
+    <w:rsid w:val="00574D9D"/>
+    <w:rsid w:val="00577831"/>
     <w:rsid w:val="00580381"/>
-    <w:rsid w:val="00584BEC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00586231"/>
     <w:rsid w:val="00590D64"/>
+    <w:rsid w:val="00591D1D"/>
     <w:rsid w:val="00592E0D"/>
-    <w:rsid w:val="00594D32"/>
     <w:rsid w:val="00595BFA"/>
-    <w:rsid w:val="005A02F1"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005B7406"/>
+    <w:rsid w:val="0059729B"/>
+    <w:rsid w:val="005A1979"/>
+    <w:rsid w:val="005A39F5"/>
+    <w:rsid w:val="005B3B82"/>
+    <w:rsid w:val="005B7CB0"/>
     <w:rsid w:val="005C0D5D"/>
-    <w:rsid w:val="005C62C7"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005D51C9"/>
+    <w:rsid w:val="005C7878"/>
+    <w:rsid w:val="005D2D1F"/>
     <w:rsid w:val="005D66F4"/>
-    <w:rsid w:val="005D6EA3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005E4E75"/>
     <w:rsid w:val="005E5C98"/>
-    <w:rsid w:val="005E7751"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005F38A9"/>
+    <w:rsid w:val="005F16E7"/>
+    <w:rsid w:val="005F18E8"/>
     <w:rsid w:val="005F3906"/>
     <w:rsid w:val="005F3C5D"/>
-    <w:rsid w:val="005F5210"/>
-[...6 lines deleted...]
-    <w:rsid w:val="006125BB"/>
+    <w:rsid w:val="00601448"/>
+    <w:rsid w:val="00607FA3"/>
     <w:rsid w:val="0061296A"/>
-    <w:rsid w:val="00613793"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00623645"/>
     <w:rsid w:val="00625B38"/>
-    <w:rsid w:val="00626935"/>
-[...13 lines deleted...]
-    <w:rsid w:val="0065368D"/>
+    <w:rsid w:val="0062636C"/>
+    <w:rsid w:val="006304E5"/>
+    <w:rsid w:val="00630534"/>
+    <w:rsid w:val="00643E34"/>
+    <w:rsid w:val="006522CD"/>
     <w:rsid w:val="00654B86"/>
-    <w:rsid w:val="00656740"/>
-[...23 lines deleted...]
-    <w:rsid w:val="006A1899"/>
+    <w:rsid w:val="0066083A"/>
+    <w:rsid w:val="006743E8"/>
+    <w:rsid w:val="00675AD9"/>
+    <w:rsid w:val="00684349"/>
     <w:rsid w:val="006A1F58"/>
-    <w:rsid w:val="006A33A1"/>
-[...9 lines deleted...]
-    <w:rsid w:val="006C4B3D"/>
+    <w:rsid w:val="006A200F"/>
+    <w:rsid w:val="006A4EBD"/>
+    <w:rsid w:val="006A5690"/>
     <w:rsid w:val="006C4B90"/>
-    <w:rsid w:val="006C6622"/>
-[...6 lines deleted...]
-    <w:rsid w:val="006E5626"/>
+    <w:rsid w:val="006D1585"/>
+    <w:rsid w:val="006D6A92"/>
     <w:rsid w:val="006E5E3C"/>
-    <w:rsid w:val="006E60F5"/>
-[...6 lines deleted...]
-    <w:rsid w:val="006F79EF"/>
+    <w:rsid w:val="006F5D86"/>
     <w:rsid w:val="007016E4"/>
-    <w:rsid w:val="00703824"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00742BBD"/>
+    <w:rsid w:val="0070274D"/>
+    <w:rsid w:val="007155E0"/>
+    <w:rsid w:val="00721A88"/>
+    <w:rsid w:val="007350B9"/>
     <w:rsid w:val="00743DA4"/>
-    <w:rsid w:val="00746554"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00777CB7"/>
+    <w:rsid w:val="007457AB"/>
+    <w:rsid w:val="0075384F"/>
+    <w:rsid w:val="00757578"/>
+    <w:rsid w:val="00762046"/>
     <w:rsid w:val="00780C82"/>
-    <w:rsid w:val="00780F2F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00783E76"/>
+    <w:rsid w:val="00780CF1"/>
     <w:rsid w:val="00784993"/>
-    <w:rsid w:val="00786BC7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00793EDD"/>
     <w:rsid w:val="00796149"/>
-    <w:rsid w:val="00796E9A"/>
-    <w:rsid w:val="007A0A90"/>
+    <w:rsid w:val="007A029A"/>
     <w:rsid w:val="007A0C63"/>
-    <w:rsid w:val="007A101E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A3D57"/>
+    <w:rsid w:val="007A22F6"/>
+    <w:rsid w:val="007A322D"/>
+    <w:rsid w:val="007A47B3"/>
     <w:rsid w:val="007A72C1"/>
-    <w:rsid w:val="007B139C"/>
-[...8 lines deleted...]
-    <w:rsid w:val="007D1C2D"/>
+    <w:rsid w:val="007C64EC"/>
+    <w:rsid w:val="007D1820"/>
     <w:rsid w:val="007D35E4"/>
-    <w:rsid w:val="007D668D"/>
-    <w:rsid w:val="007D6B54"/>
+    <w:rsid w:val="007D393B"/>
     <w:rsid w:val="007E0168"/>
     <w:rsid w:val="007E1C5E"/>
-    <w:rsid w:val="007E1DEF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007F0239"/>
+    <w:rsid w:val="007E4DBD"/>
     <w:rsid w:val="007F06C7"/>
-    <w:rsid w:val="007F1228"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007F243B"/>
+    <w:rsid w:val="007F13FB"/>
     <w:rsid w:val="007F2F50"/>
-    <w:rsid w:val="007F2FB1"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00845174"/>
+    <w:rsid w:val="008004A1"/>
+    <w:rsid w:val="008141D8"/>
+    <w:rsid w:val="00827C18"/>
     <w:rsid w:val="00845632"/>
-    <w:rsid w:val="0084602C"/>
-[...14 lines deleted...]
-    <w:rsid w:val="0088479A"/>
+    <w:rsid w:val="008862A2"/>
     <w:rsid w:val="00886D1D"/>
-    <w:rsid w:val="008876FF"/>
-[...7 lines deleted...]
-    <w:rsid w:val="008C26AC"/>
+    <w:rsid w:val="008B1FA7"/>
+    <w:rsid w:val="008C43CE"/>
     <w:rsid w:val="008C50CB"/>
-    <w:rsid w:val="008C52B9"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00906A23"/>
+    <w:rsid w:val="008E5FBF"/>
+    <w:rsid w:val="009058B5"/>
     <w:rsid w:val="00910064"/>
-    <w:rsid w:val="009103D5"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00916578"/>
     <w:rsid w:val="0091773B"/>
-    <w:rsid w:val="00917DED"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00923FE9"/>
+    <w:rsid w:val="0092232E"/>
     <w:rsid w:val="009252DB"/>
-    <w:rsid w:val="009256E6"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00962A7C"/>
+    <w:rsid w:val="00930B93"/>
+    <w:rsid w:val="00930C67"/>
+    <w:rsid w:val="00933F74"/>
+    <w:rsid w:val="00953A4D"/>
+    <w:rsid w:val="00965088"/>
+    <w:rsid w:val="00966A3D"/>
     <w:rsid w:val="00967284"/>
-    <w:rsid w:val="0097163C"/>
-[...35 lines deleted...]
-    <w:rsid w:val="009E05CF"/>
+    <w:rsid w:val="00974224"/>
+    <w:rsid w:val="00983B73"/>
+    <w:rsid w:val="009869DF"/>
+    <w:rsid w:val="009905DD"/>
+    <w:rsid w:val="00990B69"/>
+    <w:rsid w:val="0099352D"/>
+    <w:rsid w:val="009C1429"/>
+    <w:rsid w:val="009C6A8C"/>
     <w:rsid w:val="009E230D"/>
-    <w:rsid w:val="009E58D7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009F5F8C"/>
+    <w:rsid w:val="009E3CE5"/>
+    <w:rsid w:val="009F59A0"/>
     <w:rsid w:val="009F7165"/>
-    <w:rsid w:val="009F7941"/>
-    <w:rsid w:val="00A009E5"/>
     <w:rsid w:val="00A00F2B"/>
     <w:rsid w:val="00A012B1"/>
-    <w:rsid w:val="00A01357"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00A15EF9"/>
+    <w:rsid w:val="00A1199F"/>
+    <w:rsid w:val="00A121FC"/>
     <w:rsid w:val="00A15F38"/>
-    <w:rsid w:val="00A16769"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00A31019"/>
+    <w:rsid w:val="00A15FD6"/>
     <w:rsid w:val="00A316E8"/>
-    <w:rsid w:val="00A33555"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00A64F7A"/>
+    <w:rsid w:val="00A32C4C"/>
+    <w:rsid w:val="00A417C4"/>
+    <w:rsid w:val="00A47AFE"/>
+    <w:rsid w:val="00A54058"/>
+    <w:rsid w:val="00A611F9"/>
     <w:rsid w:val="00A704BC"/>
+    <w:rsid w:val="00A70DC6"/>
+    <w:rsid w:val="00A713C1"/>
     <w:rsid w:val="00A71456"/>
-    <w:rsid w:val="00A72DEA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A803FE"/>
+    <w:rsid w:val="00A742B1"/>
     <w:rsid w:val="00A80B8D"/>
-    <w:rsid w:val="00A816E8"/>
     <w:rsid w:val="00A817FA"/>
-    <w:rsid w:val="00A8183C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A87C4E"/>
+    <w:rsid w:val="00A827F8"/>
+    <w:rsid w:val="00A865BD"/>
     <w:rsid w:val="00A905EE"/>
     <w:rsid w:val="00A91048"/>
     <w:rsid w:val="00A93E2D"/>
-    <w:rsid w:val="00AA2038"/>
     <w:rsid w:val="00AA4E4A"/>
-    <w:rsid w:val="00AA6658"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AB1214"/>
     <w:rsid w:val="00AB28F4"/>
-    <w:rsid w:val="00AB403D"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00B34873"/>
+    <w:rsid w:val="00AB2DBD"/>
+    <w:rsid w:val="00AB7F40"/>
+    <w:rsid w:val="00AC1012"/>
+    <w:rsid w:val="00AD2266"/>
+    <w:rsid w:val="00AE390E"/>
+    <w:rsid w:val="00AE4995"/>
+    <w:rsid w:val="00B1117C"/>
+    <w:rsid w:val="00B12BBB"/>
+    <w:rsid w:val="00B14B84"/>
+    <w:rsid w:val="00B16285"/>
+    <w:rsid w:val="00B24CD1"/>
     <w:rsid w:val="00B3663D"/>
-    <w:rsid w:val="00B37874"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00BB097B"/>
+    <w:rsid w:val="00B45733"/>
+    <w:rsid w:val="00B60DB5"/>
+    <w:rsid w:val="00B65A7D"/>
+    <w:rsid w:val="00B73D20"/>
+    <w:rsid w:val="00B776ED"/>
+    <w:rsid w:val="00B82199"/>
+    <w:rsid w:val="00B8428D"/>
+    <w:rsid w:val="00B844D9"/>
+    <w:rsid w:val="00B84C70"/>
+    <w:rsid w:val="00B85016"/>
+    <w:rsid w:val="00B87D2A"/>
+    <w:rsid w:val="00B90A1D"/>
+    <w:rsid w:val="00B94143"/>
+    <w:rsid w:val="00B9481C"/>
+    <w:rsid w:val="00BA073C"/>
+    <w:rsid w:val="00BA5C8B"/>
+    <w:rsid w:val="00BA77F2"/>
     <w:rsid w:val="00BB0BDC"/>
-    <w:rsid w:val="00BB531A"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00BF726E"/>
+    <w:rsid w:val="00BB52F7"/>
+    <w:rsid w:val="00BE0A90"/>
+    <w:rsid w:val="00BE22CB"/>
+    <w:rsid w:val="00BF65E0"/>
     <w:rsid w:val="00BF7F6C"/>
-    <w:rsid w:val="00C03034"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C07324"/>
     <w:rsid w:val="00C10799"/>
-    <w:rsid w:val="00C10E44"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C17C20"/>
+    <w:rsid w:val="00C13B65"/>
     <w:rsid w:val="00C201D1"/>
-    <w:rsid w:val="00C24524"/>
-    <w:rsid w:val="00C2673B"/>
     <w:rsid w:val="00C314F9"/>
-    <w:rsid w:val="00C3203E"/>
-    <w:rsid w:val="00C334F4"/>
     <w:rsid w:val="00C33562"/>
-    <w:rsid w:val="00C33566"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00C50D74"/>
+    <w:rsid w:val="00C3620A"/>
+    <w:rsid w:val="00C371F0"/>
+    <w:rsid w:val="00C41DCB"/>
     <w:rsid w:val="00C51131"/>
-    <w:rsid w:val="00C536CF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C65EBE"/>
+    <w:rsid w:val="00C56615"/>
+    <w:rsid w:val="00C66BE6"/>
     <w:rsid w:val="00C679F9"/>
-    <w:rsid w:val="00C7170C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C76F94"/>
+    <w:rsid w:val="00C72B4D"/>
     <w:rsid w:val="00C81F51"/>
-    <w:rsid w:val="00C82672"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00CC01FC"/>
+    <w:rsid w:val="00C94A5B"/>
+    <w:rsid w:val="00C95F7F"/>
+    <w:rsid w:val="00CA2267"/>
+    <w:rsid w:val="00CA7B20"/>
+    <w:rsid w:val="00CA7F91"/>
+    <w:rsid w:val="00CB3F47"/>
+    <w:rsid w:val="00CB7352"/>
     <w:rsid w:val="00CC1524"/>
-    <w:rsid w:val="00CC1BD3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CD2098"/>
     <w:rsid w:val="00CD2FFB"/>
-    <w:rsid w:val="00CD608D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00CE756B"/>
+    <w:rsid w:val="00CD3610"/>
     <w:rsid w:val="00CF0FB2"/>
-    <w:rsid w:val="00CF1CB2"/>
     <w:rsid w:val="00CF2227"/>
-    <w:rsid w:val="00CF34C4"/>
-    <w:rsid w:val="00CF3C82"/>
+    <w:rsid w:val="00CF22E0"/>
+    <w:rsid w:val="00CF65B7"/>
     <w:rsid w:val="00D03BE4"/>
-    <w:rsid w:val="00D040CF"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00D244AC"/>
+    <w:rsid w:val="00D05011"/>
+    <w:rsid w:val="00D167B0"/>
     <w:rsid w:val="00D24590"/>
-    <w:rsid w:val="00D2610C"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D611B0"/>
+    <w:rsid w:val="00D245BE"/>
+    <w:rsid w:val="00D25E1E"/>
+    <w:rsid w:val="00D274B5"/>
+    <w:rsid w:val="00D3373A"/>
+    <w:rsid w:val="00D35E3C"/>
+    <w:rsid w:val="00D44D78"/>
+    <w:rsid w:val="00D46BD0"/>
+    <w:rsid w:val="00D470C7"/>
+    <w:rsid w:val="00D6185B"/>
     <w:rsid w:val="00D61C45"/>
-    <w:rsid w:val="00D61E23"/>
-[...36 lines deleted...]
-    <w:rsid w:val="00DD3089"/>
+    <w:rsid w:val="00D7578D"/>
+    <w:rsid w:val="00D866C0"/>
+    <w:rsid w:val="00D94663"/>
+    <w:rsid w:val="00D97E7E"/>
+    <w:rsid w:val="00DA0572"/>
+    <w:rsid w:val="00DB02D8"/>
+    <w:rsid w:val="00DB1F9A"/>
+    <w:rsid w:val="00DB3598"/>
+    <w:rsid w:val="00DB4078"/>
+    <w:rsid w:val="00DB6B55"/>
+    <w:rsid w:val="00DC29F7"/>
+    <w:rsid w:val="00DD2F52"/>
     <w:rsid w:val="00DD4462"/>
-    <w:rsid w:val="00DD5BE9"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00DE75B8"/>
+    <w:rsid w:val="00DE53D1"/>
     <w:rsid w:val="00DE7FC1"/>
-    <w:rsid w:val="00DF024C"/>
     <w:rsid w:val="00DF38C8"/>
-    <w:rsid w:val="00DF44E6"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00E132B9"/>
+    <w:rsid w:val="00E11545"/>
+    <w:rsid w:val="00E14F33"/>
     <w:rsid w:val="00E1642E"/>
-    <w:rsid w:val="00E21094"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00E8634F"/>
+    <w:rsid w:val="00E17A4A"/>
+    <w:rsid w:val="00E21A42"/>
+    <w:rsid w:val="00E34DA8"/>
+    <w:rsid w:val="00E37F82"/>
+    <w:rsid w:val="00E46BE9"/>
+    <w:rsid w:val="00E5168E"/>
+    <w:rsid w:val="00E5766F"/>
+    <w:rsid w:val="00E607FE"/>
     <w:rsid w:val="00E86E56"/>
-    <w:rsid w:val="00E92EC0"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EA24DC"/>
+    <w:rsid w:val="00E86F7D"/>
+    <w:rsid w:val="00E87041"/>
+    <w:rsid w:val="00E95FBC"/>
     <w:rsid w:val="00EA44A7"/>
     <w:rsid w:val="00EA5DF8"/>
-    <w:rsid w:val="00EA78CE"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00ED6822"/>
+    <w:rsid w:val="00EC1024"/>
     <w:rsid w:val="00ED709C"/>
-    <w:rsid w:val="00ED78A5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EE18B3"/>
+    <w:rsid w:val="00ED74E4"/>
     <w:rsid w:val="00EE22D3"/>
-    <w:rsid w:val="00EE3174"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00F22F3F"/>
+    <w:rsid w:val="00EE2C8B"/>
+    <w:rsid w:val="00EE5E17"/>
+    <w:rsid w:val="00EF09F5"/>
+    <w:rsid w:val="00EF0D06"/>
+    <w:rsid w:val="00EF70F1"/>
+    <w:rsid w:val="00F03358"/>
+    <w:rsid w:val="00F14EC9"/>
+    <w:rsid w:val="00F20784"/>
+    <w:rsid w:val="00F226E5"/>
     <w:rsid w:val="00F23306"/>
-    <w:rsid w:val="00F333D3"/>
-    <w:rsid w:val="00F35126"/>
+    <w:rsid w:val="00F32D3F"/>
+    <w:rsid w:val="00F37544"/>
     <w:rsid w:val="00F42838"/>
-    <w:rsid w:val="00F44A22"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F528A3"/>
+    <w:rsid w:val="00F51792"/>
     <w:rsid w:val="00F5298D"/>
-    <w:rsid w:val="00F53FDD"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00F90338"/>
+    <w:rsid w:val="00F62BB9"/>
+    <w:rsid w:val="00F6485E"/>
+    <w:rsid w:val="00F650C6"/>
+    <w:rsid w:val="00F8764F"/>
     <w:rsid w:val="00F90DA0"/>
-    <w:rsid w:val="00F90FA5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F96443"/>
+    <w:rsid w:val="00F945AB"/>
     <w:rsid w:val="00FA0A27"/>
-    <w:rsid w:val="00FA0B2A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA26E6"/>
     <w:rsid w:val="00FA2975"/>
-    <w:rsid w:val="00FA2CF9"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00FE27D3"/>
+    <w:rsid w:val="00FA600D"/>
+    <w:rsid w:val="00FB76F3"/>
+    <w:rsid w:val="00FC3165"/>
+    <w:rsid w:val="00FC7597"/>
     <w:rsid w:val="00FE45C0"/>
     <w:rsid w:val="00FE4A45"/>
-    <w:rsid w:val="00FE558E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FE78EA"/>
     <w:rsid w:val="00FF187F"/>
-    <w:rsid w:val="00FF28BD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF3771"/>
+    <w:rsid w:val="00FF42F3"/>
+    <w:rsid w:val="00FF585F"/>
     <w:rsid w:val="00FF6569"/>
-    <w:rsid w:val="00FF7DA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06BD3483"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11581,76 +5667,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -11694,59 +5780,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11850,106 +5927,50 @@
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:ind w:left="101"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...54 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -12007,89 +6028,87 @@
     <w:semiHidden/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
@@ -12113,84 +6132,83 @@
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="本文 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="コメント文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="コメント内容 (文字)"/>
     <w:basedOn w:val="ae"/>
     <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
@@ -12331,1111 +6349,249 @@
   <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:ind w:leftChars="100" w:left="210"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A012B1"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
-    <w:name w:val="Revision"/>
-[...8 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="003B5937"/>
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="脚注文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="003B5937"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af8">
+  <w:style w:type="character" w:styleId="af7">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="003B5937"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af9">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...217 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="009905DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="7">
-[...136 lines deleted...]
-    <w:name w:val="toc 1"/>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:link w:val="16"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00B52D2E"/>
+    <w:link w:val="afa"/>
+    <w:rsid w:val="00FA600D"/>
     <w:pPr>
-      <w:ind w:leftChars="200" w:left="420"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    <w:rsid w:val="00B52D2E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="25">
-[...12 lines deleted...]
-    <w:rsid w:val="00B52D2E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="記 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af9"/>
+    <w:rsid w:val="00FA600D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
-    <w:tblPr>
-[...381 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="572476122">
-      <w:bodyDiv w:val="1"/>
-[...50 lines deleted...]
-    <w:div w:id="1959140594">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2009097044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century" panose="020F0502020204030204"/>
+        <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -13583,78 +6739,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F05A88CF-ABCE-4CEC-BE2B-059210D2814B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{056F238B-73A0-4669-9903-AC64F2EA6D10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>607</Characters>
+  <Pages>3</Pages>
+  <Words>386</Words>
+  <Characters>2202</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>1</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>712</CharactersWithSpaces>
+  <CharactersWithSpaces>2583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>