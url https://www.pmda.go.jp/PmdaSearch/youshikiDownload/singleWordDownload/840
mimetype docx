--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -3,1576 +3,6035 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="0EBFC06B" w14:textId="408206EE" w:rsidR="00D8427E" w:rsidRPr="00DD4D33" w:rsidRDefault="00D8427E" w:rsidP="00D8427E">
+    <w:p w:rsidR="00195306" w:rsidRPr="00A03A04" w:rsidRDefault="00195306" w:rsidP="00195306">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
-[...22 lines deleted...]
-        <w:t>）</w:t>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A03A04">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様式</w:t>
+      </w:r>
+      <w:r w:rsidR="008D68FA" w:rsidRPr="00A03A04">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2C33" w:rsidRPr="00A03A04">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>５０</w:t>
+      </w:r>
+      <w:r w:rsidR="008D68FA" w:rsidRPr="00A03A04">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D457E25" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="120"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="3166"/>
+        <w:gridCol w:w="18"/>
+        <w:gridCol w:w="5647"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000B3314" w:rsidRPr="00195306" w:rsidTr="00CD18F2">
+        <w:trPr>
+          <w:trHeight w:val="768"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B3314" w:rsidRPr="00195306" w:rsidRDefault="000B3314" w:rsidP="00487D67">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>医薬品</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>再生医療等製品レジストリ信頼性調査相談申込書</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="538"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>製品の種類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00D66F87" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-81832773"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB7C66">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">医薬品　　　　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1245487007"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB7C66">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>再生医療等製品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00643B09">
+        <w:trPr>
+          <w:trHeight w:val="2125"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00C22084" w:rsidRDefault="00D66F87" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="146784465"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB7C66">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>レジストリ信頼性調査相談（承認申請）</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66" w:rsidRPr="00D17C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:spacing w:val="6"/>
+                <w:w w:val="50"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="1942656000"/>
+              </w:rPr>
+              <w:t>（オーファン以外</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66" w:rsidRPr="00D17C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:spacing w:val="4"/>
+                <w:w w:val="50"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="1942656000"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00D66F87" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="288328030"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB7C66">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>レジストリ信頼性調査相談（承認申請）</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66" w:rsidRPr="001D7CEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:w w:val="71"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="1942656001"/>
+              </w:rPr>
+              <w:t>（オーファン</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66" w:rsidRPr="001D7CEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:spacing w:val="7"/>
+                <w:w w:val="71"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="1942656001"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00D66F87" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1700379440"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB7C66">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>レジストリ信頼性調査追加相談（承認申請）</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66" w:rsidRPr="00D17C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:spacing w:val="6"/>
+                <w:w w:val="50"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="1942656002"/>
+              </w:rPr>
+              <w:t>（オーファン以外</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66" w:rsidRPr="00D17C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:spacing w:val="4"/>
+                <w:w w:val="50"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="1942656002"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00A60494" w:rsidRDefault="00D66F87" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="640155640"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB7C66">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>レジストリ信頼性調査追加相談（承認申請）</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66" w:rsidRPr="001D7CEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:w w:val="71"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="1942656003"/>
+              </w:rPr>
+              <w:t>（オーファン</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66" w:rsidRPr="001D7CEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:spacing w:val="7"/>
+                <w:w w:val="71"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="1942656003"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00D66F87" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1703676958"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB7C66">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>レジストリ信頼性調査相談（</w:t>
+            </w:r>
+            <w:r w:rsidR="00963E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>再審査申請</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00D66F87" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2046829955"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB7C66">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>レジストリ信頼性調査追加相談（</w:t>
+            </w:r>
+            <w:r w:rsidR="00963E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>再審査申請</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00643B09">
+        <w:trPr>
+          <w:trHeight w:val="575"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00E5410D" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>レジストリの名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00E5410D" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00085BEB" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>レジストリ保有者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00085BEB" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="187"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00B17F29" w:rsidRDefault="00283AFC" w:rsidP="00283AFC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>医薬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005618CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>品の場合</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="297"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>治験成分記号又は販売名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>成分名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>投与経路／剤形</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="151"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>薬効分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097664F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>予定される</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>又は承認された</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>効能</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097664F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>又は効果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00B17F29" w:rsidRDefault="00FB7C66" w:rsidP="00283AFC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>再生医療等製品の場合</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>被験製品の名称及び識別記号</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="0097664F" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>又は販売名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="246"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>類別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="0097664F" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="0097664F" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00144A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>構成細胞及び導入遺伝子の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="0097664F" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="0097664F" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00144A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>用法又は使用方法の概要</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="005618CA">
+        <w:trPr>
+          <w:trHeight w:val="402"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097664F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>予定される</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>又は承認された</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="0097664F" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>効能、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097664F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>効果</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>又は性能</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00085BEB" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>予定される治験等の目的</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="708"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>相談内容の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="523"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>治験等の実施</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>計画作成時に助言を得た専門家の氏名及び所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="545"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>同一</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>治験薬（又は市販薬）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>被験製品</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>についての</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>過去の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>同一</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>レジストリ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>についての</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>過去の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="378"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>事前面談の受付番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="796"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00D32A0F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>本</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6881">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>申込み</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>の担当者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>、所属及び連絡先（電話</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>番号、ファクシミリ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="00D32A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、電子メールアドレス、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidTr="00302BB7">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195306">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>備考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB7C66" w:rsidRPr="00195306" w:rsidRDefault="00FB7C66" w:rsidP="00302BB7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00195306" w:rsidRPr="00195306" w:rsidRDefault="00195306" w:rsidP="00195306">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:beforeLines="50" w:before="120"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>上記に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>より対面助言を</w:t>
+      </w:r>
+      <w:r w:rsidR="00956BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>申し込みます</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195306" w:rsidRPr="00195306" w:rsidRDefault="00C73510" w:rsidP="00C73510">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="210"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和　　</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5C2B" w:rsidRPr="00C1389B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5C2B" w:rsidRPr="00C1389B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5C2B" w:rsidRPr="00C1389B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D5C2B" w:rsidRPr="00C1389B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195306" w:rsidRPr="00195306" w:rsidRDefault="00195306" w:rsidP="00C01577">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="1013" w:left="2268" w:hangingChars="67" w:hanging="141"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>住所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195306" w:rsidRPr="00195306" w:rsidRDefault="00195306" w:rsidP="00C01577">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="1012" w:left="2125"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>氏名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01577">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01577">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0097664F" w:rsidRPr="0097664F" w:rsidRDefault="0097664F" w:rsidP="0097664F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097664F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00623D06" w:rsidRPr="0097664F" w:rsidRDefault="00623D06" w:rsidP="00195306">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E0530E7" w14:textId="5E3C28F9" w:rsidR="006B12EB" w:rsidRPr="00DD4D33" w:rsidRDefault="002D2EBA" w:rsidP="006B12EB">
-[...40 lines deleted...]
-    <w:p w14:paraId="3A3675F2" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
+    <w:p w:rsidR="00195306" w:rsidRPr="00195306" w:rsidRDefault="00195306" w:rsidP="00195306">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5657A6FF" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
+    <w:p w:rsidR="00195306" w:rsidRPr="00195306" w:rsidRDefault="00195306" w:rsidP="00195306">
       <w:pPr>
         <w:widowControl/>
+        <w:ind w:leftChars="200" w:left="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7BAE558E" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="00FE1335">
       <w:pPr>
         <w:widowControl/>
-        <w:jc w:val="left"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">　殿</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A152F61" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="006B30E9" w:rsidP="00FE1335">
       <w:pPr>
         <w:widowControl/>
-        <w:jc w:val="left"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="00195306" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3314" w:rsidRPr="000B3314">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00195306" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="49C793C0" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="00FE1335">
       <w:pPr>
         <w:widowControl/>
-        <w:jc w:val="left"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２　記入欄に記載内容が収まりきらない場合等、記入事項のすべてを記入できない場合には、その欄に「別紙（　）のとおり」と記入して、別紙を添付すること。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="087BFBBA" w14:textId="44FCBE82" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="00FE1335">
       <w:pPr>
         <w:widowControl/>
-        <w:ind w:firstLineChars="100" w:firstLine="212"/>
-[...53 lines deleted...]
-        <w:t>を申請いたします。</w:t>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３　記入上の留意点は、以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1774D348" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
+    <w:p w:rsidR="007551D0" w:rsidRDefault="007551D0" w:rsidP="007551D0">
       <w:pPr>
         <w:widowControl/>
-        <w:jc w:val="left"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="567" w:hangingChars="270" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>レジストリ保有者欄</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="77DA3A48" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
+    <w:p w:rsidR="007551D0" w:rsidRDefault="007551D0" w:rsidP="007551D0">
       <w:pPr>
         <w:widowControl/>
-        <w:jc w:val="left"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>レジストリを保有する団体・個人について記入すること。個人の場合には氏名及び所属を</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>記載すること。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="09FAE727" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00D47C2D" w:rsidP="007551D0">
       <w:pPr>
         <w:widowControl/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-        <w:t>記</w:t>
+        <w:ind w:left="424" w:hangingChars="202" w:hanging="424"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>相談対象品目</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6738A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>については、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>医薬品の場合には「医薬品の場合」の項目、再生医療等製品の場合には「再生医療等製品の場合」</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の項目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>について記載すること。</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CD7" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>該当しない項目については削除して</w:t>
+      </w:r>
+      <w:r w:rsidR="00F259F5" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>かま</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CD7" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>いません。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7982748B" w14:textId="77777777" w:rsidR="00BE2710" w:rsidRPr="00DD4D33" w:rsidRDefault="00BE2710" w:rsidP="00BE2710">
-[...25 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="004634DD" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝"/>
-[...6 lines deleted...]
-        <w:t>中小企業であること（従業員数300人以下又は資本金３億円以下）</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F19" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>治験成分記号</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CD7" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>又は販売名</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F19" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F19" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C166EE3" w14:textId="77777777" w:rsidR="00570A96" w:rsidRPr="00DD4D33" w:rsidRDefault="00570A96" w:rsidP="00570A96">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="00730CD7" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>他の法人が株式総数又は出資総額の1/2以上の株式又は出資金を有していないこと</w:t>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>承認申請に係る相談の場合は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F19" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>治験計画書に記載した又は記載する予定の治験成分記号を記入すること。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>製造販売後に係る相談の場合は、販売名を記入すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A8D3DB" w14:textId="77777777" w:rsidR="00570A96" w:rsidRPr="00DD4D33" w:rsidRDefault="00570A96" w:rsidP="00570A96">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="00DA4F19" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝"/>
-[...6 lines deleted...]
-        <w:t>複数の法人が株式総数又は出資総額の2/3以上の株式又は出資金を有していないこと</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）成分名欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED446C8" w14:textId="77777777" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="00570A96" w:rsidP="00570A96">
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="00DA4F19" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>成分名は、一般名（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>JAN又はINN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）がある場合にはこれを記入し（英名及び日本名）、ない場合には化学名（英名）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="00DA4F19" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）投与経路／剤形欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="00DA4F19" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>今回の治験薬</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CD7" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>又は市販薬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>の投与経路（直腸投与、点滴静注等）及び剤形（坐薬、注射剤等）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="00DA4F19" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="141" w:hangingChars="67" w:hanging="141"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）薬効分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="00DA4F19" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="300" w:firstLine="630"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>薬効分類を記入し、末尾に括弧書きで薬効分類コード番号（３桁）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="00DA4F19" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）予定される効能又は効果</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CD7" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、又は承認された効能又は効果</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="00730CD7" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>承認申請に係る相談の場合は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F19" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>薬効薬理から期待される効能又は効果について類薬を参考に記入すること。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>製造販売後に係る相談の場合は、承認された効能又は効果を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00DA4F19" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>被験製品の名称及び識別記号</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CD7" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、又は販売名</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00730CD7" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>承認申請に係る相談の場合は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>治験計画書に記載した又は記載する予定の治験</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96EC6" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>識別</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>記号を記入すること。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>製造販売後に係る相談の場合は、販売名を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00D47C2D" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）類別欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00D47C2D" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令（昭和３６年政令第１１号）別表第二を参考に記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00D47C2D" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）構成細胞及び導入遺伝子の名称欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00D47C2D" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>品目に含まれる構成細胞及び導入遺伝子の概略を把握できるような名称（例えば、ヒト（自己）○○由来細胞シート、ヒト○○遺伝子○○ウイルスベクターなど）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00D47C2D" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>）用法又は使用方法の概要欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00D47C2D" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>用法（皮下注射、静脈内投与等の投与経路等）又は使用方法（移植部位、移植手法等）の概要を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00D47C2D" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>）予定される効能、効果又は性能</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CD7" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、又は承認された</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CD7" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>効能、効果又は性能</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D47C2D" w:rsidRPr="00E744DD" w:rsidRDefault="00730CD7" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>承認申請に係る相談の場合は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>薬効薬理等から期待される効能、効果又は性能について類似製品を参考に記入すること。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>製造販売後に係る相談の場合は、承認された効能、効果又は性能を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4F19" w:rsidRPr="00E744DD" w:rsidRDefault="00D47C2D" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007551D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F19" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>予定される治験の目的欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00DA4F19" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>相談の対象となるレジストリを利用して実施する治験について、目的、開発のフェーズを記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="007551D0">
       <w:pPr>
         <w:widowControl/>
-        <w:numPr>
-[...13 lines deleted...]
-        <w:t>前事業年度において、当期利益が計上されていない又は当期利益は計上されているが事業収益がないこと</w:t>
+        <w:ind w:left="735" w:hangingChars="350" w:hanging="735"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）相談内容の概略欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AC58C6" w14:textId="77777777" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="001E4178" w:rsidP="001E4178">
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="007551D0">
       <w:pPr>
         <w:widowControl/>
-        <w:jc w:val="left"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:leftChars="199" w:left="418" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>相談内容を具体的に記入</w:t>
+      </w:r>
+      <w:r w:rsidR="007951F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。記載内容が欄内では収まりきらない場合等には、「</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3314" w:rsidRPr="000B3314">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>詳細は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>別紙（　）のとおり」と記入して、別紙を添付する</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3314" w:rsidRPr="000B3314">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>と</w:t>
+      </w:r>
+      <w:r w:rsidR="007951F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>と</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3314" w:rsidRPr="000B3314">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>もに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="007951F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2ED66FE9" w14:textId="77777777" w:rsidR="00681DF0" w:rsidRPr="00DD4D33" w:rsidRDefault="00681DF0" w:rsidP="001E4178">
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="007551D0">
       <w:pPr>
         <w:widowControl/>
-        <w:jc w:val="left"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="735" w:hangingChars="350" w:hanging="735"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="002D31FF" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>治験等の実施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>計画作成時に助言を得た専門家の氏名及び所属欄</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="738FF829" w14:textId="23E33017" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="00403D66" w:rsidP="00091B97">
+    <w:p w:rsidR="006A0454" w:rsidRPr="00E744DD" w:rsidRDefault="00CE3975" w:rsidP="007551D0">
       <w:pPr>
         <w:widowControl/>
-        <w:ind w:leftChars="2377" w:left="5039"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>実施</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6377" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>計画</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67F69" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>書</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5C2B" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の作成に当</w:t>
+      </w:r>
+      <w:r w:rsidR="00195306" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>たり、指導・助言を得た外部の専門家がいる場合には、その氏名及び所属を記入すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753037C6" w14:textId="77777777" w:rsidR="001E4178" w:rsidRPr="00DD4D33" w:rsidRDefault="001E4178" w:rsidP="00091B97">
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="006A0454">
       <w:pPr>
         <w:widowControl/>
-        <w:ind w:leftChars="2377" w:left="5039"/>
-[...11 lines deleted...]
-        <w:t>住所（主たる事務所の所在地）</w:t>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>対面助言に参加を予定している外部専門家には、氏名の頭に○印を付すこと。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D8A2EF" w14:textId="77777777" w:rsidR="00401D99" w:rsidRPr="00DD4D33" w:rsidRDefault="00401D99" w:rsidP="00091B97">
-[...130 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="002D31FF" w:rsidRPr="00E744DD" w:rsidRDefault="002D31FF" w:rsidP="007551D0">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:rightChars="133" w:right="282"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>同一</w:t>
+      </w:r>
+      <w:r w:rsidR="004634DD" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>治験薬</w:t>
+      </w:r>
+      <w:r w:rsidR="00803D3B" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（又は市販薬）</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/被験製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>についての過去の対面助言欄</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="729FD58F" w14:textId="4EB25BB0" w:rsidR="006D33E9" w:rsidRDefault="006D33E9" w:rsidP="00403D66">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="002D31FF" w:rsidRPr="00E744DD" w:rsidRDefault="002D31FF" w:rsidP="007551D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>同一</w:t>
+      </w:r>
+      <w:r w:rsidR="004634DD" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>治験薬</w:t>
+      </w:r>
+      <w:r w:rsidR="00803D3B" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（又は市販薬）</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/被験製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>について過去に対面助言を行っている場合には、その受付番号及び対面助言の区分、相談年月日を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00083F6C" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>すること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。レジストリ使用に関する相談については、それが明確になるよう記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4CA2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>する</w:t>
+      </w:r>
+      <w:r w:rsidR="00083F6C" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>こと</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。同一</w:t>
+      </w:r>
+      <w:r w:rsidR="004634DD" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>治験薬</w:t>
+      </w:r>
+      <w:r w:rsidR="00803D3B" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（又は市販薬）</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/被験製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>であって</w:t>
+      </w:r>
+      <w:r w:rsidR="004634DD" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>投与経路</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>、効能効果等が今回の申込みと異なるものに対して対面助言を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00083F6C" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>すること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006D33E9" w:rsidSect="0005654A">
-[...1 lines deleted...]
-      <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="510" w:footer="284" w:gutter="0"/>
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="007551D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="735" w:hangingChars="350" w:hanging="735"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）同一</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2C82" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>についての過去の対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2C82" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="007551D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を希望する</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B35" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>について、過去に対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B35" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を行っている</w:t>
+      </w:r>
+      <w:r w:rsidR="002D31FF" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ことを把握している</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>場合には、その受付番号及び対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B35" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の区分及び相談年月日を記入すること。また、同一の</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B35" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>であって</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B35" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>使用目的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>が異なるものについて相談を行っている場合にも同様に記入し、年月日の後に括弧書きでその旨を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00083F6C" w:rsidRPr="00E744DD" w:rsidRDefault="00083F6C" w:rsidP="007551D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C2D" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="004634DD" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事前面談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の受付番号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00083F6C" w:rsidRPr="00E744DD" w:rsidRDefault="00083F6C" w:rsidP="007551D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="300" w:firstLine="630"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>本相談を受けるに当たり行った</w:t>
+      </w:r>
+      <w:r w:rsidR="004634DD" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事前面談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の受付番号を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00083F6C" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="007551D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="735" w:hangingChars="350" w:hanging="735"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3314">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3314">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00083F6C" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>本申込みの担当者氏名、所属及び連絡先（電話番号、ファクシミリ番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00E701F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidR="00083F6C" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00083F6C" w:rsidRPr="00E744DD" w:rsidRDefault="00083F6C" w:rsidP="007551D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）の氏名、所属及び連絡先（電話番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00651148">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ファクシミリ番号</w:t>
+      </w:r>
+      <w:r w:rsidR="002C729A" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="002C729A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00083F6C" w:rsidP="007551D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者あてに行うことになるので、誤記、記入漏れ等のないようにすること。また、複数名を記入する場合には、主たる者の氏名の頭に○印を付すこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="007551D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="708" w:hangingChars="337" w:hanging="708"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3314">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00083F6C" w:rsidRPr="00E744DD" w:rsidRDefault="00F66235" w:rsidP="004779CE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="200" w:left="630" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>①</w:t>
+      </w:r>
+      <w:r w:rsidR="004779CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00083F6C" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>共同開発の場合において連名で</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5E8B" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>本申込み</w:t>
+      </w:r>
+      <w:r w:rsidR="00083F6C" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を行わない場合には、共同開発の相手会社名等を記入し、その旨を明らかにすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F66235" w:rsidRPr="00E744DD" w:rsidRDefault="00F66235" w:rsidP="004779CE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="198" w:left="626" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidR="004779CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="0038619B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>事前面談にて合意した対面助言実施予定日について</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>、例えば「日程調整の結果、</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7AAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>○年○月○日午前（午後）</w:t>
+      </w:r>
+      <w:r w:rsidR="0038619B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>〇時～</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>対面助言実施予定」のように日程調整結果を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="007551D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="567" w:hangingChars="270" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3314">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195306" w:rsidRPr="00E744DD" w:rsidRDefault="00195306" w:rsidP="004779CE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては主たる事務所の所在地）及び氏名（法人にあっては名称</w:t>
+      </w:r>
+      <w:r w:rsidR="001F203A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="001F203A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>氏名）を記入すること。</w:t>
+      </w:r>
+      <w:r w:rsidR="00083F6C" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>なお、業者コードを持たない</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5D3C" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>場合</w:t>
+      </w:r>
+      <w:r w:rsidR="00083F6C" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>は業者コードを「９９９９９９９９９」と記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E6B35" w:rsidRPr="00195306" w:rsidRDefault="008E6B35" w:rsidP="004779CE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">４　</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3314" w:rsidRPr="000B3314">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>資料の構成等については、相談申込書提出前に</w:t>
+      </w:r>
+      <w:r w:rsidR="004634DD" w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事前面談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を利用し、必要かつ十分な資料の準備を行うこと</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E744DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E6B35" w:rsidRPr="000B3314" w:rsidRDefault="008E6B35" w:rsidP="00FE1335">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="270" w:left="567" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008E6B35" w:rsidRPr="000B3314" w:rsidSect="0049504A">
+      <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="305" w:charSpace="410"/>
+      <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B572CA5" w14:textId="77777777" w:rsidR="00412B93" w:rsidRDefault="00412B93" w:rsidP="00D86487">
+    <w:p w:rsidR="00EE6C51" w:rsidRDefault="00EE6C51" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63EF6D8C" w14:textId="77777777" w:rsidR="00412B93" w:rsidRDefault="00412B93" w:rsidP="00D86487">
+    <w:p w:rsidR="00EE6C51" w:rsidRDefault="00EE6C51" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-    <w:panose1 w:val="02040604050505020304"/>
+  <w:font w:name="ＭＳ....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ....">
+  <w:font w:name="ＭＳ.....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F001B2C" w14:textId="77777777" w:rsidR="00412B93" w:rsidRDefault="00412B93" w:rsidP="00D86487">
+    <w:p w:rsidR="00EE6C51" w:rsidRDefault="00EE6C51" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36C1310C" w14:textId="77777777" w:rsidR="00412B93" w:rsidRDefault="00412B93" w:rsidP="00D86487">
+    <w:p w:rsidR="00EE6C51" w:rsidRDefault="00EE6C51" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02C04029"/>
+    <w:nsid w:val="027D2621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="27683E34"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="77300664"/>
+    <w:lvl w:ilvl="0" w:tplc="04090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="704" w:hanging="420"/>
-      </w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C3343248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1270" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E0D48DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31448A5E"/>
+    <w:lvl w:ilvl="0" w:tplc="18AAAB9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="861" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1124" w:hanging="420"/>
+        <w:ind w:left="981" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1544" w:hanging="420"/>
+        <w:ind w:left="1401" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1964" w:hanging="420"/>
+        <w:ind w:left="1821" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2384" w:hanging="420"/>
+        <w:ind w:left="2241" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2804" w:hanging="420"/>
+        <w:ind w:left="2661" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3224" w:hanging="420"/>
+        <w:ind w:left="3081" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3644" w:hanging="420"/>
+        <w:ind w:left="3501" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4064" w:hanging="420"/>
-[...113 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3921" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27202459"/>
+    <w:nsid w:val="10833609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2A2AD7AC"/>
-    <w:lvl w:ilvl="0" w:tplc="6E369648">
+    <w:tmpl w:val="668A3F90"/>
+    <w:lvl w:ilvl="0" w:tplc="6212C42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="145411FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31AAAFE2"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
-      <w:lvlText w:val="%1．"/>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="159A6372"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A42E0262"/>
+    <w:lvl w:ilvl="0" w:tplc="6212C42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="185C31ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27BE0E48"/>
+    <w:lvl w:ilvl="0" w:tplc="2830398C">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="※"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="358" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        <w:color w:val="auto"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="838" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1258" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1678" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2098" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2518" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2938" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3358" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3778" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="234F5807"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE38A060"/>
+    <w:lvl w:ilvl="0" w:tplc="46408864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="258242F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25A551D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FF02CE2"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1240" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2080" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2920" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3340" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3760" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4180" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4600" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27411170"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="533C785A"/>
+    <w:lvl w:ilvl="0" w:tplc="062C1744">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1266" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1686" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2106" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2526" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3366" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3786" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27A47CB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FC2956C"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1270" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1690" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1270" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2530" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2950" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3370" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3790" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4210" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4630" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29734FBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F0083B0"/>
+    <w:lvl w:ilvl="0" w:tplc="D6F6397E">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
-        <w:u w:val="none"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4620" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2774535C"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39BF1060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6638F552"/>
-    <w:lvl w:ilvl="0" w:tplc="FCDE5F60">
+    <w:tmpl w:val="B39E22F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="572" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="906" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1052" w:hanging="420"/>
+        <w:ind w:left="1326" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1472" w:hanging="420"/>
+        <w:ind w:left="1746" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1892" w:hanging="420"/>
+        <w:ind w:left="2166" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2312" w:hanging="420"/>
+        <w:ind w:left="2586" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2732" w:hanging="420"/>
+        <w:ind w:left="3006" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="420"/>
+        <w:ind w:left="3426" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3572" w:hanging="420"/>
+        <w:ind w:left="3846" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3992" w:hanging="420"/>
+        <w:ind w:left="4266" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...456 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6F4CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F4285B8"/>
     <w:lvl w:ilvl="0" w:tplc="AC56EDDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="830" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="ＭＳ 明朝" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1250" w:hanging="420"/>
@@ -1644,576 +6103,789 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3770" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4190" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42E9310D"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="410815D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6ECAC04"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="CD5AB17C"/>
+    <w:lvl w:ilvl="0" w:tplc="C3343248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="632" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1052" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1472" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1892" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4251663F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="959045CC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C3343248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1270" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2312" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2732" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3572" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3992" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC11D0C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43E02FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="830A94A4"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:tmpl w:val="44A84D1C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C3343248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1270" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C663B93"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46E32727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="473664EE"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="B510B850"/>
+    <w:lvl w:ilvl="0" w:tplc="BC3E499E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1035" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1455" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1875" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2295" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2715" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3135" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3555" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="3975" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDE2E00"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50022603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EC60DF14"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="4A1A5BE6"/>
+    <w:lvl w:ilvl="0" w:tplc="AACAAC7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="716" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1136" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1556" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1976" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2396" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2816" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3236" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3656" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4076" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8C715D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="672E27A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="29DC2C28"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+    <w:tmpl w:val="83E46494"/>
+    <w:lvl w:ilvl="0" w:tplc="062C1744">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1052" w:hanging="420"/>
+        <w:ind w:left="1266" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1472" w:hanging="420"/>
+        <w:ind w:left="1686" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1892" w:hanging="420"/>
+        <w:ind w:left="2106" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2312" w:hanging="420"/>
+        <w:ind w:left="2526" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2732" w:hanging="420"/>
+        <w:ind w:left="2946" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="420"/>
+        <w:ind w:left="3366" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3572" w:hanging="420"/>
+        <w:ind w:left="3786" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3992" w:hanging="420"/>
+        <w:ind w:left="4206" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="524E3E8C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B5B5F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="367C8CC8"/>
-    <w:lvl w:ilvl="0" w:tplc="91505646">
+    <w:tmpl w:val="0AEC4386"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="615" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1455" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1875" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2295" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3135" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3555" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3975" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="707B5C8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DE84038"/>
+    <w:lvl w:ilvl="0" w:tplc="137839EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+        <w:ind w:left="521" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
@@ -2242,62 +6914,179 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8714FA"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71702C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB786478"/>
-    <w:lvl w:ilvl="0" w:tplc="04090011">
+    <w:tmpl w:val="A392B8C0"/>
+    <w:lvl w:ilvl="0" w:tplc="6212C42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1050" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C3665FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B72E2EE"/>
+    <w:lvl w:ilvl="0" w:tplc="757A6766">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-      </w:pPr>
+        <w:ind w:left="846" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2328,7465 +7117,1179 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...517 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-[...55 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="91"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:hideSpellingErrors/>
+  <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="106"/>
-  <w:drawingGridVerticalSpacing w:val="305"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CB590F"/>
-[...1817 lines deleted...]
-    <w:rsid w:val="00456225"/>
+    <w:rsidRoot w:val="00DF38C8"/>
+    <w:rsid w:val="00002590"/>
+    <w:rsid w:val="00003A48"/>
+    <w:rsid w:val="00003C39"/>
+    <w:rsid w:val="00005CAF"/>
+    <w:rsid w:val="0001091E"/>
+    <w:rsid w:val="0001695D"/>
+    <w:rsid w:val="00021B73"/>
+    <w:rsid w:val="000228EE"/>
+    <w:rsid w:val="00022925"/>
+    <w:rsid w:val="00023105"/>
+    <w:rsid w:val="00024ED4"/>
+    <w:rsid w:val="00025C76"/>
+    <w:rsid w:val="00026E98"/>
+    <w:rsid w:val="00027250"/>
+    <w:rsid w:val="000277C2"/>
+    <w:rsid w:val="000333BC"/>
+    <w:rsid w:val="00035487"/>
+    <w:rsid w:val="00036C28"/>
+    <w:rsid w:val="00040A01"/>
+    <w:rsid w:val="000418DA"/>
+    <w:rsid w:val="00043538"/>
+    <w:rsid w:val="000435D0"/>
+    <w:rsid w:val="000535D8"/>
+    <w:rsid w:val="00055FD5"/>
+    <w:rsid w:val="00056EAE"/>
+    <w:rsid w:val="00056F9E"/>
+    <w:rsid w:val="00061925"/>
+    <w:rsid w:val="00070BA2"/>
+    <w:rsid w:val="00072724"/>
+    <w:rsid w:val="000742D9"/>
+    <w:rsid w:val="00076C96"/>
+    <w:rsid w:val="0008063E"/>
+    <w:rsid w:val="0008259B"/>
+    <w:rsid w:val="00083322"/>
+    <w:rsid w:val="00083AC1"/>
+    <w:rsid w:val="00083F6C"/>
+    <w:rsid w:val="00084587"/>
+    <w:rsid w:val="00084E89"/>
+    <w:rsid w:val="000927D6"/>
+    <w:rsid w:val="00095051"/>
+    <w:rsid w:val="00095B5D"/>
+    <w:rsid w:val="0009690A"/>
+    <w:rsid w:val="00096AFF"/>
+    <w:rsid w:val="000A18F3"/>
+    <w:rsid w:val="000A2C90"/>
+    <w:rsid w:val="000A6050"/>
+    <w:rsid w:val="000A6181"/>
+    <w:rsid w:val="000B24C5"/>
+    <w:rsid w:val="000B3314"/>
+    <w:rsid w:val="000B4E09"/>
+    <w:rsid w:val="000C0507"/>
+    <w:rsid w:val="000C15BF"/>
+    <w:rsid w:val="000C4E45"/>
+    <w:rsid w:val="000C6473"/>
+    <w:rsid w:val="000C71D3"/>
+    <w:rsid w:val="000D0B84"/>
+    <w:rsid w:val="000D1232"/>
+    <w:rsid w:val="000D282A"/>
+    <w:rsid w:val="000D6709"/>
+    <w:rsid w:val="000D7DFB"/>
+    <w:rsid w:val="000E5595"/>
+    <w:rsid w:val="000E6C4E"/>
+    <w:rsid w:val="000F2A85"/>
+    <w:rsid w:val="000F32B8"/>
+    <w:rsid w:val="000F5A75"/>
+    <w:rsid w:val="00102328"/>
+    <w:rsid w:val="001059F7"/>
+    <w:rsid w:val="001108DC"/>
+    <w:rsid w:val="00111BBA"/>
+    <w:rsid w:val="0011298C"/>
+    <w:rsid w:val="00117BE9"/>
+    <w:rsid w:val="00124C7A"/>
+    <w:rsid w:val="00125106"/>
+    <w:rsid w:val="00125434"/>
+    <w:rsid w:val="0012622A"/>
+    <w:rsid w:val="001271E5"/>
+    <w:rsid w:val="0012770F"/>
+    <w:rsid w:val="00127C75"/>
+    <w:rsid w:val="00134B1D"/>
+    <w:rsid w:val="00135015"/>
+    <w:rsid w:val="001359FB"/>
+    <w:rsid w:val="00137165"/>
+    <w:rsid w:val="0013746A"/>
+    <w:rsid w:val="001421FA"/>
+    <w:rsid w:val="00143BA3"/>
+    <w:rsid w:val="00145125"/>
+    <w:rsid w:val="00146382"/>
+    <w:rsid w:val="00147C40"/>
+    <w:rsid w:val="00147D1F"/>
+    <w:rsid w:val="00153AB8"/>
+    <w:rsid w:val="001552D0"/>
+    <w:rsid w:val="001554E9"/>
+    <w:rsid w:val="00155D6C"/>
+    <w:rsid w:val="00157CBB"/>
+    <w:rsid w:val="00161B56"/>
+    <w:rsid w:val="00162427"/>
+    <w:rsid w:val="00163AE2"/>
+    <w:rsid w:val="00163B1C"/>
+    <w:rsid w:val="00164DA5"/>
+    <w:rsid w:val="001702BA"/>
+    <w:rsid w:val="0018565A"/>
+    <w:rsid w:val="00185C4D"/>
+    <w:rsid w:val="001861F6"/>
+    <w:rsid w:val="0018721E"/>
+    <w:rsid w:val="001915A1"/>
+    <w:rsid w:val="00195306"/>
+    <w:rsid w:val="001A2B15"/>
+    <w:rsid w:val="001B2958"/>
+    <w:rsid w:val="001B2C82"/>
+    <w:rsid w:val="001B30CC"/>
+    <w:rsid w:val="001B562B"/>
+    <w:rsid w:val="001B7FD2"/>
+    <w:rsid w:val="001C0565"/>
+    <w:rsid w:val="001C4FDC"/>
+    <w:rsid w:val="001C5267"/>
+    <w:rsid w:val="001D0AE0"/>
+    <w:rsid w:val="001D24AE"/>
+    <w:rsid w:val="001D54F2"/>
+    <w:rsid w:val="001D7CEA"/>
+    <w:rsid w:val="001E032A"/>
+    <w:rsid w:val="001E17FD"/>
+    <w:rsid w:val="001E3FF7"/>
+    <w:rsid w:val="001E6F0B"/>
+    <w:rsid w:val="001E742D"/>
+    <w:rsid w:val="001F203A"/>
+    <w:rsid w:val="001F5AA3"/>
+    <w:rsid w:val="00206468"/>
+    <w:rsid w:val="002114AB"/>
+    <w:rsid w:val="002118BC"/>
+    <w:rsid w:val="00213074"/>
+    <w:rsid w:val="0022017E"/>
+    <w:rsid w:val="0022083D"/>
+    <w:rsid w:val="00221242"/>
+    <w:rsid w:val="00223A9D"/>
+    <w:rsid w:val="00223A9F"/>
+    <w:rsid w:val="002251CD"/>
+    <w:rsid w:val="00227BB6"/>
+    <w:rsid w:val="0023125D"/>
+    <w:rsid w:val="00232EA9"/>
+    <w:rsid w:val="00243C21"/>
+    <w:rsid w:val="002536AA"/>
+    <w:rsid w:val="00255E85"/>
+    <w:rsid w:val="002635A1"/>
+    <w:rsid w:val="002645E4"/>
+    <w:rsid w:val="00264C47"/>
+    <w:rsid w:val="00265099"/>
+    <w:rsid w:val="00265F52"/>
+    <w:rsid w:val="00265FE1"/>
+    <w:rsid w:val="002662D1"/>
+    <w:rsid w:val="00270E78"/>
+    <w:rsid w:val="002720D9"/>
+    <w:rsid w:val="00272D91"/>
+    <w:rsid w:val="00280788"/>
+    <w:rsid w:val="00280AB7"/>
+    <w:rsid w:val="00281B74"/>
+    <w:rsid w:val="002821CB"/>
+    <w:rsid w:val="002825D4"/>
+    <w:rsid w:val="00283AFC"/>
+    <w:rsid w:val="00291515"/>
+    <w:rsid w:val="002916E0"/>
+    <w:rsid w:val="00291DA7"/>
+    <w:rsid w:val="002938DD"/>
+    <w:rsid w:val="00296C77"/>
+    <w:rsid w:val="0029779D"/>
+    <w:rsid w:val="002A039E"/>
+    <w:rsid w:val="002A2158"/>
+    <w:rsid w:val="002A2273"/>
+    <w:rsid w:val="002A4129"/>
+    <w:rsid w:val="002A646F"/>
+    <w:rsid w:val="002A6881"/>
+    <w:rsid w:val="002C17C5"/>
+    <w:rsid w:val="002C4A81"/>
+    <w:rsid w:val="002C501C"/>
+    <w:rsid w:val="002C5669"/>
+    <w:rsid w:val="002C56E3"/>
+    <w:rsid w:val="002C729A"/>
+    <w:rsid w:val="002D2C79"/>
+    <w:rsid w:val="002D2DC5"/>
+    <w:rsid w:val="002D31FF"/>
+    <w:rsid w:val="002D7262"/>
+    <w:rsid w:val="002D74D0"/>
+    <w:rsid w:val="002D7AAC"/>
+    <w:rsid w:val="002E06F0"/>
+    <w:rsid w:val="002E3202"/>
+    <w:rsid w:val="002E4791"/>
+    <w:rsid w:val="002E54D9"/>
+    <w:rsid w:val="002F3785"/>
+    <w:rsid w:val="00303916"/>
+    <w:rsid w:val="0030416B"/>
+    <w:rsid w:val="00306B0C"/>
+    <w:rsid w:val="003140AC"/>
+    <w:rsid w:val="00315AC7"/>
+    <w:rsid w:val="003176E0"/>
+    <w:rsid w:val="00317CE1"/>
+    <w:rsid w:val="00320890"/>
+    <w:rsid w:val="0033056B"/>
+    <w:rsid w:val="003310A9"/>
+    <w:rsid w:val="0033522F"/>
+    <w:rsid w:val="0034100B"/>
+    <w:rsid w:val="003436B2"/>
+    <w:rsid w:val="003445C3"/>
+    <w:rsid w:val="00344E12"/>
+    <w:rsid w:val="0034515C"/>
+    <w:rsid w:val="00345C94"/>
+    <w:rsid w:val="00351ED3"/>
+    <w:rsid w:val="003543CB"/>
+    <w:rsid w:val="00355BD7"/>
+    <w:rsid w:val="0036009E"/>
+    <w:rsid w:val="00360E5B"/>
+    <w:rsid w:val="00363703"/>
+    <w:rsid w:val="0036608D"/>
+    <w:rsid w:val="0037422F"/>
+    <w:rsid w:val="00376C71"/>
+    <w:rsid w:val="00380880"/>
+    <w:rsid w:val="00380D18"/>
+    <w:rsid w:val="0038153F"/>
+    <w:rsid w:val="00382344"/>
+    <w:rsid w:val="00384BF1"/>
+    <w:rsid w:val="00385030"/>
+    <w:rsid w:val="0038619B"/>
+    <w:rsid w:val="00390D34"/>
+    <w:rsid w:val="003934F2"/>
+    <w:rsid w:val="00393CA3"/>
+    <w:rsid w:val="0039478B"/>
+    <w:rsid w:val="0039527C"/>
+    <w:rsid w:val="003957C0"/>
+    <w:rsid w:val="003A053C"/>
+    <w:rsid w:val="003A1187"/>
+    <w:rsid w:val="003A3784"/>
+    <w:rsid w:val="003A742A"/>
+    <w:rsid w:val="003B151E"/>
+    <w:rsid w:val="003B194F"/>
+    <w:rsid w:val="003B2BAE"/>
+    <w:rsid w:val="003B318E"/>
+    <w:rsid w:val="003B3A7C"/>
+    <w:rsid w:val="003B6D70"/>
+    <w:rsid w:val="003B7B43"/>
+    <w:rsid w:val="003C2819"/>
+    <w:rsid w:val="003C30CD"/>
+    <w:rsid w:val="003C71D3"/>
+    <w:rsid w:val="003C7E3A"/>
+    <w:rsid w:val="003D2355"/>
+    <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="003D50F2"/>
+    <w:rsid w:val="003D568E"/>
+    <w:rsid w:val="003D56E9"/>
+    <w:rsid w:val="003D7831"/>
+    <w:rsid w:val="003D7AAF"/>
+    <w:rsid w:val="003E26BB"/>
+    <w:rsid w:val="003E3752"/>
+    <w:rsid w:val="003E533C"/>
+    <w:rsid w:val="003E6377"/>
+    <w:rsid w:val="003E7515"/>
+    <w:rsid w:val="003F0DD8"/>
+    <w:rsid w:val="003F1AF7"/>
+    <w:rsid w:val="003F2BA9"/>
+    <w:rsid w:val="003F2CAE"/>
+    <w:rsid w:val="003F6CFC"/>
+    <w:rsid w:val="004020FF"/>
+    <w:rsid w:val="00402923"/>
+    <w:rsid w:val="00403AE9"/>
+    <w:rsid w:val="0040472D"/>
+    <w:rsid w:val="004049BE"/>
+    <w:rsid w:val="00404D16"/>
+    <w:rsid w:val="00405716"/>
+    <w:rsid w:val="00411753"/>
+    <w:rsid w:val="00417657"/>
+    <w:rsid w:val="004211FA"/>
+    <w:rsid w:val="00427870"/>
+    <w:rsid w:val="004307F2"/>
+    <w:rsid w:val="004321C5"/>
+    <w:rsid w:val="00432C06"/>
+    <w:rsid w:val="004367AA"/>
+    <w:rsid w:val="004505B3"/>
+    <w:rsid w:val="00450A0F"/>
+    <w:rsid w:val="00451439"/>
     <w:rsid w:val="00456697"/>
-    <w:rsid w:val="00457E18"/>
-[...4920 lines deleted...]
-    <w:rsid w:val="00FF7FA4"/>
+    <w:rsid w:val="004616D8"/>
+    <w:rsid w:val="004634DD"/>
+    <w:rsid w:val="00463CA6"/>
+    <w:rsid w:val="00467B46"/>
+    <w:rsid w:val="004726BC"/>
+    <w:rsid w:val="00474A14"/>
+    <w:rsid w:val="00474E52"/>
+    <w:rsid w:val="004779CE"/>
+    <w:rsid w:val="00482F27"/>
+    <w:rsid w:val="00486153"/>
+    <w:rsid w:val="00487D67"/>
+    <w:rsid w:val="0049017E"/>
+    <w:rsid w:val="00491ED9"/>
+    <w:rsid w:val="0049504A"/>
+    <w:rsid w:val="00495630"/>
+    <w:rsid w:val="004A07C2"/>
+    <w:rsid w:val="004A11EB"/>
+    <w:rsid w:val="004A1610"/>
+    <w:rsid w:val="004A182F"/>
+    <w:rsid w:val="004A1E94"/>
+    <w:rsid w:val="004A3D9C"/>
+    <w:rsid w:val="004A7210"/>
+    <w:rsid w:val="004A7C3A"/>
+    <w:rsid w:val="004B3156"/>
+    <w:rsid w:val="004B67F4"/>
+    <w:rsid w:val="004C4F2A"/>
+    <w:rsid w:val="004D40E3"/>
+    <w:rsid w:val="004D5C2B"/>
+    <w:rsid w:val="004D633A"/>
+    <w:rsid w:val="004E425A"/>
+    <w:rsid w:val="004E7255"/>
+    <w:rsid w:val="004E753B"/>
+    <w:rsid w:val="004F12D1"/>
+    <w:rsid w:val="004F46A9"/>
+    <w:rsid w:val="0050355B"/>
+    <w:rsid w:val="00505C48"/>
+    <w:rsid w:val="00506A8B"/>
+    <w:rsid w:val="00511A75"/>
+    <w:rsid w:val="00511BC7"/>
+    <w:rsid w:val="00512448"/>
+    <w:rsid w:val="005126E4"/>
+    <w:rsid w:val="00513BCB"/>
+    <w:rsid w:val="00515E75"/>
+    <w:rsid w:val="00520755"/>
+    <w:rsid w:val="0052151E"/>
+    <w:rsid w:val="00523D6E"/>
+    <w:rsid w:val="005246E1"/>
+    <w:rsid w:val="005375DA"/>
+    <w:rsid w:val="00537E08"/>
+    <w:rsid w:val="005416F5"/>
+    <w:rsid w:val="005428B4"/>
+    <w:rsid w:val="005455AC"/>
+    <w:rsid w:val="005521EB"/>
+    <w:rsid w:val="0055348D"/>
+    <w:rsid w:val="00553BEF"/>
+    <w:rsid w:val="005618CA"/>
+    <w:rsid w:val="005621E6"/>
+    <w:rsid w:val="00563EC1"/>
+    <w:rsid w:val="00567163"/>
+    <w:rsid w:val="0056731B"/>
+    <w:rsid w:val="00567E97"/>
+    <w:rsid w:val="0057103E"/>
+    <w:rsid w:val="0057359D"/>
+    <w:rsid w:val="005739FB"/>
+    <w:rsid w:val="00574497"/>
+    <w:rsid w:val="005765EE"/>
+    <w:rsid w:val="00577841"/>
+    <w:rsid w:val="00580381"/>
+    <w:rsid w:val="00584BEC"/>
+    <w:rsid w:val="00585D94"/>
+    <w:rsid w:val="00590D64"/>
+    <w:rsid w:val="00592E0D"/>
+    <w:rsid w:val="0059382B"/>
+    <w:rsid w:val="00595BFA"/>
+    <w:rsid w:val="005A02F1"/>
+    <w:rsid w:val="005A0EB9"/>
+    <w:rsid w:val="005A1CD2"/>
+    <w:rsid w:val="005A2733"/>
+    <w:rsid w:val="005A608F"/>
+    <w:rsid w:val="005B19ED"/>
+    <w:rsid w:val="005C0D5D"/>
+    <w:rsid w:val="005C43E3"/>
+    <w:rsid w:val="005C7639"/>
+    <w:rsid w:val="005D00E4"/>
+    <w:rsid w:val="005D0D0F"/>
+    <w:rsid w:val="005D1CB5"/>
+    <w:rsid w:val="005D206B"/>
+    <w:rsid w:val="005D3B07"/>
+    <w:rsid w:val="005D3C52"/>
+    <w:rsid w:val="005D492A"/>
+    <w:rsid w:val="005D66F4"/>
+    <w:rsid w:val="005D6EA3"/>
+    <w:rsid w:val="005E38F1"/>
+    <w:rsid w:val="005E4E75"/>
+    <w:rsid w:val="005E5C98"/>
+    <w:rsid w:val="005F1BED"/>
+    <w:rsid w:val="005F2E62"/>
+    <w:rsid w:val="005F38A9"/>
+    <w:rsid w:val="005F3906"/>
+    <w:rsid w:val="005F3C5D"/>
+    <w:rsid w:val="005F5210"/>
+    <w:rsid w:val="00604420"/>
+    <w:rsid w:val="0060616F"/>
+    <w:rsid w:val="00610167"/>
+    <w:rsid w:val="0061242A"/>
+    <w:rsid w:val="006125BB"/>
+    <w:rsid w:val="0061296A"/>
+    <w:rsid w:val="00613793"/>
+    <w:rsid w:val="0062118C"/>
+    <w:rsid w:val="00621891"/>
+    <w:rsid w:val="00622185"/>
+    <w:rsid w:val="00623D06"/>
+    <w:rsid w:val="00625B38"/>
+    <w:rsid w:val="00632A0F"/>
+    <w:rsid w:val="0063542F"/>
+    <w:rsid w:val="006379A6"/>
+    <w:rsid w:val="0064397F"/>
+    <w:rsid w:val="00643A88"/>
+    <w:rsid w:val="00643B09"/>
+    <w:rsid w:val="00651148"/>
+    <w:rsid w:val="006521AC"/>
+    <w:rsid w:val="00652809"/>
+    <w:rsid w:val="0065368D"/>
+    <w:rsid w:val="00654B86"/>
+    <w:rsid w:val="00656740"/>
+    <w:rsid w:val="00661D60"/>
+    <w:rsid w:val="0066318A"/>
+    <w:rsid w:val="0066394A"/>
+    <w:rsid w:val="00664B51"/>
+    <w:rsid w:val="0066759B"/>
+    <w:rsid w:val="00667CA0"/>
+    <w:rsid w:val="00670698"/>
+    <w:rsid w:val="00671C2F"/>
+    <w:rsid w:val="00674E37"/>
+    <w:rsid w:val="00676FE7"/>
+    <w:rsid w:val="006800F9"/>
+    <w:rsid w:val="00681163"/>
+    <w:rsid w:val="00681F3C"/>
+    <w:rsid w:val="00682157"/>
+    <w:rsid w:val="00683272"/>
+    <w:rsid w:val="006916DA"/>
+    <w:rsid w:val="00692A5C"/>
+    <w:rsid w:val="006A0454"/>
+    <w:rsid w:val="006A1899"/>
+    <w:rsid w:val="006A1F58"/>
+    <w:rsid w:val="006A3A0D"/>
+    <w:rsid w:val="006B30E9"/>
+    <w:rsid w:val="006B529B"/>
+    <w:rsid w:val="006C1380"/>
+    <w:rsid w:val="006C34BC"/>
+    <w:rsid w:val="006C4B3D"/>
+    <w:rsid w:val="006C4B90"/>
+    <w:rsid w:val="006D2109"/>
+    <w:rsid w:val="006D7937"/>
+    <w:rsid w:val="006E1BA5"/>
+    <w:rsid w:val="006E4CD3"/>
+    <w:rsid w:val="006E5E3C"/>
+    <w:rsid w:val="006E60F5"/>
+    <w:rsid w:val="006F263A"/>
+    <w:rsid w:val="006F476C"/>
+    <w:rsid w:val="006F730E"/>
+    <w:rsid w:val="006F74C9"/>
+    <w:rsid w:val="006F79EF"/>
+    <w:rsid w:val="007016E4"/>
+    <w:rsid w:val="00710280"/>
+    <w:rsid w:val="00711DB4"/>
+    <w:rsid w:val="0071764C"/>
+    <w:rsid w:val="00724539"/>
+    <w:rsid w:val="00730CD7"/>
+    <w:rsid w:val="00731975"/>
+    <w:rsid w:val="0073304D"/>
+    <w:rsid w:val="00735812"/>
+    <w:rsid w:val="007363B5"/>
+    <w:rsid w:val="00737023"/>
+    <w:rsid w:val="007406FF"/>
+    <w:rsid w:val="00742786"/>
+    <w:rsid w:val="00742BBD"/>
+    <w:rsid w:val="00743DA4"/>
+    <w:rsid w:val="00752048"/>
+    <w:rsid w:val="00752EAF"/>
+    <w:rsid w:val="007551D0"/>
+    <w:rsid w:val="007552B4"/>
+    <w:rsid w:val="00757007"/>
+    <w:rsid w:val="00761310"/>
+    <w:rsid w:val="00762A9B"/>
+    <w:rsid w:val="00773D75"/>
+    <w:rsid w:val="007748E1"/>
+    <w:rsid w:val="00777CB7"/>
+    <w:rsid w:val="00780C82"/>
+    <w:rsid w:val="00780F2F"/>
+    <w:rsid w:val="00784993"/>
+    <w:rsid w:val="00786BC7"/>
+    <w:rsid w:val="00786C0A"/>
+    <w:rsid w:val="00787C0B"/>
+    <w:rsid w:val="00793EDD"/>
+    <w:rsid w:val="007951F6"/>
+    <w:rsid w:val="00796149"/>
+    <w:rsid w:val="007A0C63"/>
+    <w:rsid w:val="007A3D57"/>
+    <w:rsid w:val="007A72C1"/>
+    <w:rsid w:val="007B139C"/>
+    <w:rsid w:val="007B2B55"/>
+    <w:rsid w:val="007C2214"/>
+    <w:rsid w:val="007C2C82"/>
+    <w:rsid w:val="007C5BB4"/>
+    <w:rsid w:val="007C769E"/>
+    <w:rsid w:val="007D050B"/>
+    <w:rsid w:val="007D1C2D"/>
+    <w:rsid w:val="007D35E4"/>
+    <w:rsid w:val="007D5E8B"/>
+    <w:rsid w:val="007D6B54"/>
+    <w:rsid w:val="007E0168"/>
+    <w:rsid w:val="007E1C5E"/>
+    <w:rsid w:val="007E2493"/>
+    <w:rsid w:val="007E4395"/>
+    <w:rsid w:val="007E51F0"/>
+    <w:rsid w:val="007E6C56"/>
+    <w:rsid w:val="007F0239"/>
+    <w:rsid w:val="007F06C7"/>
+    <w:rsid w:val="007F1228"/>
+    <w:rsid w:val="007F1BAD"/>
+    <w:rsid w:val="007F243B"/>
+    <w:rsid w:val="007F2C33"/>
+    <w:rsid w:val="007F2F50"/>
+    <w:rsid w:val="007F2FB1"/>
+    <w:rsid w:val="00800083"/>
+    <w:rsid w:val="00802FC7"/>
+    <w:rsid w:val="00803D3B"/>
+    <w:rsid w:val="00804ABD"/>
+    <w:rsid w:val="008114A0"/>
+    <w:rsid w:val="0081172E"/>
+    <w:rsid w:val="008210C1"/>
+    <w:rsid w:val="0082157B"/>
+    <w:rsid w:val="00825E11"/>
+    <w:rsid w:val="00842444"/>
+    <w:rsid w:val="0084263D"/>
+    <w:rsid w:val="00844C86"/>
+    <w:rsid w:val="00845632"/>
+    <w:rsid w:val="0084602C"/>
+    <w:rsid w:val="00854225"/>
+    <w:rsid w:val="008555DC"/>
+    <w:rsid w:val="00862B4D"/>
+    <w:rsid w:val="0086548B"/>
+    <w:rsid w:val="00866B3C"/>
+    <w:rsid w:val="00872979"/>
+    <w:rsid w:val="00874AAA"/>
+    <w:rsid w:val="00876B4F"/>
+    <w:rsid w:val="00881607"/>
+    <w:rsid w:val="00883A13"/>
+    <w:rsid w:val="0088479A"/>
+    <w:rsid w:val="00886D1D"/>
+    <w:rsid w:val="008876FF"/>
+    <w:rsid w:val="00893EAE"/>
+    <w:rsid w:val="008946DA"/>
+    <w:rsid w:val="00895899"/>
+    <w:rsid w:val="00896F81"/>
+    <w:rsid w:val="008A522B"/>
+    <w:rsid w:val="008B312E"/>
+    <w:rsid w:val="008B6C45"/>
+    <w:rsid w:val="008B70EB"/>
+    <w:rsid w:val="008C26AC"/>
+    <w:rsid w:val="008C50CB"/>
+    <w:rsid w:val="008C52B9"/>
+    <w:rsid w:val="008C771C"/>
+    <w:rsid w:val="008D445A"/>
+    <w:rsid w:val="008D68FA"/>
+    <w:rsid w:val="008D78A2"/>
+    <w:rsid w:val="008E13B0"/>
+    <w:rsid w:val="008E25B4"/>
+    <w:rsid w:val="008E4DE9"/>
+    <w:rsid w:val="008E662D"/>
+    <w:rsid w:val="008E6B35"/>
+    <w:rsid w:val="008F01CD"/>
+    <w:rsid w:val="008F0DC2"/>
+    <w:rsid w:val="008F5D3C"/>
+    <w:rsid w:val="009000B1"/>
+    <w:rsid w:val="00902BE0"/>
+    <w:rsid w:val="00906A23"/>
+    <w:rsid w:val="00910064"/>
+    <w:rsid w:val="009103D5"/>
+    <w:rsid w:val="00910550"/>
+    <w:rsid w:val="00912297"/>
+    <w:rsid w:val="00916578"/>
+    <w:rsid w:val="0091773B"/>
+    <w:rsid w:val="0092238E"/>
+    <w:rsid w:val="00923FE9"/>
+    <w:rsid w:val="009252DB"/>
+    <w:rsid w:val="00926987"/>
+    <w:rsid w:val="00933A82"/>
+    <w:rsid w:val="009405FC"/>
+    <w:rsid w:val="00942ED6"/>
+    <w:rsid w:val="00945561"/>
+    <w:rsid w:val="00951F90"/>
+    <w:rsid w:val="009530C5"/>
+    <w:rsid w:val="00956BE0"/>
+    <w:rsid w:val="009578E1"/>
+    <w:rsid w:val="00962A7C"/>
+    <w:rsid w:val="00963E56"/>
+    <w:rsid w:val="00967284"/>
+    <w:rsid w:val="009730A6"/>
+    <w:rsid w:val="00973852"/>
+    <w:rsid w:val="00975DA6"/>
+    <w:rsid w:val="0097664F"/>
+    <w:rsid w:val="009905F2"/>
+    <w:rsid w:val="00993DD2"/>
+    <w:rsid w:val="00994318"/>
+    <w:rsid w:val="0099679D"/>
+    <w:rsid w:val="009971BE"/>
+    <w:rsid w:val="009976FD"/>
+    <w:rsid w:val="009A05BE"/>
+    <w:rsid w:val="009A61B7"/>
+    <w:rsid w:val="009A6B2F"/>
+    <w:rsid w:val="009A7211"/>
+    <w:rsid w:val="009B151F"/>
+    <w:rsid w:val="009B2751"/>
+    <w:rsid w:val="009B3584"/>
+    <w:rsid w:val="009B5458"/>
+    <w:rsid w:val="009B77C7"/>
+    <w:rsid w:val="009C1C7E"/>
+    <w:rsid w:val="009C3D69"/>
+    <w:rsid w:val="009C7FF7"/>
+    <w:rsid w:val="009D0452"/>
+    <w:rsid w:val="009D390B"/>
+    <w:rsid w:val="009D7913"/>
+    <w:rsid w:val="009E230D"/>
+    <w:rsid w:val="009E58D7"/>
+    <w:rsid w:val="009E78F0"/>
+    <w:rsid w:val="009F1EC9"/>
+    <w:rsid w:val="009F5F8C"/>
+    <w:rsid w:val="009F7165"/>
+    <w:rsid w:val="009F7941"/>
+    <w:rsid w:val="00A00F2B"/>
+    <w:rsid w:val="00A012B1"/>
+    <w:rsid w:val="00A01357"/>
+    <w:rsid w:val="00A02379"/>
+    <w:rsid w:val="00A03A04"/>
+    <w:rsid w:val="00A0720F"/>
+    <w:rsid w:val="00A10F44"/>
+    <w:rsid w:val="00A14322"/>
+    <w:rsid w:val="00A15F38"/>
+    <w:rsid w:val="00A20BFF"/>
+    <w:rsid w:val="00A25F97"/>
+    <w:rsid w:val="00A26302"/>
+    <w:rsid w:val="00A30DB1"/>
+    <w:rsid w:val="00A316E8"/>
+    <w:rsid w:val="00A33813"/>
+    <w:rsid w:val="00A363A2"/>
+    <w:rsid w:val="00A42B82"/>
+    <w:rsid w:val="00A42FBF"/>
+    <w:rsid w:val="00A4406E"/>
+    <w:rsid w:val="00A52056"/>
+    <w:rsid w:val="00A55727"/>
+    <w:rsid w:val="00A64F7A"/>
+    <w:rsid w:val="00A704BC"/>
+    <w:rsid w:val="00A71456"/>
+    <w:rsid w:val="00A72DEA"/>
+    <w:rsid w:val="00A73CB3"/>
+    <w:rsid w:val="00A77C78"/>
+    <w:rsid w:val="00A801E3"/>
+    <w:rsid w:val="00A803FE"/>
+    <w:rsid w:val="00A80B8D"/>
+    <w:rsid w:val="00A816E8"/>
+    <w:rsid w:val="00A817FA"/>
+    <w:rsid w:val="00A8183C"/>
+    <w:rsid w:val="00A81DCA"/>
+    <w:rsid w:val="00A905EE"/>
+    <w:rsid w:val="00A91048"/>
+    <w:rsid w:val="00A93E2D"/>
+    <w:rsid w:val="00A96EC6"/>
+    <w:rsid w:val="00AA2038"/>
+    <w:rsid w:val="00AA4E4A"/>
+    <w:rsid w:val="00AA6BC4"/>
+    <w:rsid w:val="00AA7644"/>
+    <w:rsid w:val="00AA77AE"/>
+    <w:rsid w:val="00AA7E86"/>
+    <w:rsid w:val="00AB1214"/>
+    <w:rsid w:val="00AB28F4"/>
+    <w:rsid w:val="00AB403D"/>
+    <w:rsid w:val="00AB465B"/>
+    <w:rsid w:val="00AB4E0B"/>
+    <w:rsid w:val="00AC13CD"/>
+    <w:rsid w:val="00AC1CAF"/>
+    <w:rsid w:val="00AC6E3C"/>
+    <w:rsid w:val="00AD1594"/>
+    <w:rsid w:val="00AD17D9"/>
+    <w:rsid w:val="00AD180D"/>
+    <w:rsid w:val="00AD3ADC"/>
+    <w:rsid w:val="00AD5A8D"/>
+    <w:rsid w:val="00AD7011"/>
+    <w:rsid w:val="00AE1493"/>
+    <w:rsid w:val="00AE1D29"/>
+    <w:rsid w:val="00AE53F2"/>
+    <w:rsid w:val="00AF168E"/>
+    <w:rsid w:val="00AF73C9"/>
+    <w:rsid w:val="00B03740"/>
+    <w:rsid w:val="00B043B2"/>
+    <w:rsid w:val="00B05420"/>
+    <w:rsid w:val="00B05E7B"/>
+    <w:rsid w:val="00B10903"/>
+    <w:rsid w:val="00B12EB0"/>
+    <w:rsid w:val="00B13C1F"/>
+    <w:rsid w:val="00B14ADE"/>
+    <w:rsid w:val="00B171E4"/>
+    <w:rsid w:val="00B2033B"/>
+    <w:rsid w:val="00B23D59"/>
+    <w:rsid w:val="00B2751F"/>
+    <w:rsid w:val="00B305B6"/>
+    <w:rsid w:val="00B33D8E"/>
+    <w:rsid w:val="00B33EC6"/>
+    <w:rsid w:val="00B3663D"/>
+    <w:rsid w:val="00B40942"/>
+    <w:rsid w:val="00B43593"/>
+    <w:rsid w:val="00B45D67"/>
+    <w:rsid w:val="00B465E0"/>
+    <w:rsid w:val="00B46953"/>
+    <w:rsid w:val="00B477D5"/>
+    <w:rsid w:val="00B540EA"/>
+    <w:rsid w:val="00B5554B"/>
+    <w:rsid w:val="00B560B1"/>
+    <w:rsid w:val="00B56ED0"/>
+    <w:rsid w:val="00B64F20"/>
+    <w:rsid w:val="00B67512"/>
+    <w:rsid w:val="00B7374E"/>
+    <w:rsid w:val="00B73F24"/>
+    <w:rsid w:val="00B7580D"/>
+    <w:rsid w:val="00B80A07"/>
+    <w:rsid w:val="00B82C63"/>
+    <w:rsid w:val="00B84D9F"/>
+    <w:rsid w:val="00B84EF5"/>
+    <w:rsid w:val="00B91006"/>
+    <w:rsid w:val="00B9330B"/>
+    <w:rsid w:val="00B941CD"/>
+    <w:rsid w:val="00B955D6"/>
+    <w:rsid w:val="00B97931"/>
+    <w:rsid w:val="00BA0E61"/>
+    <w:rsid w:val="00BA4D23"/>
+    <w:rsid w:val="00BA64F8"/>
+    <w:rsid w:val="00BA7B50"/>
+    <w:rsid w:val="00BB097B"/>
+    <w:rsid w:val="00BB0BDC"/>
+    <w:rsid w:val="00BB3419"/>
+    <w:rsid w:val="00BB531A"/>
+    <w:rsid w:val="00BC14B5"/>
+    <w:rsid w:val="00BC2984"/>
+    <w:rsid w:val="00BC29E2"/>
+    <w:rsid w:val="00BC4C4C"/>
+    <w:rsid w:val="00BC565A"/>
+    <w:rsid w:val="00BC66CF"/>
+    <w:rsid w:val="00BD0E75"/>
+    <w:rsid w:val="00BD2926"/>
+    <w:rsid w:val="00BD410A"/>
+    <w:rsid w:val="00BD4CA2"/>
+    <w:rsid w:val="00BE044D"/>
+    <w:rsid w:val="00BE4C86"/>
+    <w:rsid w:val="00BE5DF7"/>
+    <w:rsid w:val="00BF3DCF"/>
+    <w:rsid w:val="00BF523C"/>
+    <w:rsid w:val="00BF7F6C"/>
+    <w:rsid w:val="00C01577"/>
+    <w:rsid w:val="00C10799"/>
+    <w:rsid w:val="00C10E44"/>
+    <w:rsid w:val="00C1389B"/>
+    <w:rsid w:val="00C13925"/>
+    <w:rsid w:val="00C13B45"/>
+    <w:rsid w:val="00C17656"/>
+    <w:rsid w:val="00C201D1"/>
+    <w:rsid w:val="00C24524"/>
+    <w:rsid w:val="00C24F69"/>
+    <w:rsid w:val="00C2673B"/>
+    <w:rsid w:val="00C26C86"/>
+    <w:rsid w:val="00C30D3B"/>
+    <w:rsid w:val="00C314F9"/>
+    <w:rsid w:val="00C3203E"/>
+    <w:rsid w:val="00C334F4"/>
+    <w:rsid w:val="00C33562"/>
+    <w:rsid w:val="00C33566"/>
+    <w:rsid w:val="00C35A99"/>
+    <w:rsid w:val="00C361F7"/>
+    <w:rsid w:val="00C403CF"/>
+    <w:rsid w:val="00C40710"/>
+    <w:rsid w:val="00C432F4"/>
+    <w:rsid w:val="00C50172"/>
+    <w:rsid w:val="00C51131"/>
+    <w:rsid w:val="00C548F4"/>
+    <w:rsid w:val="00C64E86"/>
+    <w:rsid w:val="00C679F9"/>
+    <w:rsid w:val="00C716BE"/>
+    <w:rsid w:val="00C71A5D"/>
+    <w:rsid w:val="00C73510"/>
+    <w:rsid w:val="00C75061"/>
+    <w:rsid w:val="00C75EFE"/>
+    <w:rsid w:val="00C81F51"/>
+    <w:rsid w:val="00C83F70"/>
+    <w:rsid w:val="00C843A7"/>
+    <w:rsid w:val="00C877D7"/>
+    <w:rsid w:val="00C927D6"/>
+    <w:rsid w:val="00C93C1C"/>
+    <w:rsid w:val="00C97481"/>
+    <w:rsid w:val="00CB2378"/>
+    <w:rsid w:val="00CB2DCD"/>
+    <w:rsid w:val="00CC01FC"/>
+    <w:rsid w:val="00CC1524"/>
+    <w:rsid w:val="00CC6792"/>
+    <w:rsid w:val="00CD18F2"/>
+    <w:rsid w:val="00CD2098"/>
+    <w:rsid w:val="00CD2FFB"/>
+    <w:rsid w:val="00CD6984"/>
+    <w:rsid w:val="00CE1D69"/>
+    <w:rsid w:val="00CE1F46"/>
+    <w:rsid w:val="00CE253E"/>
+    <w:rsid w:val="00CE3975"/>
+    <w:rsid w:val="00CE4746"/>
+    <w:rsid w:val="00CF0FB2"/>
+    <w:rsid w:val="00CF1CB2"/>
+    <w:rsid w:val="00CF2227"/>
+    <w:rsid w:val="00CF3C82"/>
+    <w:rsid w:val="00D03BE4"/>
+    <w:rsid w:val="00D040CF"/>
+    <w:rsid w:val="00D05A92"/>
+    <w:rsid w:val="00D11204"/>
+    <w:rsid w:val="00D1298E"/>
+    <w:rsid w:val="00D172B2"/>
+    <w:rsid w:val="00D17681"/>
+    <w:rsid w:val="00D17848"/>
+    <w:rsid w:val="00D17C9B"/>
+    <w:rsid w:val="00D23E3C"/>
+    <w:rsid w:val="00D244AC"/>
+    <w:rsid w:val="00D24590"/>
+    <w:rsid w:val="00D2610C"/>
+    <w:rsid w:val="00D3115D"/>
+    <w:rsid w:val="00D328FE"/>
+    <w:rsid w:val="00D32A0F"/>
+    <w:rsid w:val="00D401C1"/>
+    <w:rsid w:val="00D42973"/>
+    <w:rsid w:val="00D43493"/>
+    <w:rsid w:val="00D47C2D"/>
+    <w:rsid w:val="00D527EE"/>
+    <w:rsid w:val="00D5427B"/>
+    <w:rsid w:val="00D544C9"/>
+    <w:rsid w:val="00D60172"/>
+    <w:rsid w:val="00D61C45"/>
+    <w:rsid w:val="00D61E23"/>
+    <w:rsid w:val="00D64677"/>
+    <w:rsid w:val="00D66F87"/>
+    <w:rsid w:val="00D7257E"/>
+    <w:rsid w:val="00D73372"/>
+    <w:rsid w:val="00D7390B"/>
+    <w:rsid w:val="00D7503D"/>
+    <w:rsid w:val="00D8441E"/>
+    <w:rsid w:val="00D84E80"/>
+    <w:rsid w:val="00D8516E"/>
+    <w:rsid w:val="00D87528"/>
+    <w:rsid w:val="00D87AE6"/>
+    <w:rsid w:val="00D9072C"/>
+    <w:rsid w:val="00D9282C"/>
+    <w:rsid w:val="00D93777"/>
+    <w:rsid w:val="00D95CBC"/>
+    <w:rsid w:val="00DA25E4"/>
+    <w:rsid w:val="00DA3CA7"/>
+    <w:rsid w:val="00DA4F19"/>
+    <w:rsid w:val="00DA6F60"/>
+    <w:rsid w:val="00DA7A81"/>
+    <w:rsid w:val="00DB11C1"/>
+    <w:rsid w:val="00DB3FD9"/>
+    <w:rsid w:val="00DC3D1C"/>
+    <w:rsid w:val="00DC5B75"/>
+    <w:rsid w:val="00DD1EC7"/>
+    <w:rsid w:val="00DD3089"/>
+    <w:rsid w:val="00DD31AB"/>
+    <w:rsid w:val="00DD4462"/>
+    <w:rsid w:val="00DD5DB5"/>
+    <w:rsid w:val="00DE377D"/>
+    <w:rsid w:val="00DE4E4C"/>
+    <w:rsid w:val="00DE4ECB"/>
+    <w:rsid w:val="00DE75B8"/>
+    <w:rsid w:val="00DE7FC1"/>
+    <w:rsid w:val="00DF024C"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00DF44E6"/>
+    <w:rsid w:val="00E0021B"/>
+    <w:rsid w:val="00E0254A"/>
+    <w:rsid w:val="00E06B84"/>
+    <w:rsid w:val="00E0777B"/>
+    <w:rsid w:val="00E10946"/>
+    <w:rsid w:val="00E12E0C"/>
+    <w:rsid w:val="00E12F30"/>
+    <w:rsid w:val="00E132B9"/>
+    <w:rsid w:val="00E1642E"/>
+    <w:rsid w:val="00E21094"/>
+    <w:rsid w:val="00E26257"/>
+    <w:rsid w:val="00E31E24"/>
+    <w:rsid w:val="00E34FED"/>
+    <w:rsid w:val="00E40CA3"/>
+    <w:rsid w:val="00E4137E"/>
+    <w:rsid w:val="00E441BA"/>
+    <w:rsid w:val="00E50282"/>
+    <w:rsid w:val="00E5410D"/>
+    <w:rsid w:val="00E5581C"/>
+    <w:rsid w:val="00E565C5"/>
+    <w:rsid w:val="00E56FED"/>
+    <w:rsid w:val="00E577CE"/>
+    <w:rsid w:val="00E57B00"/>
+    <w:rsid w:val="00E60554"/>
+    <w:rsid w:val="00E631AD"/>
+    <w:rsid w:val="00E6738A"/>
+    <w:rsid w:val="00E67736"/>
+    <w:rsid w:val="00E701BC"/>
+    <w:rsid w:val="00E701F2"/>
+    <w:rsid w:val="00E7066C"/>
+    <w:rsid w:val="00E7249A"/>
+    <w:rsid w:val="00E744DD"/>
+    <w:rsid w:val="00E80607"/>
+    <w:rsid w:val="00E83483"/>
+    <w:rsid w:val="00E8634F"/>
+    <w:rsid w:val="00E86E56"/>
+    <w:rsid w:val="00E943C4"/>
+    <w:rsid w:val="00EA05C6"/>
+    <w:rsid w:val="00EA44A7"/>
+    <w:rsid w:val="00EA5DF8"/>
+    <w:rsid w:val="00EA78CE"/>
+    <w:rsid w:val="00EA799D"/>
+    <w:rsid w:val="00EB6F32"/>
+    <w:rsid w:val="00EC108D"/>
+    <w:rsid w:val="00EC2910"/>
+    <w:rsid w:val="00ED27D1"/>
+    <w:rsid w:val="00ED409D"/>
+    <w:rsid w:val="00ED4E88"/>
+    <w:rsid w:val="00ED6822"/>
+    <w:rsid w:val="00ED709C"/>
+    <w:rsid w:val="00EE05D4"/>
+    <w:rsid w:val="00EE1898"/>
+    <w:rsid w:val="00EE18B3"/>
+    <w:rsid w:val="00EE22D3"/>
+    <w:rsid w:val="00EE6C51"/>
+    <w:rsid w:val="00EF3866"/>
+    <w:rsid w:val="00EF3D97"/>
+    <w:rsid w:val="00EF437D"/>
+    <w:rsid w:val="00F02F61"/>
+    <w:rsid w:val="00F06862"/>
+    <w:rsid w:val="00F12B0D"/>
+    <w:rsid w:val="00F13BAC"/>
+    <w:rsid w:val="00F13E34"/>
+    <w:rsid w:val="00F16DFB"/>
+    <w:rsid w:val="00F209A3"/>
+    <w:rsid w:val="00F22F3F"/>
+    <w:rsid w:val="00F23306"/>
+    <w:rsid w:val="00F259F5"/>
+    <w:rsid w:val="00F333D3"/>
+    <w:rsid w:val="00F42838"/>
+    <w:rsid w:val="00F44A22"/>
+    <w:rsid w:val="00F500F0"/>
+    <w:rsid w:val="00F528A3"/>
+    <w:rsid w:val="00F5298D"/>
+    <w:rsid w:val="00F53FDD"/>
+    <w:rsid w:val="00F6104F"/>
+    <w:rsid w:val="00F66235"/>
+    <w:rsid w:val="00F67F69"/>
+    <w:rsid w:val="00F71370"/>
+    <w:rsid w:val="00F8465B"/>
+    <w:rsid w:val="00F87639"/>
+    <w:rsid w:val="00F87FDC"/>
+    <w:rsid w:val="00F90DA0"/>
+    <w:rsid w:val="00F93B21"/>
+    <w:rsid w:val="00F95E1E"/>
+    <w:rsid w:val="00FA0484"/>
+    <w:rsid w:val="00FA0A27"/>
+    <w:rsid w:val="00FA26E6"/>
+    <w:rsid w:val="00FA2975"/>
+    <w:rsid w:val="00FA4E32"/>
+    <w:rsid w:val="00FA669E"/>
+    <w:rsid w:val="00FB04C7"/>
+    <w:rsid w:val="00FB23D3"/>
+    <w:rsid w:val="00FB7C66"/>
+    <w:rsid w:val="00FC32BB"/>
+    <w:rsid w:val="00FC64CC"/>
+    <w:rsid w:val="00FC7110"/>
+    <w:rsid w:val="00FD5C35"/>
+    <w:rsid w:val="00FE1335"/>
+    <w:rsid w:val="00FE19AF"/>
+    <w:rsid w:val="00FE27D3"/>
+    <w:rsid w:val="00FE45C0"/>
+    <w:rsid w:val="00FE4A45"/>
+    <w:rsid w:val="00FE6418"/>
+    <w:rsid w:val="00FE713C"/>
+    <w:rsid w:val="00FE78EA"/>
+    <w:rsid w:val="00FF187F"/>
+    <w:rsid w:val="00FF28BD"/>
+    <w:rsid w:val="00FF3771"/>
+    <w:rsid w:val="00FF6569"/>
+    <w:rsid w:val="00FF7DA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="38390ED3"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9816,51 +8319,51 @@
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9894,51 +8397,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10115,1055 +8618,1108 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD7DFF"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:ind w:left="2844"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:ind w:left="101"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...16 lines deleted...]
-    <w:rsid w:val="00D86487"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...18 lines deleted...]
-    <w:rsid w:val="00D86487"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
-[...1 lines deleted...]
-    <w:rsid w:val="00D86487"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="333" w:lineRule="exact"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="ＭＳ...." w:eastAsia="ＭＳ...." w:hAnsi="Century" w:cs="ＭＳ...."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="00AB445B"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04">
-    <w:name w:val="04  基本文"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00971AB5"/>
+    <w:link w:val="a7"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:ind w:leftChars="300" w:left="612" w:firstLineChars="100" w:firstLine="204"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C0E1D"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
-[...166 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af7">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af8"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00976BF5"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:spacing w:before="29"/>
       <w:ind w:left="101"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="本文 (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00976BF5"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af9">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00976BF5"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00FC79C6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ad"/>
+    <w:next w:val="ad"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04">
+    <w:name w:val="04  基本文"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:leftChars="300" w:left="612" w:firstLineChars="100" w:firstLine="204"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="一太郎"/>
+    <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:wordWrap w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="333" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="カスタムタイトル1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="カスタムタイトル1 (文字)"/>
+    <w:link w:val="11"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="カスタムタイトル2"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ...." w:eastAsia="ＭＳ...." w:cs="ＭＳ...."/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="カスタムタイトル2 (文字)"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:pPr>
+      <w:ind w:leftChars="100" w:left="210"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF38C8"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A012B1"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0049017E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D3A34"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="脚注文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3A34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af8">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D3A34"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af9">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C30CD"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="13">
+    <w:name w:val="表 (格子)1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DE4ECB"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="24">
+    <w:name w:val="表 (格子)2"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DE4ECB"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="14">
+    <w:name w:val="リストなし1"/>
+    <w:next w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B529B"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="3">
+    <w:name w:val="表 (格子)3"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="006B529B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="110">
+    <w:name w:val="表 (格子)11"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006B529B"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="210">
+    <w:name w:val="表 (格子)21"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006B529B"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afa">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B529B"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="120">
+    <w:name w:val="表 (格子)12"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00195306"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="4">
+    <w:name w:val="表 (格子)4"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006D2109"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="71044658">
+    <w:div w:id="572476122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="108820985">
+    <w:div w:id="680816775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="179704952">
+    <w:div w:id="1450002792">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="335692344">
+    <w:div w:id="1959140594">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="344869876">
-[...220 lines deleted...]
-    <w:div w:id="2133673355">
+    <w:div w:id="2009097044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Century" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDE54271-7495-45A0-8AC9-5A04BA7EE52B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2EF38DC-8884-45F2-AE28-B8F32B8D7E3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>346</Characters>
+  <Pages>4</Pages>
+  <Words>480</Words>
+  <Characters>2739</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>405</CharactersWithSpaces>
+  <CharactersWithSpaces>3213</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>