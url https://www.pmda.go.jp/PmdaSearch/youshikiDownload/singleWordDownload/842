--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,11050 +1,4068 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="009022AA" w:rsidRDefault="00570C00" w:rsidP="000E1BBC">
-[...5 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="009022AA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様式第</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0570" w:rsidRPr="009022AA">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00CB4220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
+        <w:t>５２</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
         <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidR="002559A8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="002559A8" w:rsidRPr="00CD32DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ.." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>医薬品革新的製造技術相談</w:t>
+      </w:r>
+      <w:r w:rsidR="002559A8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8789" w:type="dxa"/>
+        <w:tblW w:w="4994" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="99" w:type="dxa"/>
-          <w:right w:w="99" w:type="dxa"/>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3256"/>
-        <w:gridCol w:w="5533"/>
+        <w:gridCol w:w="1001"/>
+        <w:gridCol w:w="2429"/>
+        <w:gridCol w:w="5064"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE47D4" w:rsidRPr="00F02D1E" w:rsidTr="00702122">
+      <w:tr w:rsidR="00667E79" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="912"/>
+          <w:trHeight w:val="744"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8789" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE47D4" w:rsidRPr="00346307" w:rsidRDefault="00EE47D4" w:rsidP="00702122">
+          <w:p w:rsidR="00667E79" w:rsidRPr="002E24DB" w:rsidRDefault="00667E79" w:rsidP="00667E79">
             <w:pPr>
-              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002E24DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ.." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>開発計画等戦略相談対面助言申込書</w:t>
+              <w:t>医薬品革新的製造技術相談申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004451AB" w:rsidRPr="00F02D1E" w:rsidTr="008D181D">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1377"/>
+          <w:trHeight w:val="747"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00121880" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="00121880">
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="center" w:pos="4252"/>
+                <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
-[...13 lines deleted...]
-              <w:t>対象</w:t>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="2981" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="005E01DF" w:rsidP="005F5F19">
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="006415E0" w:rsidP="00D36CE0">
             <w:pPr>
-              <w:pStyle w:val="a7"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                  <w:bCs/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
-                <w:id w:val="510876827"/>
+                <w:id w:val="-1834058767"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002E3086">
+                <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002E3086">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+            <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00732DB8" w:rsidRPr="00346307">
-[...6 lines deleted...]
-              <w:t>医薬品</w:t>
+            <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ.." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医薬品革新的製造技術相談（</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>実地確認なし）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00732DB8" w:rsidRPr="00346307" w:rsidRDefault="005E01DF" w:rsidP="005F5F19">
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="006415E0" w:rsidP="00D36CE0">
             <w:pPr>
-              <w:pStyle w:val="a7"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                  <w:bCs/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:eastAsia="zh-CN"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
-                <w:id w:val="-1754962839"/>
+                <w:id w:val="356313720"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002E3086">
+                <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:lang w:eastAsia="zh-CN"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002E3086">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+            <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00732DB8" w:rsidRPr="00346307">
-[...6 lines deleted...]
-              <w:t>医療機器</w:t>
+            <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ.." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医薬品革新的製造技術相談（</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>実地確認Ⅰ）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00732DB8" w:rsidRPr="00346307" w:rsidRDefault="005E01DF" w:rsidP="005F5F19">
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="006415E0" w:rsidP="00D36CE0">
             <w:pPr>
-              <w:pStyle w:val="a7"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                  <w:bCs/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:eastAsia="zh-CN"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
-                <w:id w:val="-1524550965"/>
+                <w:id w:val="1636677989"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002E3086">
+                <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:lang w:eastAsia="zh-CN"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002E3086">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+            <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00732DB8" w:rsidRPr="00346307">
-[...6 lines deleted...]
-              <w:t>体外診断用医薬品</w:t>
+            <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ.." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医薬品革新的製造技術相談（</w:t>
             </w:r>
-          </w:p>
-[...46 lines deleted...]
-            <w:r w:rsidR="00732DB8" w:rsidRPr="00346307">
+            <w:r w:rsidR="00CD32DB" w:rsidRPr="00CD32DB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>再生医療等製品</w:t>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>実地確認Ⅱ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004451AB" w:rsidRPr="00F02D1E" w:rsidTr="008D181D">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="290"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="center" w:pos="4252"/>
+                <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
-[...5 lines deleted...]
-              <w:t>相談申込者（法人にあっては名称）</w:t>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>対面助言実施</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>予定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>日時</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="2981" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...2 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004451AB" w:rsidRPr="00F02D1E" w:rsidTr="008D181D">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="140"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="589" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00C61AC1" w:rsidRDefault="00236744" w:rsidP="00C61AC1">
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="center" w:pos="4252"/>
+                <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C61AC1">
-[...5 lines deleted...]
-              <w:t>相談</w:t>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>実地確認Ⅰ/Ⅱの場合</w:t>
             </w:r>
-            <w:r w:rsidR="004451AB" w:rsidRPr="00C61AC1">
-[...5 lines deleted...]
-              <w:t>担当者</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4252"/>
+                <w:tab w:val="right" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>実地確認実施</w:t>
             </w:r>
-            <w:r w:rsidR="00C61AC1" w:rsidRPr="00F10E84">
-[...5 lines deleted...]
-              <w:t>氏名、所属及び連絡先（電話番号、ファクシミリ番号、</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>予定</w:t>
             </w:r>
-            <w:r w:rsidR="00562E8C">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>日時</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="796"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="589" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4252"/>
+                <w:tab w:val="right" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4252"/>
+                <w:tab w:val="right" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>実地確認を予定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>する製造施設の名称</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及び住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>名称</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4252"/>
+                <w:tab w:val="right" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>担当分野</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4252"/>
+                <w:tab w:val="right" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="87"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4252"/>
+                <w:tab w:val="right" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>革新的製造技術の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4252"/>
+                <w:tab w:val="right" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="87"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="87"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>直近に製造した（又は製造予定の）医薬品等の一般名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="87"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>上記医薬品等の投与経路及び剤形</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="87"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>上記医薬品等の</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA52D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>薬効分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>当該技術に関して助言を得た専門家の氏名及び所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="730"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一技術についての過去の対面助言（治験相談含む）、事前面談</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主要先進国における開発状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
+        <w:trPr>
+          <w:trHeight w:val="112"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA52D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申込み</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の担当者氏名、所属及び連絡先（電話</w:t>
+            </w:r>
+            <w:r w:rsidR="007B23B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="009919B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ</w:t>
+            </w:r>
+            <w:r w:rsidR="007B23B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52577">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>電子</w:t>
             </w:r>
-            <w:r w:rsidR="00C61AC1" w:rsidRPr="00F10E84">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+            <w:r w:rsidR="009919B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>メールアドレス</w:t>
             </w:r>
-            <w:r w:rsidR="00C61AC1" w:rsidRPr="00F10E84">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="2981" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...2 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004451AB" w:rsidRPr="00F02D1E" w:rsidTr="008D181D">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidTr="00D36CE0">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="87"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="2019" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004451AB" w:rsidRPr="00346307" w:rsidRDefault="004451AB" w:rsidP="004451AB">
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...2 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00346307">
-[...5 lines deleted...]
-              <w:t>他の面談出席者（氏名・所属）</w:t>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD32DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="2981" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...457 lines deleted...]
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2A7E" w:rsidRPr="00346307" w:rsidRDefault="005E01DF" w:rsidP="00B52C30">
+          <w:p w:rsidR="00CD32DB" w:rsidRPr="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...2 lines deleted...]
-              </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...113 lines deleted...]
-            <w:r w:rsidR="000811CB">
+              <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:kern w:val="0"/>
-[...498 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-[...34 lines deleted...]
-        </w:tabs>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>上記により</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ.." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品革新的製造技術相談を申し込みます</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00E86B21" w:rsidP="00E86B21">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="200" w:firstLine="440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="002E24DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="591" w:left="2304" w:hangingChars="216" w:hanging="886"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="00346307">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="002E24DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="591" w:left="2304" w:hangingChars="216" w:hanging="886"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00346307">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>名（法人にあっては、名称</w:t>
       </w:r>
-      <w:r w:rsidR="002A2A12" w:rsidRPr="00BB6506">
-[...19 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00A94B58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-[...1 lines deleted...]
-        <w:ind w:leftChars="67" w:left="215" w:hangingChars="33" w:hanging="73"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1BBC" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00570C00">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-[...12 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5646" w:rsidRPr="00346307" w:rsidRDefault="000E1BBC" w:rsidP="00230F5B">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="006C24EA">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="44"/>
+        <w:ind w:left="202" w:rightChars="-24" w:right="-58"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="44" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="202" w:rightChars="-24" w:right="-58"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-[...38 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00667E79" w:rsidRPr="00667E79">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記載内容が収まりきらない場合等、記入事項のすべてを記入できない場合には、その欄に「別紙（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）のとおり」と記入して、別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３　記入上の留意点は、以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（１）相談区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:firstLineChars="141" w:firstLine="310"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>実地確認なし、実地確認Ⅰ、実地確認Ⅱのいずれかに印をつけること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（２）対面助言実施予定日時欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="135" w:left="324" w:firstLineChars="142" w:firstLine="312"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言の実施予定日時を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（３）実地確認実施</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9509B" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>予定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>日時欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>実地確認Ⅰ、実地確認Ⅱの相談区分</w:t>
+      </w:r>
+      <w:r w:rsidR="002559A8" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に該当</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>する場合、実地確認の実施</w:t>
+      </w:r>
+      <w:r w:rsidR="002559A8" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>予定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>日時を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00B9509B" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（４）実地確認を予定</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>する製造施設の名称</w:t>
+      </w:r>
+      <w:r w:rsidR="002559A8" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>及び住所</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="002559A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>製造施設が複数ある場合は複数の名称を記載すること。海外については、</w:t>
+      </w:r>
+      <w:r w:rsidR="002559A8" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住所は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>国名から記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="002559A8" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（５</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）担当分野欄</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="002559A8" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）の別紙９に定める分野のうち、該当する分野を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="002559A8" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（６</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）革新的製造技術の名称欄</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象の革新的製造技術の名称（名称がなければ、当該技術がわかる仮称）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="002559A8" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="0" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（７</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）相談内容の概略欄</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="135" w:left="324" w:firstLineChars="108" w:firstLine="238"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93B3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。記載内容が欄内では収まりきらない場合等には、「</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41CCC" w:rsidRPr="00C41CCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>詳細は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>別紙（　）のとおり」と記入して、別紙を添付する</w:t>
+      </w:r>
+      <w:r w:rsidR="007544DF" w:rsidRPr="007544DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>とともに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="002559A8" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（８</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）直近に製造した（又は製造予定の）医薬品等の一般名欄</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品等には原薬、中間体が含まれる。医薬品等が複数ある場合にはそれぞれ記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA52D4" w:rsidRPr="002E24DB" w:rsidRDefault="00BA52D4" w:rsidP="00BA52D4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（９）</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>上記</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品等の投与経路及び剤形</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA52D4" w:rsidRPr="002E24DB" w:rsidRDefault="00BA52D4" w:rsidP="00BA52D4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>投与経路（直腸投与、点滴静注等）及び剤形（坐薬、注射剤等）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA52D4" w:rsidRPr="002E24DB" w:rsidRDefault="00BA52D4" w:rsidP="00BA52D4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>上記</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品等の薬効分類</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA52D4" w:rsidRPr="002E24DB" w:rsidRDefault="00BA52D4" w:rsidP="00BA52D4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>薬効分類を記入し、末尾に括弧書きで薬効分類コード番号（３桁）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00BA52D4" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>当該技術に関して助言を得た専門家の氏名及び所属</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>当該技術の開発に</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>当</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>たり、指導・助言を得た外部の専門家がいる場合には、その氏名及び所属を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）同一技術についての過去の対面助言（治験相談含む）、事前面談欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>過去に同一技術について対面助言又は治験相談を行ったことがある場合には、その相談受付番号を記入すること。また、過去に同一技術について事前面談を行った（又は申し込んだ）年月日を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00BA52D4" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）主要先進国における開発状況欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="135" w:left="324" w:firstLineChars="141" w:firstLine="310"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>（注意）</w:t>
-[...631 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>相談対象の製造技術で製造された医薬品が米英独仏又はＥＵにおいて承認を取得している場合には、それぞれ医薬品名及び承認国名等を記入し、その後に承認年を括弧書きで「医薬品名：米（１９９９年承認）」のように記入すること。承認には至っていないが治験中又は申請中の場合にも、同様に記入し、その後に治験開始年又は申請年を「医薬品名：英（２０００年治験開始）」又は「医薬品名：ＥＵ（２００１年申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>」のように記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00BA52D4" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00EE47D4">
-[...117 lines deleted...]
-      <w:pgNumType w:start="11"/>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）本</w:t>
+      </w:r>
+      <w:r w:rsidR="002559A8" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>申込み</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の担当者氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2504">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2504" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）欄</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）の氏名、所属及び連絡先（電話番号、ファクシミリ番号、電子メールアドレス）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者あてに行うことになるので、誤記、記入漏れ等のないようにすること。また、複数名を記入する場合には、主たる者の氏名の頭に○印を付すこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="002559A8" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="193" w:left="619" w:rightChars="-24" w:right="-58" w:hangingChars="71" w:hanging="156"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>①</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>共同開発の場合において連名で申込み</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DB" w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を行わない場合には、共同開発の相手会社名等を記入し、その旨を明らかにすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="193" w:left="619" w:rightChars="-24" w:right="-58" w:hangingChars="71" w:hanging="156"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>生物由来製品若しくは特定生物由来製品に該当する治験薬又は該当することが見込まれる治験薬の製造技術に関する相談の場合には、それぞれ「生物由来製品」又は「生物由来製品の可能性」と記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="193" w:left="619" w:rightChars="-24" w:right="-58" w:hangingChars="71" w:hanging="156"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>③</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>遺伝子組換え技術を応用して製造される治験薬の製造技術に関する相談の場合には、「遺伝子組換え技術応用」と記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="231" w:hangingChars="105" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3E84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD32DB" w:rsidRPr="002E24DB" w:rsidRDefault="00CD32DB" w:rsidP="00CD32DB">
+      <w:pPr>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="150" w:left="360" w:firstLineChars="50" w:firstLine="110"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては主たる事務所の所在地）及び氏名（法人にあっては名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00D702BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>代表者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00D702BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、医薬品製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入すること。なお、業者コードを持たない相談者は業者コードを「９９９９９９９９９」と記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D2132" w:rsidRPr="002E24DB" w:rsidRDefault="006415E0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003D2132" w:rsidRPr="002E24DB">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="305" w:charSpace="410"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E01DF" w:rsidRDefault="005E01DF" w:rsidP="00D86487">
+    <w:p w:rsidR="000205D8" w:rsidRDefault="000205D8" w:rsidP="00FA56F4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E01DF" w:rsidRDefault="005E01DF" w:rsidP="00D86487">
+    <w:p w:rsidR="000205D8" w:rsidRDefault="000205D8" w:rsidP="00FA56F4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Arial">
-[...7 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-    <w:panose1 w:val="02040604050505020304"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ＭＳ..">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E01DF" w:rsidRDefault="005E01DF" w:rsidP="00D86487">
+    <w:p w:rsidR="000205D8" w:rsidRDefault="000205D8" w:rsidP="00FA56F4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E01DF" w:rsidRDefault="005E01DF" w:rsidP="00D86487">
+    <w:p w:rsidR="000205D8" w:rsidRDefault="000205D8" w:rsidP="00FA56F4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...1408 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="106"/>
-  <w:drawingGridVerticalSpacing w:val="305"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CB590F"/>
-[...6469 lines deleted...]
-    <w:rsid w:val="00FF7FA4"/>
+    <w:rsidRoot w:val="00CD32DB"/>
+    <w:rsid w:val="000205D8"/>
+    <w:rsid w:val="000543DB"/>
+    <w:rsid w:val="00094F0C"/>
+    <w:rsid w:val="000F15E0"/>
+    <w:rsid w:val="001329F0"/>
+    <w:rsid w:val="001F35E5"/>
+    <w:rsid w:val="002559A8"/>
+    <w:rsid w:val="00267E78"/>
+    <w:rsid w:val="002E24DB"/>
+    <w:rsid w:val="00360083"/>
+    <w:rsid w:val="003C7D68"/>
+    <w:rsid w:val="004C2504"/>
+    <w:rsid w:val="004E4E46"/>
+    <w:rsid w:val="004F3E84"/>
+    <w:rsid w:val="00517FF8"/>
+    <w:rsid w:val="006415E0"/>
+    <w:rsid w:val="00667E79"/>
+    <w:rsid w:val="006C24EA"/>
+    <w:rsid w:val="007544DF"/>
+    <w:rsid w:val="007B23B8"/>
+    <w:rsid w:val="007C3996"/>
+    <w:rsid w:val="009919B8"/>
+    <w:rsid w:val="00A94B58"/>
+    <w:rsid w:val="00AD16F1"/>
+    <w:rsid w:val="00B9509B"/>
+    <w:rsid w:val="00BA52D4"/>
+    <w:rsid w:val="00C413C0"/>
+    <w:rsid w:val="00C41CCC"/>
+    <w:rsid w:val="00CB4220"/>
+    <w:rsid w:val="00CD32DB"/>
+    <w:rsid w:val="00D36CE0"/>
+    <w:rsid w:val="00D42254"/>
+    <w:rsid w:val="00D702BA"/>
+    <w:rsid w:val="00E52577"/>
+    <w:rsid w:val="00E86B21"/>
+    <w:rsid w:val="00EE6242"/>
+    <w:rsid w:val="00F93B3C"/>
+    <w:rsid w:val="00FA56F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11078,51 +4096,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11290,974 +4308,478 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD7DFF"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00CD32DB"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00CD32DB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ...." w:eastAsia="ＭＳ...." w:hAnsi="Century" w:cs="ＭＳ...."/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D86487"/>
+    <w:rsid w:val="00FA56F4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
-    <w:rsid w:val="00D86487"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA56F4"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D86487"/>
+    <w:rsid w:val="00FA56F4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D86487"/>
+    <w:rsid w:val="00FA56F4"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
-[...47 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C0E1D"/>
+    <w:rsid w:val="00094F0C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005C0E1D"/>
+    <w:rsid w:val="00094F0C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...150 lines deleted...]
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...299 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1345</Characters>
+  <Pages>3</Pages>
+  <Words>365</Words>
+  <Characters>2081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1577</CharactersWithSpaces>
+  <CharactersWithSpaces>2442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>