--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,7125 +1,3550 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00F61F9E" w:rsidRPr="00C74DE4" w:rsidRDefault="00214707" w:rsidP="00F61F9E">
-[...14 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="006A497F">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>様式</w:t>
+      </w:r>
+      <w:r w:rsidR="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第５５</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4E3B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00C74DE4">
-[...75 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:tblStyle w:val="12"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="704"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="5806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003056F7" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
+      <w:tr w:rsidR="00921ABD" w:rsidRPr="00D02385" w:rsidTr="00554590">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="912"/>
+          <w:trHeight w:val="772"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8386" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003056F7" w:rsidRPr="00C74DE4" w:rsidRDefault="003056F7" w:rsidP="00FF5484">
+          <w:p w:rsidR="00921ABD" w:rsidRPr="00D02385" w:rsidRDefault="00921ABD" w:rsidP="00554590">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
-[...6 lines deleted...]
-              <w:snapToGrid/>
+              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医薬品</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...34 lines deleted...]
-            </w:sdt>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>ＢＣＳ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>申込</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>書</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00E541E3">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="1555"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...6 lines deleted...]
-              <w:t>相談対象</w:t>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00D76180" w:rsidP="004B2CF1">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="007F48EB" w:rsidP="00F52130">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                  <w:bCs/>
                   <w:sz w:val="20"/>
-                  <w:szCs w:val="22"/>
-                  <w:lang w:eastAsia="zh-TW"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-1126999398"/>
+                <w:id w:val="1964078532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008C4ABE">
+                <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:bCs/>
                     <w:sz w:val="20"/>
-                    <w:szCs w:val="22"/>
-                    <w:lang w:eastAsia="zh-TW"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
-[...28 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0B80">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ＢＣＳ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="007F48EB" w:rsidP="00F52130">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                  <w:bCs/>
                   <w:sz w:val="20"/>
-                  <w:szCs w:val="22"/>
-                  <w:lang w:eastAsia="zh-TW"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-2136470320"/>
+                <w:id w:val="1003008732"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008C4ABE">
+                <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:bCs/>
                     <w:sz w:val="20"/>
-                    <w:szCs w:val="22"/>
-                    <w:lang w:eastAsia="zh-TW"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007320C9" w:rsidRPr="00C74DE4">
-[...7 lines deleted...]
-              <w:t>体外診断用医薬品</w:t>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　後発医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0B80">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ＢＣＳ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="007F48EB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="920372510"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0B80">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ＢＣＳ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>追加相談</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="007F48EB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="13807485"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　後発医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0B80">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ＢＣＳ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>追加相談</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00346CBF" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00346CBF" w:rsidRPr="00C74DE4" w:rsidRDefault="00346CBF" w:rsidP="00346CBF">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...6 lines deleted...]
-              <w:t>類別</w:t>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>担当分野</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...159 lines deleted...]
-          </w:sdt>
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>識別記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00946009" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...6 lines deleted...]
-              <w:t>被験物の名称</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の一般</w:t>
+            </w:r>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00D02385" w:rsidRPr="00D02385" w:rsidTr="00435A02">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00D02385" w:rsidRPr="00D02385" w:rsidRDefault="00D02385" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...6 lines deleted...]
-              <w:t>予定される一般的名称</w:t>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>投与経路／剤形</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00D02385" w:rsidRPr="00D02385" w:rsidRDefault="00D02385" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A908C7" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A908C7" w:rsidRPr="00C74DE4" w:rsidRDefault="00A908C7" w:rsidP="00A908C7">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00BE49DA" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...6 lines deleted...]
-              <w:t>予定されるクラス分類</w:t>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される</w:t>
+            </w:r>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>薬効分類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...47 lines deleted...]
-          </w:sdt>
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1837" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00BE49DA" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>本準備面談終了後の対面助言予定</w:t>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される</w:t>
+            </w:r>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>効能</w:t>
+            </w:r>
+            <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>又は効果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>相談区分</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>概略</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="704"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1837" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談資料</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>作成時に助言を得た</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>専門家の氏名及び所属</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>実施予定日</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="702"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一品目</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>についての</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>過去の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言（治験相談含む）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
         <w:trPr>
-          <w:trHeight w:val="309"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E65903" w:rsidRPr="00C74DE4" w:rsidRDefault="00E65903" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...6 lines deleted...]
-              <w:t>担当分野</w:t>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主要先進国に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>おける</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>承認状況</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E65903" w:rsidRPr="00C74DE4" w:rsidRDefault="00E65903" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5446" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
         <w:trPr>
-          <w:trHeight w:val="3718"/>
+          <w:trHeight w:hRule="exact" w:val="1046"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="003B7EBE">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74DE4">
-[...6 lines deleted...]
-              <w:t>相談内容の概略</w:t>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本</w:t>
+            </w:r>
+            <w:r w:rsidR="003B7EBE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申込み</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の担当者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、所属及び連絡先（電話</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号、ファクシミリ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="00243077">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、電子メールアドレス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5280" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00FB47E0">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidTr="00346CBF">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidTr="00435A02">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4ABE" w:rsidRPr="00C74DE4" w:rsidRDefault="008C4ABE" w:rsidP="008C4ABE">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD67E0">
-[...14 lines deleted...]
-              <w:t>担当者</w:t>
+            <w:r w:rsidRPr="00D02385">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2408" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4ABE" w:rsidRPr="008C4ABE" w:rsidRDefault="008C4ABE" w:rsidP="00F72D2F">
+          <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
             <w:pPr>
-              <w:rPr>
-[...685 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A169A6" w:rsidRPr="00C74DE4" w:rsidRDefault="00A169A6" w:rsidP="00A169A6">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="007874E8">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>上記に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:t>より</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04B96">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>を申し込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00584D81" w:rsidP="00584D81">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:tab/>
+        <w:t>月</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ Ｐ明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="95"/>
-[...123 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="1076" w:left="2551" w:hanging="291"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>法人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="1079" w:left="2550" w:rightChars="-337" w:right="-708" w:hangingChars="129" w:hanging="284"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>氏名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>及び氏名）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="2903" w:left="6237" w:rightChars="-202" w:right="-424" w:hangingChars="64" w:hanging="141"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>業者コード　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D7355" w:rsidRDefault="007D7355" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本</w:t>
+      </w:r>
+      <w:r w:rsidR="006A497F" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>産業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00921ABD" w:rsidRPr="00921ABD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できない場合には、その欄に「別紙（　）のとおり」と記入して、別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00091A99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＢＣＳ</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6041">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>申込</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>書の記入方法は、以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>区分</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00091A99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＢＣＳ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、後発</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00091A99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＢＣＳ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00091A99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＢＣＳ</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>追加</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、後発</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="00091A99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＢＣＳ</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>追加</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7EBF" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>のうち、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>該当するもの一つを選んでください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>担当分野</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＢＣＳ</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＢＣＳ</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>追加</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を申し込む</w:t>
+      </w:r>
+      <w:r w:rsidR="006A497F" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>場合は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00921ABD" w:rsidRPr="00921ABD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」（平成２４年３月２日薬機発第０３０２０７０号独立行政法人医薬品医療機器総合機構理事長通知）の別紙９「新医薬品、医療機器及び再生医療等製品の分野」より該当する分野を選んで記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>後発</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＢＣＳ</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>後発</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＢＣＳ追加</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を申し込む</w:t>
+      </w:r>
+      <w:r w:rsidR="006A497F" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>場合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>は「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医療用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>後発品分野」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>と</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="006A497F" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談品目</w:t>
+      </w:r>
+      <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>一般名</w:t>
+      </w:r>
+      <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00946009">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>対象</w:t>
+      </w:r>
+      <w:r w:rsidR="006A497F" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>品目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>一般名（ＪＡＮ又はＩ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ＮＮ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00367664" w:rsidRDefault="00367664" w:rsidP="00367664">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>投与経路</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00367664">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>／剤形欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00367664" w:rsidRPr="00367664" w:rsidRDefault="00946009" w:rsidP="00367664">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="268" w:left="563" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象品目</w:t>
+      </w:r>
+      <w:r w:rsidR="00367664" w:rsidRPr="00367664">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の投与経路</w:t>
+      </w:r>
+      <w:r w:rsidR="008374EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（経口投与）</w:t>
+      </w:r>
+      <w:r w:rsidR="00367664" w:rsidRPr="00367664">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>及び剤形（</w:t>
+      </w:r>
+      <w:r w:rsidR="008374EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>錠剤</w:t>
+      </w:r>
+      <w:r w:rsidR="00367664" w:rsidRPr="00367664">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>等）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="006A497F" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>予定される薬効分類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　薬効分類を記入し、末尾に括弧書きで薬効分類コード番号（３桁）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="006A497F" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>予定される</w:t>
+      </w:r>
+      <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>効能</w:t>
+      </w:r>
+      <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は効果</w:t>
+      </w:r>
+      <w:r w:rsidR="00E541E3" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="007D7355">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="270" w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00946009">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象</w:t>
+      </w:r>
+      <w:r w:rsidR="006A497F" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>品目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の効能又は効果を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="765" w:hangingChars="300" w:hanging="660"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6041">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　相談内容を具体的に記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00921ABD" w:rsidRPr="00921ABD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。記載内容が欄内では収まりきらない場合等には、</w:t>
+      </w:r>
+      <w:r w:rsidR="00921ABD" w:rsidRPr="00921ABD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>「詳細は別紙（ ）のとおり」と記入して、別紙を添付するとともに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="1" w:firstLineChars="64" w:firstLine="141"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6041">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00092E56" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談資料</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>作成時に助言を得た専門家の氏名及び所属欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525" w:firstLineChars="6" w:firstLine="13"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00092E56" w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談資料</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の作成に当たり、指導・助言を得た外部の専門家がいる場合には、その氏名及び所属を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="765" w:hangingChars="300" w:hanging="660"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6041">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）同一品目についての過去の対面助言（治験相談含む）欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">　相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00946009">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>対象</w:t>
+      </w:r>
+      <w:r w:rsidR="00367664">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>品目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>について、過去に対面助言（治験相談を含む）を行っている場合には、その受付番号及び対面助言（治験相談を含む）の区分及び相談年月日を記入すること。また、同一の有効成分であって投与経路、効能又は効果等が、相談を希望する</w:t>
+      </w:r>
+      <w:r w:rsidR="00367664">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>品目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>と異なるものについて相談を行っている場合にも同様に記入し、年月日の後に括弧書きでその旨を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="765" w:hangingChars="300" w:hanging="660"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6041">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）主要先進国における承認状況欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00D02385" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　相談を希望する</w:t>
+      </w:r>
+      <w:r w:rsidR="00367664">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>品目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の効能又は効果</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0F68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、剤形</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>について、米英独仏又はＥＵにおいて承認を取得している場合には、それぞれ承認国名等を記入し、その後に承認年を括弧書きで「米（１９９９年承認）」のように記入すること。承認には至っていないが治験中又は申請中の場合にも、同様に記入し、その後に治験開始年あるいは申請年を「英（２０００年治験開始）」又は「ＥＵ(２００１年申請)」のように記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00243077" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　また、米英独仏ＥＵのいずれにおいても、相談の対象となる効能又は効果</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0F68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、剤形</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の開発は行われていないが、これらの国等において別効能</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0F68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は別剤形</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>で承認がなされている場合には、「独（２００２年別効能</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0F68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（別剤形）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>で承認）」のように記入し、これら以外の国で相談効能</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0F68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>及び剤形</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>と同じ効能</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0F68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>及び剤形</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02385">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>で承認されている場合には、その主</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>要先進国名と承認年を「カナダ（２００３年承認）」のように記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00243077" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="765" w:hangingChars="300" w:hanging="660"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00921ABD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）本</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7EBE" w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>申込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の担当者氏名、所属及び連絡先（電話番号、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00243077" w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00243077" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="257" w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）の氏名、所属及び連絡先（電話番号、ファクシミリ番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00243077" w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00243077" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　なお、機構からの問合せ、案内等はこの欄に記入された担当者あてに行うことになるので、誤記、記入漏れ等のないようにすること。また、複数名を記入する場合には、主たる者の氏名の頭に○印を付すこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00243077" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="765" w:hangingChars="300" w:hanging="660"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00921ABD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00243077" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="300" w:left="850" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>共同開発の場合において連名で調整依頼を行わない場合には、共同開発の相手会社名等を記入し、その旨を明らかにすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00243077" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="765" w:hangingChars="300" w:hanging="660"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00921ABD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E541E3" w:rsidRPr="00243077" w:rsidRDefault="00E541E3" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="269" w:left="565" w:firstLine="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　住所（法人にあっては主たる事務所の所在地）及び氏名（法人にあっては名称及び代表者の氏名）を記入し、医薬品製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>桁）を記入すること。なお、業者コードを持たない相談者は業者コードを「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>９９９９９９９９９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>」と記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D2132" w:rsidRPr="00243077" w:rsidRDefault="007F48EB" w:rsidP="00E541E3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235234" w:rsidRPr="00D02385" w:rsidRDefault="00240289" w:rsidP="00D66237">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...62 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>（注意）</w:t>
-[...1607 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+        <w:t xml:space="preserve">４　</w:t>
+      </w:r>
+      <w:r w:rsidR="00921ABD" w:rsidRPr="00921ABD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00235234" w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>資料の構成等については、相談申込</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>み前</w:t>
+      </w:r>
+      <w:r w:rsidR="00235234" w:rsidRPr="00243077">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に事前面</w:t>
+      </w:r>
+      <w:r w:rsidR="00235234" w:rsidRPr="00200373">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>談を利用し、必要かつ十分な資料の準備を行うこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00235234" w:rsidRPr="00D02385">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D76180" w:rsidRDefault="00D76180">
+    <w:p w:rsidR="00712AAF" w:rsidRDefault="00712AAF" w:rsidP="00BE49DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D76180" w:rsidRDefault="00D76180">
+    <w:p w:rsidR="00712AAF" w:rsidRDefault="00712AAF" w:rsidP="00BE49DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS UI Gothic">
-    <w:panose1 w:val="020B0600070205080204"/>
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ....">
-[...7 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D76180" w:rsidRDefault="00D76180">
+    <w:p w:rsidR="00712AAF" w:rsidRDefault="00712AAF" w:rsidP="00BE49DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D76180" w:rsidRDefault="00D76180">
+    <w:p w:rsidR="00712AAF" w:rsidRDefault="00712AAF" w:rsidP="00BE49DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF00A2E"/>
+    <w:nsid w:val="44703E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="405C8664"/>
-    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
+    <w:tmpl w:val="0836481C"/>
+    <w:lvl w:ilvl="0" w:tplc="800CD91E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="982" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="945" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1365" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1785" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2205" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2625" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3045" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3465" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1278 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="3885" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
-[...7 lines deleted...]
-  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...592 lines deleted...]
-    <w:rsid w:val="00FF6053"/>
+    <w:rsidRoot w:val="00E541E3"/>
+    <w:rsid w:val="00084FB1"/>
+    <w:rsid w:val="00086909"/>
+    <w:rsid w:val="00091A99"/>
+    <w:rsid w:val="00092E56"/>
+    <w:rsid w:val="000F075A"/>
+    <w:rsid w:val="001233C4"/>
+    <w:rsid w:val="001C0F68"/>
+    <w:rsid w:val="001F48C8"/>
+    <w:rsid w:val="00200373"/>
+    <w:rsid w:val="00204ECB"/>
+    <w:rsid w:val="00235234"/>
+    <w:rsid w:val="00240289"/>
+    <w:rsid w:val="00243077"/>
+    <w:rsid w:val="00252CD0"/>
+    <w:rsid w:val="002A2470"/>
+    <w:rsid w:val="002A4E3B"/>
+    <w:rsid w:val="003463A5"/>
+    <w:rsid w:val="00360083"/>
+    <w:rsid w:val="00367664"/>
+    <w:rsid w:val="003B7EBE"/>
+    <w:rsid w:val="00455240"/>
+    <w:rsid w:val="00462FE2"/>
+    <w:rsid w:val="004E39CA"/>
+    <w:rsid w:val="00554590"/>
+    <w:rsid w:val="00584D81"/>
+    <w:rsid w:val="005869A3"/>
+    <w:rsid w:val="005D6446"/>
+    <w:rsid w:val="00696237"/>
+    <w:rsid w:val="006A497F"/>
+    <w:rsid w:val="006D7A5A"/>
+    <w:rsid w:val="007007A4"/>
+    <w:rsid w:val="00712AAF"/>
+    <w:rsid w:val="007874E8"/>
+    <w:rsid w:val="007D7355"/>
+    <w:rsid w:val="007F48EB"/>
+    <w:rsid w:val="008374EB"/>
+    <w:rsid w:val="008A1209"/>
+    <w:rsid w:val="0090411F"/>
+    <w:rsid w:val="0092159F"/>
+    <w:rsid w:val="00921ABD"/>
+    <w:rsid w:val="00946009"/>
+    <w:rsid w:val="00A15347"/>
+    <w:rsid w:val="00A90486"/>
+    <w:rsid w:val="00BA50F9"/>
+    <w:rsid w:val="00BD51A6"/>
+    <w:rsid w:val="00BD6041"/>
+    <w:rsid w:val="00BE49DA"/>
+    <w:rsid w:val="00C63DC1"/>
+    <w:rsid w:val="00CE5EFC"/>
+    <w:rsid w:val="00CF0B80"/>
+    <w:rsid w:val="00D02385"/>
+    <w:rsid w:val="00D42254"/>
+    <w:rsid w:val="00D52E10"/>
+    <w:rsid w:val="00D66237"/>
+    <w:rsid w:val="00DB10D3"/>
+    <w:rsid w:val="00DB79DC"/>
+    <w:rsid w:val="00DD4D0F"/>
+    <w:rsid w:val="00DE45A9"/>
+    <w:rsid w:val="00E04B96"/>
+    <w:rsid w:val="00E27693"/>
+    <w:rsid w:val="00E30E0A"/>
+    <w:rsid w:val="00E541E3"/>
+    <w:rsid w:val="00E629DB"/>
+    <w:rsid w:val="00EB14FC"/>
+    <w:rsid w:val="00ED4F61"/>
+    <w:rsid w:val="00ED7EBF"/>
+    <w:rsid w:val="00F52130"/>
+    <w:rsid w:val="00F727D2"/>
+    <w:rsid w:val="00F92945"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...862 lines deleted...]
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7497,433 +3922,522 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="12">
+    <w:name w:val="表 (格子)12"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a3"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E541E3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E541E3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE49DA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BE49DA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A054ED6003FC4CEDB8CD04604CDAF92D">
-[...1 lines deleted...]
-    <w:rsid w:val="00180909"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE49DA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BE49DA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007874E8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6595C1ABF15A4BA88AF53C1091BEAE9A">
-[...1 lines deleted...]
-    <w:rsid w:val="00285823"/>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008374EB"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008374EB"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
+      <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E80022FD961F460FA169C9C365F40CDF">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008374EB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="aa"/>
+    <w:next w:val="aa"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008374EB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ab"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008374EB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008374EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008374EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Century" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...30 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1676</Characters>
+  <Pages>4</Pages>
+  <Words>347</Words>
+  <Characters>1981</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1966</CharactersWithSpaces>
+  <CharactersWithSpaces>2324</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>