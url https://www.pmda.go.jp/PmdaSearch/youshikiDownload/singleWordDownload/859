--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,2105 +1,4827 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様式第</w:t>
+      </w:r>
+      <w:r w:rsidR="004F38A3" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="005B4857">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:tblW w:w="8931" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2908"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="3064"/>
+        <w:gridCol w:w="5848"/>
+        <w:gridCol w:w="19"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C7BD4" w:rsidRPr="005B4857" w:rsidTr="00BE24C5">
+      <w:tr w:rsidR="003F3F0D" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="1050"/>
+          <w:trHeight w:val="804"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="8931" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C7BD4" w:rsidRPr="005B4857" w:rsidRDefault="004C7BD4" w:rsidP="00BE24C5">
+          <w:p w:rsidR="003F3F0D" w:rsidRPr="00B8460B" w:rsidRDefault="003F3F0D" w:rsidP="00B8460B">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>医療機器・体外診断用医薬品対面助言申込書（簡易相談）</w:t>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>再生医療等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>製品</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>対面助言申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3064" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00FD2E9D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C40B1">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070773"/>
-[...1 lines deleted...]
-              <w:t>簡易相談区</w:t>
+              </w:rPr>
+              <w:t>被</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C40B1">
-[...2 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070773"/>
-[...1 lines deleted...]
-              <w:t>分</w:t>
+              </w:rPr>
+              <w:t>験製品</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の名称及び識別記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5848" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B4857">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3064" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00FD2E9D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C40B1">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070772"/>
-[...1 lines deleted...]
-              <w:t>類</w:t>
+              </w:rPr>
+              <w:t>予定される</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C40B1">
-[...2 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070772"/>
-[...1 lines deleted...]
-              <w:t>別</w:t>
+              </w:rPr>
+              <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5848" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857">
+      <w:tr w:rsidR="0016115C" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3064" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="0016115C" w:rsidRPr="002323B4" w:rsidRDefault="0016115C" w:rsidP="00FD2E9D">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C40B1">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070771"/>
-[...11 lines deleted...]
-              <w:t>称</w:t>
+              </w:rPr>
+              <w:t>構成細胞及び導入遺伝子の名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5848" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="0016115C" w:rsidRPr="002323B4" w:rsidRDefault="0016115C" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857">
+      <w:tr w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3064" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="0016115C" w:rsidP="00793A31">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される一般的名称</w:t>
+              <w:t>用法又は使用方法の概要</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5848" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3064" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00223DEE">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定されるクラス分類</w:t>
+              <w:t>予定される効能</w:t>
+            </w:r>
+            <w:r w:rsidR="00223DEE" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>効果</w:t>
+            </w:r>
+            <w:r w:rsidR="00223DEE" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>又は</w:t>
+            </w:r>
+            <w:r w:rsidR="00223DEE" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>性能</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5848" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3064" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C40B1">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070770"/>
-[...11 lines deleted...]
-              <w:t>日</w:t>
+              </w:rPr>
+              <w:t>予定される治験等の目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5848" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7BD4" w:rsidRPr="005B4857">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3064" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C7BD4" w:rsidRPr="00700134" w:rsidRDefault="004C7BD4" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C7BD4">
-[...2 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>希望実施方法</w:t>
+              <w:t>相談の区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...21 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-2067170059"/>
+            <w:placeholder>
+              <w:docPart w:val="84493FC145C240B691E3ABE96CD3E1DC"/>
+            </w:placeholder>
+            <w:dropDownList>
+              <w:listItem w:displayText="相談区分を選択してください" w:value="相談区分を選択してください"/>
+              <w:listItem w:displayText="再生医療等製品手続相談 " w:value="再生医療等製品手続相談 "/>
+              <w:listItem w:displayText="再生医療等製品拡大治験開始前相談" w:value="再生医療等製品拡大治験開始前相談"/>
+              <w:listItem w:displayText="再生医療等製品開発前相談" w:value="再生医療等製品開発前相談"/>
+              <w:listItem w:displayText="再生医療等製品開発前相談（追加相談）" w:value="再生医療等製品開発前相談（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品非臨床相談（効力）" w:value="再生医療等製品非臨床相談（効力）"/>
+              <w:listItem w:displayText="再生医療等製品非臨床相談（効力）（追加相談）" w:value="再生医療等製品非臨床相談（効力）（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品非臨床相談（安全性）" w:value="再生医療等製品非臨床相談（安全性）"/>
+              <w:listItem w:displayText="再生医療等製品非臨床相談（安全性）（追加相談）" w:value="再生医療等製品非臨床相談（安全性）（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品品質相談" w:value="再生医療等製品品質相談"/>
+              <w:listItem w:displayText="再生医療等製品品質相談（追加相談）" w:value="再生医療等製品品質相談（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品材料適格性相談" w:value="再生医療等製品材料適格性相談"/>
+              <w:listItem w:displayText="再生医療等製品探索的試験開始前相談" w:value="再生医療等製品探索的試験開始前相談"/>
+              <w:listItem w:displayText="再生医療等製品探索的試験開始前相談（追加相談）" w:value="再生医療等製品探索的試験開始前相談（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品探索的試験終了後相談" w:value="再生医療等製品探索的試験終了後相談"/>
+              <w:listItem w:displayText="再生医療等製品探索的試験終了後相談（追加相談）" w:value="再生医療等製品探索的試験終了後相談（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品申請前相談" w:value="再生医療等製品申請前相談"/>
+              <w:listItem w:displayText="再生医療等製品申請前相談（追加相談）" w:value="再生医療等製品申請前相談（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品条件及び期限付承認後臨床試験等計画相談（臨床試験計画あり）" w:value="再生医療等製品条件及び期限付承認後臨床試験等計画相談（臨床試験計画あり）"/>
+              <w:listItem w:displayText="再生医療等製品条件及び期限付承認後臨床試験等計画相談（臨床試験計画あり）（追加相談）" w:value="再生医療等製品条件及び期限付承認後臨床試験等計画相談（臨床試験計画あり）（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品条件及び期限付承認後臨床試験等計画相談（調査のみ）" w:value="再生医療等製品条件及び期限付承認後臨床試験等計画相談（調査のみ）"/>
+              <w:listItem w:displayText="再生医療等製品条件及び期限付承認後臨床試験等計画相談（調査のみ）（追加相談）" w:value="再生医療等製品条件及び期限付承認後臨床試験等計画相談（調査のみ）（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品条件及び期限付承認後臨床試験等終了時相談（臨床試験計画あり）" w:value="再生医療等製品条件及び期限付承認後臨床試験等終了時相談（臨床試験計画あり）"/>
+              <w:listItem w:displayText="再生医療等製品条件及び期限付承認後臨床試験等終了時相談（臨床試験計画あり）（追加相談）" w:value="再生医療等製品条件及び期限付承認後臨床試験等終了時相談（臨床試験計画あり）（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品条件及び期限付承認後臨床試験等終了時相談（調査のみ）" w:value="再生医療等製品条件及び期限付承認後臨床試験等終了時相談（調査のみ）"/>
+              <w:listItem w:displayText="再生医療等製品条件及び期限付承認後臨床試験等終了時相談（調査のみ）（追加相談）" w:value="再生医療等製品条件及び期限付承認後臨床試験等終了時相談（調査のみ）（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品製造販売後臨床試験等計画相談（臨床試験計画あり）" w:value="再生医療等製品製造販売後臨床試験等計画相談（臨床試験計画あり）"/>
+              <w:listItem w:displayText="再生医療等製品製造販売後臨床試験等計画相談（臨床試験計画あり）（追加相談）" w:value="再生医療等製品製造販売後臨床試験等計画相談（臨床試験計画あり）（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品製造販売後臨床試験等計画相談（調査のみ）" w:value="再生医療等製品製造販売後臨床試験等計画相談（調査のみ）"/>
+              <w:listItem w:displayText="再生医療等製品製造販売後臨床試験等計画相談（調査のみ）（追加相談）" w:value="再生医療等製品製造販売後臨床試験等計画相談（調査のみ）（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品製造販売後臨床試験等終了時相談（臨床試験計画あり）" w:value="再生医療等製品製造販売後臨床試験等終了時相談（臨床試験計画あり）"/>
+              <w:listItem w:displayText="再生医療等製品製造販売後臨床試験等終了時相談（臨床試験計画あり）（追加相談）" w:value="再生医療等製品製造販売後臨床試験等終了時相談（臨床試験計画あり）（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品製造販売後臨床試験等終了時相談（調査のみ）" w:value="再生医療等製品製造販売後臨床試験等終了時相談（調査のみ）"/>
+              <w:listItem w:displayText="再生医療等製品製造販売後臨床試験等終了時相談（調査のみ）（追加相談）" w:value="再生医療等製品製造販売後臨床試験等終了時相談（調査のみ）（追加相談）"/>
+              <w:listItem w:displayText="再生医療等製品レジストリ使用計画相談" w:value="再生医療等製品レジストリ使用計画相談"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5848" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00A902AD" w:rsidP="0040450A">
+                <w:pPr>
+                  <w:pStyle w:val="a4"/>
+                  <w:tabs>
+                    <w:tab w:val="clear" w:pos="4252"/>
+                    <w:tab w:val="clear" w:pos="8504"/>
+                  </w:tabs>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:snapToGrid/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>相談区分を選択してください</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2787"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="1061"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3064" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C40B1">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070769"/>
-[...11 lines deleted...]
-              <w:t>容</w:t>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5848" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857">
-[...179 lines deleted...]
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857">
+      <w:tr w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidTr="00E81868">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3064" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00700134">
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070784"/>
-[...1 lines deleted...]
-              <w:t>備</w:t>
+              </w:rPr>
+              <w:t>相談内容の</w:t>
             </w:r>
-            <w:r w:rsidRPr="00700134">
-[...2 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070784"/>
-[...1 lines deleted...]
-              <w:t>考</w:t>
+              </w:rPr>
+              <w:t>種類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5848" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00A51F07" w:rsidRPr="002323B4" w:rsidRDefault="00265D3A" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="510876827"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81868" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>海外データの利用あり</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81868" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="00265D3A" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1010486650"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A51F07" w:rsidRPr="002323B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81868" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ブリッジング試験の相談あり</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="00265D3A" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-906916488"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81868" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>国際共同試験の相談あり</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A51F07" w:rsidRPr="002323B4" w:rsidRDefault="00265D3A" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-603960757"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81868" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">小児用試験の相談あり　</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="00265D3A" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1465418250"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81868" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>高齢者用試験の相談あり</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="00265D3A" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="897557473"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81868" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>腎・肝機能障害者用試験の相談あり</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="00265D3A" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1868515696"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81868" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>長期フォローアップ試験の相談あり</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="00265D3A" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-657392355"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81868" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BE9" w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>リアルワールドデータの利用の相談あり</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidTr="00E81868">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>治験実施計画作成時に助言を得た専門家の氏名及び所属</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidTr="00E81868">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一被験製品についての過去の対面助言</w:t>
+            </w:r>
+            <w:r w:rsidR="00535D02">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidTr="00E81868">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>特定細胞加工物等としての臨床使用実績の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidTr="00E81868">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="557"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>海外における承認状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidTr="00E81868">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者氏名、所属及び連絡先（電話番号、ファクシミリ番号、電子メールアドレス）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F3F0D" w:rsidRPr="002323B4" w:rsidTr="00E81868">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003F3F0D" w:rsidRPr="002323B4" w:rsidRDefault="003F3F0D" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談希望日／相談実施予定日・受付番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003F3F0D" w:rsidRPr="002323B4" w:rsidRDefault="003F3F0D" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F3F0D" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003F3F0D" w:rsidRPr="002323B4" w:rsidRDefault="003F3F0D" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>希望実施方法／予定実施方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003F3F0D" w:rsidRPr="002323B4" w:rsidRDefault="003F3F0D" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidTr="00B8460B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002323B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="002A1BE9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
-[...9 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言を申</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4F54" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>し</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="0039309D" w:rsidP="007A68E4">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="006914C2" w:rsidP="006914C2">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:afterLines="50" w:after="164"/>
-        <w:ind w:leftChars="100" w:left="210"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>令和</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">令和 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="000227DD">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="000227DD">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名（法人にあっては、名称</w:t>
       </w:r>
-      <w:r w:rsidR="0045463E" w:rsidRPr="005B4857">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="009D51A7" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>並びに代表者の役職名及び</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535843" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00B16415">
-[...37 lines deleted...]
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00535D02" w:rsidRDefault="00C515F3" w:rsidP="00A41875">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+      <w:r w:rsidR="00535D02">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1BE9" w:rsidRPr="002323B4" w:rsidRDefault="002A1BE9" w:rsidP="00A41875">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00917253" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00634D51" w:rsidP="00CD094E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>１　用紙の大きさは日本産業</w:t>
       </w:r>
-      <w:r w:rsidR="00C515F3" w:rsidRPr="005B4857">
+      <w:r w:rsidR="00C515F3" w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>規格Ａ４と</w:t>
       </w:r>
-      <w:r w:rsidR="004C7BD4" w:rsidRPr="004C7BD4">
+      <w:r w:rsidR="003F3F0D" w:rsidRPr="003F3F0D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
       </w:r>
-      <w:r w:rsidR="00C515F3" w:rsidRPr="005B4857">
+      <w:r w:rsidR="00C515F3" w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00CD094E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">３　</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>医療機器・体外診断用医薬品対面助言申込書（簡易相談）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00244CD5" w:rsidRPr="005B4857">
+        <w:t>再生医療等</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>対面助言申込書</w:t>
+      </w:r>
+      <w:r w:rsidR="000A275E" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>記入</w:t>
       </w:r>
-      <w:r w:rsidR="00244CD5" w:rsidRPr="005B4857">
+      <w:r w:rsidR="000A275E" w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>方法</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="002323B4" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（１）簡易相談区分欄</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）被験</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の名称及び識別記号欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...9 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-        <w:t>医療機器又は体外診断用医薬品のうち、該当するもの一つを○で囲んでください。</w:t>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>治験計画書に記載した又は記載する予定の治験</w:t>
+      </w:r>
+      <w:r w:rsidR="0016115C" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>識別</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記号を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...23 lines deleted...]
-        <w:t>（２）名称欄</w:t>
+    <w:p w:rsidR="009C2940" w:rsidRPr="002323B4" w:rsidRDefault="009C2940" w:rsidP="009C2940">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定される類別欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...9 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w:rsidR="009C2940" w:rsidRPr="002323B4" w:rsidRDefault="00B64CA8" w:rsidP="009C2940">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令（昭和３６年政令第１１号）別表第</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20195" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を参考に記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016115C" w:rsidRPr="002323B4" w:rsidRDefault="0016115C" w:rsidP="00B523B0">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00B523B0" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）構成細胞及び導入遺伝子の名称欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016115C" w:rsidRPr="002323B4" w:rsidRDefault="0016115C" w:rsidP="007547FE">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="129" w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>品目に含まれる構成細胞及び導入遺伝子の概略を把握できるような名称（例えば、ヒト（自己）○○由来細胞シート、ヒト○○遺伝子○○ウイルスベクターなど）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016115C" w:rsidRPr="002323B4" w:rsidRDefault="0016115C" w:rsidP="00B523B0">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00B523B0" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）用法又は使用方法の概要欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016115C" w:rsidRPr="002323B4" w:rsidRDefault="0016115C" w:rsidP="002B663C">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-        <w:t>相談品目を特定する名称等を記入してください。</w:t>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>用法（皮下注射、静脈内投与等の投与経路等）又は使用方法（移植部位、移植手法等）の概要を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...23 lines deleted...]
-        <w:t>（３）予定される一般的名称欄及び予定されるクラス分類欄</w:t>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（５）予定される効能</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2940" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>効果</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2940" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2940" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>性能</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00320D52" w:rsidP="00C515F3">
-[...9 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...18 lines deleted...]
-        <w:t>の別添に基づき記入してください。なお、体外診断用医薬品については、記入を要しません。</w:t>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>薬効薬理</w:t>
+      </w:r>
+      <w:r w:rsidR="0079618F" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>から期待される効能</w:t>
+      </w:r>
+      <w:r w:rsidR="0079618F" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>効果</w:t>
+      </w:r>
+      <w:r w:rsidR="0079618F" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は性能</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>について</w:t>
+      </w:r>
+      <w:r w:rsidR="0079618F" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>類似製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を参考に記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...23 lines deleted...]
-        <w:t>（４）相談内容欄</w:t>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（６）予定される治験</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51A60" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の目的欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...9 lines deleted...]
-        <w:snapToGrid/>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-        <w:t>出来る限り具体的かつ簡潔に記入願います。</w:t>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談の対象となる予定される治験の目的、開発のフェーズを記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...23 lines deleted...]
-        <w:t>（５）備考欄</w:t>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（７）相談の区分欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...23 lines deleted...]
-        <w:t>生物由来製品（特定生物由来製品を含む。）に該当するもの又は該当することが見込まれるものについては、それぞれ「生物由来製品に該当」又は「生物由来製品に該当する可能性」と必ず記入してください。</w:t>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>申</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4F54" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込む相談の区分については、最新の「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構が行う対面助言、証明確認調査等の実施要綱等について」の対面助言の相談区分を確認した上、該当するもの</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...23 lines deleted...]
-        <w:t>（６）その他</w:t>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（８）相談内容の概略欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00DE245B" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F0D" w:rsidRPr="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記載内容が欄内では収まりきらない場合等には、「詳細は別紙（ ）のとおり」と記入して、別紙を添付するとともに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（９）相談内容の種類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00F5267D" w:rsidP="00FD2E9D">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
-[...7 lines deleted...]
-      <w:r w:rsidR="0045463E" w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容が以下に該当する場合は該当する項目にチェックしてください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該当する項目に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>チェックする形ではなく、（該当しない項目を削除し、）該当項目の内容を記入することでも構いません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>①海外データを利用して申請することを検討している</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6194" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>②ブリッジングにより国内の臨床試験データを省略して申請することを検討しており、その妥当性、ブリッジング試験のデザイン等に関する相談を行う場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>③我が国で用量設定を済ませ、国際的に共同で第Ⅲ相試験を実施することを考えている場合など、国際共同試験を計画しており、その試験計画等に関する相談を行う場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>④小児用試験、高齢者用試験及び腎・肝機能障害者用試験など特殊患者用試験について相談を行う場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>⑤</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93729" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>治験製品を患者に使用する試験に引き続いて、</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4534" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>治験製品が使用</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93729" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>された患者を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>長期</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93729" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>にフォローアップする試験を実施することを考えており、その試験計画等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>について相</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>談を行う場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6194" w:rsidRPr="002323B4" w:rsidRDefault="009F6194" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>⑥レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65617" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>やデータベース</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等のリアルワールドデータの利用に関する相談を行う場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10）治験実施計画作成時に助言を得た専門家の氏名及び所属欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>治験実施計画書の作成に当たり、指導・助言を得た外部の専門家がいる場合には、その氏名及び所属を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>治験相談に参加を予定している外部専門家には、氏名の頭に○印を付けてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11）同一</w:t>
+      </w:r>
+      <w:r w:rsidR="0016115C" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>についての過去の対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="00535D02">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016115C" w:rsidRDefault="0016115C" w:rsidP="0016115C">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一被験製品について過去に対面助言を行っている場合には、その受付番号及び対面助言の区分、相談年月日を記入してください。同一成分であって用法又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、及び効能、効果又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>性能</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等が今回の申込みと異なる被験製品に対して相談を行っている場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3F0D" w:rsidRPr="003F3F0D" w:rsidRDefault="00535D02" w:rsidP="003F3F0D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>また、</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F0D" w:rsidRPr="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>追加相談を申し込む場合は、もとの相談に対して、「本追加相談のもとの相談」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3F0D" w:rsidRPr="002323B4" w:rsidRDefault="00535D02" w:rsidP="003F3F0D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F0D" w:rsidRPr="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、本相談申込みに当たり実施又は申込みした事前面談がある場合は、事前面談の実施日又は申込日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016115C" w:rsidRPr="002323B4" w:rsidRDefault="0016115C" w:rsidP="00B523B0">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00507CC0" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）特定細胞加工物等としての臨床使用実績の有無欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016115C" w:rsidRPr="002323B4" w:rsidRDefault="0016115C" w:rsidP="0016115C">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験製品が細胞加工物であり、同等の細胞加工物が「再生医療等の安全性の確保等に関する法律」に定義される特定細胞加工物等として臨床における使用実績がある場合にあってはその旨を記載すること。また、被験製品が遺伝子治療を目的としたベクターであり、当該ベクターを利用した臨床研究としての前例がある場合にあってはその旨を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00507CC0" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="0016115C" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>海外</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>における承認状況欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="0009722F">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談対象の</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04A9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験</w:t>
+      </w:r>
+      <w:r w:rsidR="0009722F" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製品が</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認されている場合には、国名</w:t>
+      </w:r>
+      <w:r w:rsidR="0009722F" w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
-[...7 lines deleted...]
-      <w:r w:rsidR="0045463E" w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>承認年</w:t>
+      </w:r>
+      <w:r w:rsidR="0009722F" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、承認効能</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を「</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04A9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidR="0009722F" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>国</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２００３年承認</w:t>
+      </w:r>
+      <w:r w:rsidR="0009722F" w:rsidRPr="002323B4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
-[...21 lines deleted...]
-        <w:t>氏名）を記入し、医薬品製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
+      <w:r w:rsidR="00072CD6" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>重症熱傷</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）」のように記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C27C68">
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00EE5581">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36C37" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54580" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00162AB9" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00B36C37">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）について氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36C37" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54580" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00162AB9" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>自ら治験を実施する医師の場合には、所属は医療機関名及びその所属診療科を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3F0D" w:rsidRPr="003F3F0D" w:rsidRDefault="003F3F0D" w:rsidP="003F3F0D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（15）相談希望日／相談実施予定日・受付番号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3F0D" w:rsidRPr="003F3F0D" w:rsidRDefault="003F3F0D" w:rsidP="00B8460B">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼を行う場合には、対面助言の実施を希望する日時を可能な限り多く記入してください。また、その他実施日程について希望がある場合には、その旨記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3F0D" w:rsidRPr="003F3F0D" w:rsidRDefault="00535D02" w:rsidP="00B8460B">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F0D" w:rsidRPr="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整結果を受けて本申込みを行う場合には、例えば「日程調整の結果、（元号）〇年〇月〇日午前（午後）対面助言実施予定（再P○○）」のように日程調整結果及び日程調整依頼書受付の際に発行された受付番号を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3F0D" w:rsidRPr="003F3F0D" w:rsidRDefault="003F3F0D" w:rsidP="003F3F0D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（16）希望実施方法／予定実施方法欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3F0D" w:rsidRDefault="003F3F0D" w:rsidP="00B8460B">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼を行う場合には、希望する実施方法を記入してください。日程調整結果を受けて本申込みを行う場合には、予定される実施方法を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="007547FE">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="70" w:left="429" w:hangingChars="128" w:hanging="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>①共同開発の場合において連名で申込みを行わない場合には、共同開発の相手会社名等を記入し、その旨を明らかにしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00072CD6" w:rsidP="007547FE">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="70" w:left="429" w:hangingChars="128" w:hanging="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>当該効能で希少疾病用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の指定申請を検討している場合には、「希少疾病用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医療等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>指定申請を検討中」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00072CD6" w:rsidP="007547FE">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="70" w:left="429" w:hangingChars="128" w:hanging="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>③</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>自ら実施する治験の場合には、「自らが実施する治験」と記入してください。また、</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2973" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>提供者が定まっている場合には、</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2973" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>提供者名を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00072CD6" w:rsidP="007547FE">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="70" w:left="374" w:hangingChars="103" w:hanging="227"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>④</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E9D" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>優先対面助言品目に指定されている場合には、優先対面助言品目に指定されている旨とその優先対面助言品目指定日を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6A88" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>先駆け審査指定制度の対象品目又は希少疾病用再生医療等製品に指定されている品目については、指定日に加えて指定番号も記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E74B4" w:rsidRPr="002323B4" w:rsidRDefault="005E74B4" w:rsidP="005E74B4">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="70" w:left="374" w:hangingChars="103" w:hanging="227"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>⑤再生医療等製品拡大治験開始前相談を再生医療等製品探索的試験終了後相談又は再生医療等製品申請前相談と同時に申</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4F54" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込む場合には、「</w:t>
+      </w:r>
+      <w:r w:rsidR="00625085" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>○年○月○日に日程調整依頼書を提出した再生医療等製品探索的試験終了後相談（又は再生医療等製品申請前相談）と同時対応を希望」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA7AE8" w:rsidRPr="002323B4" w:rsidRDefault="00AA7AE8" w:rsidP="00AA7AE8">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:leftChars="70" w:left="374" w:hangingChars="103" w:hanging="227"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>⑥再生医療等製品拡大治験開始前相談の申込みに際して、再生医療等製品探索的試験終了後相談を申込み済み</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D0F" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は実施済</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D0F" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>の場合には、受付番号及び受付年月日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E74B4" w:rsidRPr="002323B4" w:rsidRDefault="003F3F0D" w:rsidP="00AA7AE8">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="70" w:left="374" w:hangingChars="103" w:hanging="227"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>⑦</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7AE8" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>コンビネーション製品になる予定の被験製品についてはその旨を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD2E9D" w:rsidRPr="002323B4" w:rsidRDefault="00FD2E9D" w:rsidP="00FD2E9D">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C515F3" w:rsidRPr="00016286" w:rsidRDefault="00FD2E9D" w:rsidP="002B663C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
-[...5 lines deleted...]
-        <w:t>４　相談事項について理解しやすい資料（類似医療機器があれば効能・効果、用法・用量、形状、構造、仕様等の比較表を含む。）の添付を極力お願いします。</w:t>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="009D51A7" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="009D51A7" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="009D51A7" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、</w:t>
+      </w:r>
+      <w:r w:rsidR="00182BF6" w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002323B4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidSect="003F2965">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="00016286" w:rsidSect="00B0605A">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="680" w:right="1701" w:bottom="680" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:titlePg/>
       <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00792896" w:rsidRDefault="00792896">
+    <w:p w:rsidR="00265D3A" w:rsidRDefault="00265D3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00792896" w:rsidRDefault="00792896">
+    <w:p w:rsidR="00265D3A" w:rsidRDefault="00265D3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ明朝">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00792896" w:rsidRDefault="00792896">
+    <w:p w:rsidR="00265D3A" w:rsidRDefault="00265D3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00792896" w:rsidRDefault="00792896">
+    <w:p w:rsidR="00265D3A" w:rsidRDefault="00265D3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="405C8664"/>
     <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
@@ -3499,606 +6221,612 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E7EDC"/>
-    <w:rsid w:val="00002AC9"/>
     <w:rsid w:val="00003D97"/>
+    <w:rsid w:val="00016286"/>
+    <w:rsid w:val="000227DD"/>
     <w:rsid w:val="000277A4"/>
     <w:rsid w:val="000334A9"/>
     <w:rsid w:val="00033D5E"/>
-    <w:rsid w:val="00051AD0"/>
     <w:rsid w:val="00055EAF"/>
     <w:rsid w:val="0005606A"/>
+    <w:rsid w:val="00060D0F"/>
     <w:rsid w:val="00063B06"/>
     <w:rsid w:val="00064B6E"/>
     <w:rsid w:val="00065176"/>
+    <w:rsid w:val="00065530"/>
     <w:rsid w:val="000659BD"/>
-    <w:rsid w:val="00066BC3"/>
     <w:rsid w:val="00066DC9"/>
+    <w:rsid w:val="00072CD6"/>
+    <w:rsid w:val="000926F2"/>
+    <w:rsid w:val="0009722F"/>
+    <w:rsid w:val="000A275E"/>
+    <w:rsid w:val="000A5B54"/>
+    <w:rsid w:val="000A69D6"/>
+    <w:rsid w:val="000A75AD"/>
     <w:rsid w:val="000B36A0"/>
     <w:rsid w:val="000B787F"/>
+    <w:rsid w:val="000C0A92"/>
     <w:rsid w:val="000D3661"/>
+    <w:rsid w:val="000D47AC"/>
     <w:rsid w:val="000D7A3B"/>
     <w:rsid w:val="000E6D46"/>
     <w:rsid w:val="000E7002"/>
     <w:rsid w:val="000F5E73"/>
+    <w:rsid w:val="000F6A88"/>
     <w:rsid w:val="0010429F"/>
     <w:rsid w:val="00106C1F"/>
     <w:rsid w:val="001107DF"/>
     <w:rsid w:val="00116054"/>
     <w:rsid w:val="00126ECD"/>
     <w:rsid w:val="00126F0E"/>
     <w:rsid w:val="001305DE"/>
     <w:rsid w:val="00130D1A"/>
     <w:rsid w:val="001316A2"/>
+    <w:rsid w:val="00131EF2"/>
     <w:rsid w:val="00141282"/>
-    <w:rsid w:val="00147920"/>
     <w:rsid w:val="001522E4"/>
+    <w:rsid w:val="0016115C"/>
+    <w:rsid w:val="00162AB9"/>
+    <w:rsid w:val="001659C3"/>
     <w:rsid w:val="00165A43"/>
     <w:rsid w:val="0016729C"/>
-    <w:rsid w:val="00173843"/>
-    <w:rsid w:val="001817C7"/>
+    <w:rsid w:val="00182BF6"/>
     <w:rsid w:val="00183104"/>
     <w:rsid w:val="00190768"/>
+    <w:rsid w:val="001937B8"/>
     <w:rsid w:val="001A18B7"/>
     <w:rsid w:val="001A3238"/>
     <w:rsid w:val="001A6C9C"/>
-    <w:rsid w:val="001B32B0"/>
     <w:rsid w:val="001B4866"/>
     <w:rsid w:val="001B5374"/>
     <w:rsid w:val="001B607E"/>
     <w:rsid w:val="001C0788"/>
     <w:rsid w:val="001C47D9"/>
     <w:rsid w:val="001C543E"/>
     <w:rsid w:val="001C7880"/>
     <w:rsid w:val="001D432A"/>
     <w:rsid w:val="001D5D60"/>
     <w:rsid w:val="001E1F85"/>
     <w:rsid w:val="001E59DF"/>
     <w:rsid w:val="001F4098"/>
+    <w:rsid w:val="001F53AF"/>
     <w:rsid w:val="002031AE"/>
     <w:rsid w:val="00203A5D"/>
     <w:rsid w:val="00212EF8"/>
-    <w:rsid w:val="00217C9A"/>
     <w:rsid w:val="002201CF"/>
+    <w:rsid w:val="00223DEE"/>
     <w:rsid w:val="002263F9"/>
     <w:rsid w:val="00227363"/>
     <w:rsid w:val="002275B8"/>
     <w:rsid w:val="00231D5B"/>
+    <w:rsid w:val="002323B4"/>
     <w:rsid w:val="002325B2"/>
     <w:rsid w:val="0023750A"/>
-    <w:rsid w:val="00244CD5"/>
     <w:rsid w:val="0024559A"/>
     <w:rsid w:val="002455AD"/>
     <w:rsid w:val="0024794D"/>
+    <w:rsid w:val="00265D3A"/>
     <w:rsid w:val="0028330A"/>
     <w:rsid w:val="00286C5E"/>
     <w:rsid w:val="002909BB"/>
-    <w:rsid w:val="00293A89"/>
+    <w:rsid w:val="0029524A"/>
     <w:rsid w:val="002A0338"/>
     <w:rsid w:val="002A04AB"/>
-    <w:rsid w:val="002A3166"/>
+    <w:rsid w:val="002A1B70"/>
+    <w:rsid w:val="002A1BE9"/>
     <w:rsid w:val="002A389E"/>
     <w:rsid w:val="002A3D97"/>
-    <w:rsid w:val="002B44EB"/>
     <w:rsid w:val="002B629B"/>
+    <w:rsid w:val="002B663C"/>
     <w:rsid w:val="002C69CD"/>
-    <w:rsid w:val="002D05A3"/>
     <w:rsid w:val="002D0C51"/>
     <w:rsid w:val="002D135B"/>
-    <w:rsid w:val="002D1C52"/>
     <w:rsid w:val="002D1F7B"/>
-    <w:rsid w:val="002D3E06"/>
     <w:rsid w:val="002D5BF5"/>
-    <w:rsid w:val="002E316D"/>
+    <w:rsid w:val="002E3055"/>
     <w:rsid w:val="002E6D18"/>
-    <w:rsid w:val="002F23D4"/>
-    <w:rsid w:val="002F5C26"/>
     <w:rsid w:val="002F5D1C"/>
-    <w:rsid w:val="002F7F69"/>
-    <w:rsid w:val="00301E49"/>
     <w:rsid w:val="0030276D"/>
     <w:rsid w:val="00303F1E"/>
-    <w:rsid w:val="00304B9C"/>
     <w:rsid w:val="00306227"/>
     <w:rsid w:val="00306904"/>
     <w:rsid w:val="003078AF"/>
-    <w:rsid w:val="00307BE3"/>
     <w:rsid w:val="00317868"/>
     <w:rsid w:val="00317C9E"/>
-    <w:rsid w:val="00320D52"/>
+    <w:rsid w:val="003220EB"/>
     <w:rsid w:val="0032282D"/>
     <w:rsid w:val="0032608F"/>
     <w:rsid w:val="00326681"/>
-    <w:rsid w:val="00334E51"/>
     <w:rsid w:val="003401F3"/>
     <w:rsid w:val="00345B2E"/>
+    <w:rsid w:val="00345E3D"/>
+    <w:rsid w:val="00351BF9"/>
     <w:rsid w:val="00352569"/>
     <w:rsid w:val="0035376F"/>
+    <w:rsid w:val="00354A37"/>
     <w:rsid w:val="0035587C"/>
     <w:rsid w:val="00355FDC"/>
     <w:rsid w:val="003815A3"/>
     <w:rsid w:val="00381685"/>
-    <w:rsid w:val="00383931"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003C05DC"/>
+    <w:rsid w:val="00395EF7"/>
     <w:rsid w:val="003C11D1"/>
-    <w:rsid w:val="003C2C8F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003E0B75"/>
     <w:rsid w:val="003F0338"/>
     <w:rsid w:val="003F2965"/>
-    <w:rsid w:val="003F7087"/>
+    <w:rsid w:val="003F3F0D"/>
     <w:rsid w:val="00401943"/>
-    <w:rsid w:val="00401FBC"/>
     <w:rsid w:val="0040450A"/>
     <w:rsid w:val="00404D89"/>
-    <w:rsid w:val="00407278"/>
     <w:rsid w:val="00412F19"/>
-    <w:rsid w:val="00431B90"/>
     <w:rsid w:val="00435195"/>
+    <w:rsid w:val="004356F8"/>
     <w:rsid w:val="00436EBD"/>
     <w:rsid w:val="00437DF3"/>
     <w:rsid w:val="0044259E"/>
     <w:rsid w:val="0044402E"/>
-    <w:rsid w:val="00444B5A"/>
     <w:rsid w:val="00446636"/>
     <w:rsid w:val="00450C55"/>
     <w:rsid w:val="004513FE"/>
-    <w:rsid w:val="0045427A"/>
-    <w:rsid w:val="0045463E"/>
+    <w:rsid w:val="0046072A"/>
     <w:rsid w:val="004644C6"/>
     <w:rsid w:val="00466067"/>
-    <w:rsid w:val="004664AB"/>
-    <w:rsid w:val="00472312"/>
     <w:rsid w:val="00481797"/>
+    <w:rsid w:val="004850B5"/>
     <w:rsid w:val="00485F9F"/>
     <w:rsid w:val="0049207C"/>
-    <w:rsid w:val="004936B2"/>
-    <w:rsid w:val="004C7BD4"/>
+    <w:rsid w:val="004B4A06"/>
+    <w:rsid w:val="004B50D7"/>
     <w:rsid w:val="004D3CEB"/>
     <w:rsid w:val="004D7E31"/>
     <w:rsid w:val="004E0761"/>
-    <w:rsid w:val="004E4F78"/>
+    <w:rsid w:val="004E4F54"/>
     <w:rsid w:val="004E6E93"/>
-    <w:rsid w:val="004F6E5E"/>
+    <w:rsid w:val="004F38A3"/>
     <w:rsid w:val="004F7078"/>
     <w:rsid w:val="004F7202"/>
     <w:rsid w:val="00503C9E"/>
+    <w:rsid w:val="00507CC0"/>
     <w:rsid w:val="005101A5"/>
     <w:rsid w:val="005125E6"/>
     <w:rsid w:val="00512B61"/>
     <w:rsid w:val="005136C1"/>
-    <w:rsid w:val="0052282A"/>
     <w:rsid w:val="00522B5C"/>
     <w:rsid w:val="00525BCC"/>
     <w:rsid w:val="00530111"/>
     <w:rsid w:val="00535843"/>
-    <w:rsid w:val="0054204F"/>
+    <w:rsid w:val="00535D02"/>
+    <w:rsid w:val="00541599"/>
     <w:rsid w:val="0054305B"/>
+    <w:rsid w:val="00547E12"/>
     <w:rsid w:val="005535CC"/>
     <w:rsid w:val="0055366F"/>
     <w:rsid w:val="005564E7"/>
+    <w:rsid w:val="0055749E"/>
     <w:rsid w:val="00563025"/>
-    <w:rsid w:val="0056484D"/>
     <w:rsid w:val="00567842"/>
-    <w:rsid w:val="00573320"/>
     <w:rsid w:val="00584F03"/>
     <w:rsid w:val="005A5485"/>
     <w:rsid w:val="005A79FF"/>
-    <w:rsid w:val="005B4857"/>
     <w:rsid w:val="005B5131"/>
-    <w:rsid w:val="005C40B1"/>
+    <w:rsid w:val="005C2A7C"/>
     <w:rsid w:val="005C5A7F"/>
+    <w:rsid w:val="005D01C5"/>
     <w:rsid w:val="005D1F1B"/>
+    <w:rsid w:val="005E59F6"/>
+    <w:rsid w:val="005E74B4"/>
     <w:rsid w:val="005E7E73"/>
     <w:rsid w:val="005E7EDC"/>
+    <w:rsid w:val="00600D27"/>
     <w:rsid w:val="00603876"/>
     <w:rsid w:val="006139F4"/>
-    <w:rsid w:val="006261B5"/>
+    <w:rsid w:val="00625085"/>
     <w:rsid w:val="006304B2"/>
+    <w:rsid w:val="00634D51"/>
+    <w:rsid w:val="00642DA6"/>
     <w:rsid w:val="0064726E"/>
     <w:rsid w:val="006511FB"/>
-    <w:rsid w:val="0065485B"/>
-    <w:rsid w:val="006625EB"/>
+    <w:rsid w:val="006618B2"/>
     <w:rsid w:val="0067178F"/>
     <w:rsid w:val="006778A6"/>
+    <w:rsid w:val="00683205"/>
     <w:rsid w:val="00685DF1"/>
     <w:rsid w:val="006868C4"/>
-    <w:rsid w:val="006951B9"/>
+    <w:rsid w:val="006914C2"/>
     <w:rsid w:val="00697C2A"/>
     <w:rsid w:val="006A029E"/>
     <w:rsid w:val="006A71CC"/>
-    <w:rsid w:val="006A7B89"/>
-    <w:rsid w:val="006B3503"/>
     <w:rsid w:val="006C1A1D"/>
+    <w:rsid w:val="006D39E6"/>
     <w:rsid w:val="006D7915"/>
-    <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E54DF"/>
+    <w:rsid w:val="006F1CD5"/>
     <w:rsid w:val="006F625B"/>
-    <w:rsid w:val="00700134"/>
     <w:rsid w:val="0071120C"/>
     <w:rsid w:val="00712341"/>
     <w:rsid w:val="00717D40"/>
+    <w:rsid w:val="00723235"/>
     <w:rsid w:val="00723D06"/>
     <w:rsid w:val="00723E13"/>
-    <w:rsid w:val="007243F1"/>
     <w:rsid w:val="00726876"/>
-    <w:rsid w:val="00731A50"/>
     <w:rsid w:val="00732F32"/>
-    <w:rsid w:val="00744907"/>
-    <w:rsid w:val="00746996"/>
+    <w:rsid w:val="0074102D"/>
+    <w:rsid w:val="007418A1"/>
+    <w:rsid w:val="007547FE"/>
     <w:rsid w:val="00754C59"/>
     <w:rsid w:val="00754DAB"/>
-    <w:rsid w:val="0076051D"/>
-    <w:rsid w:val="00763093"/>
     <w:rsid w:val="007642CA"/>
     <w:rsid w:val="007664E9"/>
     <w:rsid w:val="007762D7"/>
     <w:rsid w:val="00777D8B"/>
-    <w:rsid w:val="00784544"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00792896"/>
+    <w:rsid w:val="00785328"/>
+    <w:rsid w:val="00793A31"/>
+    <w:rsid w:val="0079618F"/>
     <w:rsid w:val="007A5B52"/>
-    <w:rsid w:val="007A68E4"/>
-    <w:rsid w:val="007A77A5"/>
     <w:rsid w:val="007C232A"/>
+    <w:rsid w:val="007C64E3"/>
     <w:rsid w:val="007E4B8D"/>
-    <w:rsid w:val="007F41D1"/>
-    <w:rsid w:val="0081172D"/>
+    <w:rsid w:val="007F1A30"/>
+    <w:rsid w:val="008003A2"/>
     <w:rsid w:val="008141C3"/>
+    <w:rsid w:val="008154CB"/>
     <w:rsid w:val="00823024"/>
     <w:rsid w:val="008246E6"/>
-    <w:rsid w:val="0083003E"/>
     <w:rsid w:val="00831B4F"/>
     <w:rsid w:val="00832ACA"/>
-    <w:rsid w:val="008404D8"/>
     <w:rsid w:val="00841AA6"/>
     <w:rsid w:val="008441ED"/>
     <w:rsid w:val="00851A41"/>
     <w:rsid w:val="00854380"/>
     <w:rsid w:val="0086168B"/>
     <w:rsid w:val="00863C8C"/>
-    <w:rsid w:val="008719FA"/>
     <w:rsid w:val="008747E9"/>
+    <w:rsid w:val="00880CC4"/>
     <w:rsid w:val="00883E6A"/>
     <w:rsid w:val="008844AE"/>
+    <w:rsid w:val="008850A5"/>
     <w:rsid w:val="00886EEC"/>
     <w:rsid w:val="008933F3"/>
-    <w:rsid w:val="008A011C"/>
     <w:rsid w:val="008B1370"/>
+    <w:rsid w:val="008B2438"/>
     <w:rsid w:val="008C4208"/>
     <w:rsid w:val="008C53ED"/>
     <w:rsid w:val="008C7D1E"/>
-    <w:rsid w:val="008D58D8"/>
     <w:rsid w:val="008D5906"/>
     <w:rsid w:val="008E0B60"/>
     <w:rsid w:val="008E0D5D"/>
+    <w:rsid w:val="008E0E4F"/>
     <w:rsid w:val="008E2406"/>
     <w:rsid w:val="008E3736"/>
+    <w:rsid w:val="008E4021"/>
     <w:rsid w:val="008F474C"/>
     <w:rsid w:val="008F48CC"/>
-    <w:rsid w:val="008F51E1"/>
-    <w:rsid w:val="008F78BC"/>
     <w:rsid w:val="00903C74"/>
     <w:rsid w:val="0090600F"/>
     <w:rsid w:val="0091029B"/>
-    <w:rsid w:val="00910AFF"/>
     <w:rsid w:val="00913633"/>
-    <w:rsid w:val="00917253"/>
     <w:rsid w:val="00917886"/>
     <w:rsid w:val="009206DB"/>
     <w:rsid w:val="00923797"/>
+    <w:rsid w:val="00925422"/>
     <w:rsid w:val="00931C9E"/>
-    <w:rsid w:val="00936E19"/>
+    <w:rsid w:val="009335A0"/>
     <w:rsid w:val="0094609B"/>
     <w:rsid w:val="009462B9"/>
+    <w:rsid w:val="00963FB3"/>
     <w:rsid w:val="00992F14"/>
     <w:rsid w:val="00994A53"/>
     <w:rsid w:val="009A1E32"/>
     <w:rsid w:val="009B4D9B"/>
-    <w:rsid w:val="009C3C15"/>
-    <w:rsid w:val="009D1571"/>
+    <w:rsid w:val="009C2940"/>
+    <w:rsid w:val="009D1D92"/>
     <w:rsid w:val="009D3F45"/>
     <w:rsid w:val="009D4731"/>
+    <w:rsid w:val="009D51A7"/>
     <w:rsid w:val="009D6DC3"/>
     <w:rsid w:val="009D74EC"/>
     <w:rsid w:val="009F06EE"/>
     <w:rsid w:val="009F3D88"/>
-    <w:rsid w:val="009F4DD4"/>
     <w:rsid w:val="009F511C"/>
+    <w:rsid w:val="009F6194"/>
     <w:rsid w:val="00A106F4"/>
+    <w:rsid w:val="00A14C58"/>
     <w:rsid w:val="00A15AD7"/>
+    <w:rsid w:val="00A20195"/>
     <w:rsid w:val="00A2194D"/>
     <w:rsid w:val="00A21F78"/>
-    <w:rsid w:val="00A2372D"/>
+    <w:rsid w:val="00A24F9A"/>
     <w:rsid w:val="00A26EF6"/>
     <w:rsid w:val="00A333D6"/>
-    <w:rsid w:val="00A35CE7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A50781"/>
+    <w:rsid w:val="00A41875"/>
     <w:rsid w:val="00A50793"/>
+    <w:rsid w:val="00A51F07"/>
     <w:rsid w:val="00A525A5"/>
-    <w:rsid w:val="00A6240B"/>
     <w:rsid w:val="00A63C82"/>
+    <w:rsid w:val="00A64FBD"/>
     <w:rsid w:val="00A671A1"/>
     <w:rsid w:val="00A7447A"/>
     <w:rsid w:val="00A75AC8"/>
+    <w:rsid w:val="00A858D9"/>
     <w:rsid w:val="00A86316"/>
     <w:rsid w:val="00A86A83"/>
-    <w:rsid w:val="00A9278D"/>
+    <w:rsid w:val="00A902AD"/>
     <w:rsid w:val="00A970C9"/>
-    <w:rsid w:val="00AA21CD"/>
     <w:rsid w:val="00AA2A96"/>
+    <w:rsid w:val="00AA7AE8"/>
     <w:rsid w:val="00AB05EF"/>
+    <w:rsid w:val="00AB36E4"/>
+    <w:rsid w:val="00AB4464"/>
     <w:rsid w:val="00AC1343"/>
     <w:rsid w:val="00AC17CC"/>
     <w:rsid w:val="00AC272E"/>
-    <w:rsid w:val="00AD1FCF"/>
-    <w:rsid w:val="00AE00FB"/>
+    <w:rsid w:val="00AE69B1"/>
     <w:rsid w:val="00AF0A79"/>
     <w:rsid w:val="00AF44F1"/>
+    <w:rsid w:val="00B0605A"/>
+    <w:rsid w:val="00B065FF"/>
     <w:rsid w:val="00B072AC"/>
-    <w:rsid w:val="00B16415"/>
     <w:rsid w:val="00B23D03"/>
+    <w:rsid w:val="00B25C64"/>
     <w:rsid w:val="00B271FA"/>
-    <w:rsid w:val="00B303DE"/>
-    <w:rsid w:val="00B315DB"/>
     <w:rsid w:val="00B3527C"/>
-    <w:rsid w:val="00B44D43"/>
+    <w:rsid w:val="00B36C37"/>
+    <w:rsid w:val="00B523B0"/>
     <w:rsid w:val="00B6112C"/>
+    <w:rsid w:val="00B61178"/>
     <w:rsid w:val="00B633C8"/>
     <w:rsid w:val="00B63531"/>
+    <w:rsid w:val="00B64CA8"/>
+    <w:rsid w:val="00B65617"/>
+    <w:rsid w:val="00B76455"/>
     <w:rsid w:val="00B812D5"/>
     <w:rsid w:val="00B81AAD"/>
-    <w:rsid w:val="00B82C87"/>
+    <w:rsid w:val="00B8460B"/>
+    <w:rsid w:val="00B873C5"/>
     <w:rsid w:val="00BA0E91"/>
     <w:rsid w:val="00BA28B8"/>
     <w:rsid w:val="00BA326B"/>
-    <w:rsid w:val="00BA451A"/>
+    <w:rsid w:val="00BA4534"/>
+    <w:rsid w:val="00BB0C78"/>
     <w:rsid w:val="00BB1C2F"/>
     <w:rsid w:val="00BB314E"/>
     <w:rsid w:val="00BC05F7"/>
     <w:rsid w:val="00BC0E14"/>
     <w:rsid w:val="00BC5A98"/>
     <w:rsid w:val="00BC62E9"/>
     <w:rsid w:val="00BD62AF"/>
     <w:rsid w:val="00BE166E"/>
-    <w:rsid w:val="00BE24C5"/>
+    <w:rsid w:val="00BE2973"/>
     <w:rsid w:val="00BF39A3"/>
     <w:rsid w:val="00BF636A"/>
     <w:rsid w:val="00C03DD5"/>
+    <w:rsid w:val="00C04A9D"/>
     <w:rsid w:val="00C07BCF"/>
-    <w:rsid w:val="00C221A4"/>
     <w:rsid w:val="00C22C47"/>
-    <w:rsid w:val="00C27C68"/>
     <w:rsid w:val="00C3040E"/>
+    <w:rsid w:val="00C30C15"/>
     <w:rsid w:val="00C448E9"/>
     <w:rsid w:val="00C515F3"/>
     <w:rsid w:val="00C52D34"/>
+    <w:rsid w:val="00C54580"/>
+    <w:rsid w:val="00C549FD"/>
     <w:rsid w:val="00C61F94"/>
     <w:rsid w:val="00C66398"/>
     <w:rsid w:val="00C70D92"/>
+    <w:rsid w:val="00C756A2"/>
     <w:rsid w:val="00C838F8"/>
-    <w:rsid w:val="00C918C8"/>
-    <w:rsid w:val="00C919C5"/>
+    <w:rsid w:val="00C91941"/>
     <w:rsid w:val="00C93AA6"/>
     <w:rsid w:val="00C95792"/>
     <w:rsid w:val="00CA203C"/>
     <w:rsid w:val="00CA3C68"/>
     <w:rsid w:val="00CA5DC3"/>
     <w:rsid w:val="00CB392B"/>
     <w:rsid w:val="00CB5F01"/>
     <w:rsid w:val="00CB6AA1"/>
     <w:rsid w:val="00CB7FF8"/>
     <w:rsid w:val="00CC616E"/>
-    <w:rsid w:val="00CC7529"/>
     <w:rsid w:val="00CD094E"/>
-    <w:rsid w:val="00CD698C"/>
     <w:rsid w:val="00CE1689"/>
-    <w:rsid w:val="00CE3600"/>
+    <w:rsid w:val="00CE22B0"/>
     <w:rsid w:val="00CE7F0C"/>
-    <w:rsid w:val="00CF0FDD"/>
     <w:rsid w:val="00CF32FF"/>
-    <w:rsid w:val="00CF3966"/>
-    <w:rsid w:val="00CF7AB3"/>
+    <w:rsid w:val="00CF5B1C"/>
     <w:rsid w:val="00D01FB6"/>
-    <w:rsid w:val="00D032BD"/>
-    <w:rsid w:val="00D04C67"/>
     <w:rsid w:val="00D04EC5"/>
     <w:rsid w:val="00D05928"/>
-    <w:rsid w:val="00D06EB7"/>
-    <w:rsid w:val="00D20E80"/>
+    <w:rsid w:val="00D21476"/>
     <w:rsid w:val="00D25271"/>
     <w:rsid w:val="00D34849"/>
     <w:rsid w:val="00D368A1"/>
     <w:rsid w:val="00D40DB1"/>
-    <w:rsid w:val="00D45743"/>
-    <w:rsid w:val="00D51167"/>
+    <w:rsid w:val="00D50797"/>
+    <w:rsid w:val="00D51A60"/>
     <w:rsid w:val="00D524B8"/>
     <w:rsid w:val="00D54CE7"/>
     <w:rsid w:val="00D655D3"/>
     <w:rsid w:val="00D66880"/>
-    <w:rsid w:val="00D66A44"/>
     <w:rsid w:val="00D67AE3"/>
     <w:rsid w:val="00D703B8"/>
+    <w:rsid w:val="00D71EA1"/>
     <w:rsid w:val="00D7464F"/>
-    <w:rsid w:val="00D7700F"/>
+    <w:rsid w:val="00D80E83"/>
     <w:rsid w:val="00D86F41"/>
+    <w:rsid w:val="00D93729"/>
     <w:rsid w:val="00D974D4"/>
     <w:rsid w:val="00DA2499"/>
     <w:rsid w:val="00DA7032"/>
-    <w:rsid w:val="00DD1420"/>
     <w:rsid w:val="00DD2955"/>
+    <w:rsid w:val="00DD5BFC"/>
+    <w:rsid w:val="00DE245B"/>
     <w:rsid w:val="00DE338D"/>
     <w:rsid w:val="00DE3D53"/>
     <w:rsid w:val="00DE6A93"/>
-    <w:rsid w:val="00DF3DAC"/>
     <w:rsid w:val="00E10DF3"/>
-    <w:rsid w:val="00E15B97"/>
     <w:rsid w:val="00E15C6C"/>
     <w:rsid w:val="00E16830"/>
-    <w:rsid w:val="00E325DF"/>
     <w:rsid w:val="00E33C86"/>
-    <w:rsid w:val="00E40932"/>
+    <w:rsid w:val="00E35013"/>
+    <w:rsid w:val="00E4086B"/>
+    <w:rsid w:val="00E448D2"/>
     <w:rsid w:val="00E44D8C"/>
     <w:rsid w:val="00E45050"/>
-    <w:rsid w:val="00E65D00"/>
+    <w:rsid w:val="00E47FB7"/>
+    <w:rsid w:val="00E63AE0"/>
     <w:rsid w:val="00E670AF"/>
     <w:rsid w:val="00E67335"/>
     <w:rsid w:val="00E73B7A"/>
+    <w:rsid w:val="00E74AFA"/>
     <w:rsid w:val="00E774AF"/>
+    <w:rsid w:val="00E81868"/>
     <w:rsid w:val="00E84EB9"/>
     <w:rsid w:val="00E84F0B"/>
     <w:rsid w:val="00E93A25"/>
     <w:rsid w:val="00EA0C7C"/>
     <w:rsid w:val="00EA1C44"/>
     <w:rsid w:val="00EA29AB"/>
     <w:rsid w:val="00EA4AD0"/>
     <w:rsid w:val="00EA6D07"/>
     <w:rsid w:val="00EB0459"/>
     <w:rsid w:val="00EB4E3C"/>
-    <w:rsid w:val="00EB6CF0"/>
-    <w:rsid w:val="00EC0D04"/>
     <w:rsid w:val="00EC1C44"/>
     <w:rsid w:val="00EC25D2"/>
+    <w:rsid w:val="00EC3803"/>
     <w:rsid w:val="00EC4281"/>
+    <w:rsid w:val="00EC5FD1"/>
     <w:rsid w:val="00ED15D8"/>
     <w:rsid w:val="00EE2703"/>
+    <w:rsid w:val="00EE5581"/>
     <w:rsid w:val="00EF7666"/>
+    <w:rsid w:val="00F045D5"/>
     <w:rsid w:val="00F1051A"/>
     <w:rsid w:val="00F241FE"/>
-    <w:rsid w:val="00F320AF"/>
-    <w:rsid w:val="00F336F4"/>
     <w:rsid w:val="00F33798"/>
     <w:rsid w:val="00F417AD"/>
     <w:rsid w:val="00F41822"/>
     <w:rsid w:val="00F44CB9"/>
     <w:rsid w:val="00F501E1"/>
-    <w:rsid w:val="00F516AE"/>
+    <w:rsid w:val="00F5267D"/>
     <w:rsid w:val="00F527A4"/>
-    <w:rsid w:val="00F52D51"/>
     <w:rsid w:val="00F552F0"/>
     <w:rsid w:val="00F56B97"/>
+    <w:rsid w:val="00F645D3"/>
     <w:rsid w:val="00F676A7"/>
+    <w:rsid w:val="00F73701"/>
     <w:rsid w:val="00F739CA"/>
     <w:rsid w:val="00F759E0"/>
     <w:rsid w:val="00F809F1"/>
     <w:rsid w:val="00F90F4E"/>
     <w:rsid w:val="00F93389"/>
-    <w:rsid w:val="00F94FCC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F953AE"/>
     <w:rsid w:val="00F9759B"/>
     <w:rsid w:val="00FA0FE3"/>
     <w:rsid w:val="00FA10CB"/>
-    <w:rsid w:val="00FA6DAE"/>
+    <w:rsid w:val="00FA6EAD"/>
     <w:rsid w:val="00FC7C62"/>
     <w:rsid w:val="00FD09AD"/>
     <w:rsid w:val="00FD0FE7"/>
+    <w:rsid w:val="00FD2E9D"/>
     <w:rsid w:val="00FD3A78"/>
-    <w:rsid w:val="00FF0A0E"/>
     <w:rsid w:val="00FF2785"/>
     <w:rsid w:val="00FF3BA8"/>
-    <w:rsid w:val="00FF588A"/>
     <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
@@ -4340,59 +7068,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -4448,59 +7167,76 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00547E12"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000227DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -4600,442 +7336,1035 @@
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:rsid w:val="004E6E93"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00130D1A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ac">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="a0"/>
     <w:semiHidden/>
     <w:rsid w:val="0094609B"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="a8"/>
     <w:next w:val="a8"/>
     <w:semiHidden/>
     <w:rsid w:val="0094609B"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:wordWrap/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ヘッダー (文字)"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="00003D97"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="000227DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="84493FC145C240B691E3ABE96CD3E1DC"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D6B067CC-6FFF-4E74-A63D-83937AA7E4D4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F254D" w:rsidRDefault="0089012B" w:rsidP="0089012B">
+          <w:pPr>
+            <w:pStyle w:val="84493FC145C240B691E3ABE96CD3E1DC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B5D33">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>アイテムを選択してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ明朝">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:view w:val="normal"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:revisionView w:insDel="0"/>
+  <w:defaultTabStop w:val="840"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="0089012B"/>
+    <w:rsid w:val="0089012B"/>
+    <w:rsid w:val="009F254D"/>
+    <w:rsid w:val="00D51BC0"/>
+    <w:rsid w:val="00D6739D"/>
+    <w:rsid w:val="00E1203F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0089012B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="84493FC145C240B691E3ABE96CD3E1DC">
+    <w:name w:val="84493FC145C240B691E3ABE96CD3E1DC"/>
+    <w:rsid w:val="0089012B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{117B1176-DC4C-42D5-B9E8-7D9C839627C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1998BF33-06A4-472B-9C26-8CBAD011A98D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1036</Characters>
+  <Pages>4</Pages>
+  <Words>579</Words>
+  <Characters>3303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1215</CharactersWithSpaces>
+  <CharactersWithSpaces>3875</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>