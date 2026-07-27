--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,4470 +1,4816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00970F99" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00421427" w:rsidRPr="00D941F7" w:rsidRDefault="0058692F" w:rsidP="001B3304">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様式</w:t>
+      </w:r>
+      <w:r w:rsidR="00106D05" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE62E2" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidR="00106D05" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidR="00421427" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00791235" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00421427" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>対面助言事後相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8530B" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>（記録あり）</w:t>
+      </w:r>
+      <w:r w:rsidR="00421427" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="007207C0">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...829 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00EA3397" w:rsidRPr="00D941F7" w:rsidRDefault="00EA3397" w:rsidP="001B3304">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B8530B" w:rsidRPr="00D941F7" w:rsidRDefault="00EA3397" w:rsidP="00EA3397">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8530B" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8530B" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00897868" w:rsidRDefault="00791235" w:rsidP="00EA3397">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="0058692F" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言事後相談</w:t>
+      </w:r>
+      <w:r w:rsidR="0058692F" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>申込書</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8530B" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（記録あり）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00897868" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00897868" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9229" w:type="dxa"/>
+        <w:tblInd w:w="89" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="13" w:type="dxa"/>
+          <w:right w:w="13" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="1808"/>
+        <w:gridCol w:w="784"/>
+        <w:gridCol w:w="254"/>
+        <w:gridCol w:w="933"/>
+        <w:gridCol w:w="453"/>
+        <w:gridCol w:w="2117"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="351"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00901596" w:rsidRPr="00107532" w:rsidTr="007261F6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="588"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2476" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申　込　者　名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2424" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="105"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>他の面談出席者と</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属部署名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901596" w:rsidRPr="00107532" w:rsidTr="007261F6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>連</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>絡</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>先</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申込</w:t>
+            </w:r>
+            <w:r w:rsidR="00013D77">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>担当</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>者名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2424" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901596" w:rsidRPr="00107532" w:rsidTr="007261F6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="517"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所属部署名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2424" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901596" w:rsidRPr="00107532" w:rsidTr="007261F6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="505"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2424" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（　　）　　―</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901596" w:rsidRPr="00107532" w:rsidTr="007C40D7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="442"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ﾌｧｸｼﾐﾘ番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2424" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（　　）　　―</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901596" w:rsidRPr="00107532" w:rsidTr="007C40D7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00C87162" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:w w:val="66"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1200" w:id="-1942169856"/>
+              </w:rPr>
+              <w:t>電子メールアドレ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF7D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="66"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1200" w:id="-1942169856"/>
+              </w:rPr>
+              <w:t>ス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2424" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00901596" w:rsidRPr="00107532" w:rsidRDefault="00901596" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidTr="00B8530B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="00791235" w:rsidP="00B8530B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+            <w:r w:rsidR="0058692F" w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談区分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B8530B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言実施日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="00791235" w:rsidP="00B8530B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>類別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidTr="00B8530B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="697"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B8530B">
+            <w:pPr>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B8530B">
+            <w:pPr>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B8530B">
+            <w:pPr>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidTr="00B8530B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="00791235" w:rsidP="00B8530B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:rightChars="50" w:right="105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>被験製品の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>名称及び識別記号</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00791235" w:rsidRPr="00107532" w:rsidRDefault="00791235" w:rsidP="00B8530B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:rightChars="50" w:right="105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00791235" w:rsidRPr="00107532" w:rsidRDefault="00791235" w:rsidP="00B8530B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:rightChars="50" w:right="105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>構成細胞及び</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>導入遺伝子の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B8530B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:rightChars="50" w:right="105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidTr="00B8530B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="736"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidTr="009064D4">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="174"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9229" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidTr="00B8530B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="009D6B67" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6B67">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[質問事項]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="20" w:left="42"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>表　題</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4431" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidTr="001B3304">
+        <w:trPr>
+          <w:trHeight w:val="2423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9229" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>１．</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>２．</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidTr="007261F6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="521"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2476" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00EA3397">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>事後相談</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3397" w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>実施予定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107532">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6753" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0058692F" w:rsidRPr="00107532" w:rsidRDefault="0058692F" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D6B67" w:rsidRPr="00107532" w:rsidTr="007261F6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="521"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2476" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009D6B67" w:rsidRPr="00107532" w:rsidRDefault="009D6B67" w:rsidP="00EA3397">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6B67">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定実施方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6753" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009D6B67" w:rsidRPr="00107532" w:rsidRDefault="009D6B67" w:rsidP="00B30C27">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00ED7871" w:rsidRPr="00897868" w:rsidRDefault="00ED7871" w:rsidP="00ED7871">
+      <w:pPr>
+        <w:spacing w:line="253" w:lineRule="exact"/>
+        <w:ind w:left="312"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>上記に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>よ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>り</w:t>
+      </w:r>
+      <w:r w:rsidR="00791235" w:rsidRPr="00090335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言事後相談</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8530B" w:rsidRPr="00090335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（記録あり）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を申</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ま</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>す。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7871" w:rsidRPr="00897868" w:rsidRDefault="009D042E" w:rsidP="009D042E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1193"/>
+          <w:tab w:val="left" w:pos="1412"/>
+          <w:tab w:val="left" w:pos="1853"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="312" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7871" w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7871" w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7871" w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7871" w:rsidRPr="00897868" w:rsidRDefault="00ED7871" w:rsidP="00ED7871">
+      <w:pPr>
+        <w:spacing w:before="10" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...73 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00B90030" w:rsidP="007A68E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00881E82" w:rsidRDefault="00ED7871" w:rsidP="00881E82">
+      <w:pPr>
+        <w:ind w:left="2096"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>にあ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>っ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>て</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、主た</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>る</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>事務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>在地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8530B" w:rsidRPr="00897868" w:rsidRDefault="00ED7871" w:rsidP="009064D4">
+      <w:pPr>
+        <w:ind w:left="2096"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>にあ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>っ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>て</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2705E" w:rsidRPr="002F3847">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>氏名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00881E82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7871" w:rsidRPr="00897868" w:rsidRDefault="00ED7871" w:rsidP="00ED7871">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4252"/>
-          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="7347"/>
         </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="2096"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7871" w:rsidRPr="00897868" w:rsidRDefault="00ED7871" w:rsidP="00ED7871">
+      <w:pPr>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="313"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>政</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>法人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>医</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>薬品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>医療</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>機器総</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00946A12" w:rsidRPr="00897868" w:rsidRDefault="00ED7871" w:rsidP="00D941F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3612"/>
+        </w:tabs>
+        <w:spacing w:before="28"/>
+        <w:ind w:left="312"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>審査セ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ン</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897868">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ター長殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="00D941F7" w:rsidP="00F72A8D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B1FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="0058692F" w:rsidRPr="00D941F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00056121">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6B67" w:rsidRPr="009D6B67">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00791235" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidR="000E26A6" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言事後相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>申込書</w:t>
+      </w:r>
+      <w:r w:rsidR="00347847" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（記録あり）</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED627B" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入方法は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（１）申込者名欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="00846701">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-[...1 lines deleted...]
-        <w:ind w:leftChars="100" w:left="210"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>法人にあっては名称を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...6 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（２）相談番号／相談区分欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="009D6B67" w:rsidP="00846701">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:kern w:val="0"/>
-[...32 lines deleted...]
-        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6B67">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>質問事項に関連する、</w:t>
+      </w:r>
+      <w:r w:rsidR="0058692F" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>実施した対面助言の相談番号／相談区分を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...6 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（３）対面助言実施日欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="00846701">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007207C0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>質問事項に関連する</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6B67" w:rsidRPr="009D6B67">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の実施日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:spacing w:val="95"/>
-[...86 lines deleted...]
-        <w:t xml:space="preserve">氏名）　</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（４）</w:t>
+      </w:r>
+      <w:r w:rsidR="00791235" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>類別</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00791235" w:rsidRPr="00C75697" w:rsidRDefault="00791235" w:rsidP="003C3DF4">
+      <w:pPr>
+        <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3DF4" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令（昭和３６年政令第１１号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>別表第</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1F75" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を参考に記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（５）質問事項欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="00846701">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-        <w:jc w:val="right"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...8 lines deleted...]
-        <w:t>（業者コード　　　　　）</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>表題を付すとともに、質問の内容を簡潔（箇条書き）に記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="00846701">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
-        <w:ind w:leftChars="100" w:left="210"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、本欄に記載された事項以外の質問事項にはお答えできませんので、ご了承ください。質問事項を予め整理しておかれるようお願いします。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="0058692F" w:rsidP="0058692F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007207C0">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+        <w:t>（６）</w:t>
+      </w:r>
+      <w:r w:rsidR="000E26A6" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>事後相談実施予定日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6B67" w:rsidRPr="009D6B67">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>、予定実施方法欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535843" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00B16415">
-[...43 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0058692F" w:rsidRPr="00C75697" w:rsidRDefault="000E26A6" w:rsidP="00846701">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:snapToGrid/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007207C0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75697">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-        <w:t>（注意）</w:t>
+        </w:rPr>
+        <w:t>日程調整結果を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="0058692F" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="0058692F" w:rsidRPr="00C75697">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00DC3D89" w:rsidP="00C515F3">
-[...10 lines deleted...]
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+    <w:p w:rsidR="00D37392" w:rsidRPr="00A74A66" w:rsidRDefault="00D37392" w:rsidP="00421427">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...41 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="007207C0" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...761 lines deleted...]
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+    <w:sectPr w:rsidR="00D37392" w:rsidRPr="00A74A66" w:rsidSect="00EA3397">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1247" w:right="1298" w:bottom="278" w:left="1599" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A62B48" w:rsidRDefault="00A62B48">
+    <w:p w:rsidR="006B7DBB" w:rsidRDefault="006B7DBB" w:rsidP="00AA140F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A62B48" w:rsidRDefault="00A62B48">
+    <w:p w:rsidR="006B7DBB" w:rsidRDefault="006B7DBB" w:rsidP="00AA140F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ.....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A62B48" w:rsidRDefault="00A62B48">
+    <w:p w:rsidR="006B7DBB" w:rsidRDefault="006B7DBB" w:rsidP="00AA140F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A62B48" w:rsidRDefault="00A62B48">
+    <w:p w:rsidR="006B7DBB" w:rsidRDefault="006B7DBB" w:rsidP="00AA140F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF00A2E"/>
+    <w:nsid w:val="43264CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="405C8664"/>
-[...9 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+    <w:tmpl w:val="E41A5F46"/>
+    <w:lvl w:ilvl="0" w:tplc="B97C6FA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1407" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1827" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2247" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2667" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3087" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3507" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3927" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4347" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12991AE0"/>
+    <w:nsid w:val="48466416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="71B81052"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="824284BC"/>
+    <w:lvl w:ilvl="0" w:tplc="41D27568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="850" w:hanging="420"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F8216A"/>
+    <w:nsid w:val="484715A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="91AAA482"/>
-[...9 lines deleted...]
-        <w:ind w:left="885" w:hanging="885"/>
+    <w:tmpl w:val="F680587A"/>
+    <w:lvl w:ilvl="0" w:tplc="17C892C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1040" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1460" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1880" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2300" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2720" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3140" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3560" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="3980" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B7B6629"/>
+    <w:nsid w:val="495C1A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E74E656"/>
-[...9 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:tmpl w:val="E21E4878"/>
+    <w:lvl w:ilvl="0" w:tplc="E55EF26C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3239717E"/>
+    <w:nsid w:val="4C215FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BAE45B14"/>
-    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+    <w:tmpl w:val="A6E0607C"/>
+    <w:lvl w:ilvl="0" w:tplc="0EE0131A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="657" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1497" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1917" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2337" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2757" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3177" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3597" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4017" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58366974"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01E2ABE8"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1189" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1609" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2029" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2449" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2869" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3289" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3709" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...118 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4129" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44ED09C0"/>
+    <w:nsid w:val="787457E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="59ACB7E6"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="AED83618"/>
+    <w:lvl w:ilvl="0" w:tplc="BEF20290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+        <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="981" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1401" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1821" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2241" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2661" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3081" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3501" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...582 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="3921" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
-[...4 lines deleted...]
-  <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:hideSpellingErrors/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
+  <w:drawingGridHorizontalSpacing w:val="99"/>
+  <w:drawingGridVerticalSpacing w:val="303"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...549 lines deleted...]
-    <w:rsid w:val="00FF7A5E"/>
+    <w:rsidRoot w:val="00DD2CD1"/>
+    <w:rsid w:val="00006E08"/>
+    <w:rsid w:val="00012128"/>
+    <w:rsid w:val="00013D77"/>
+    <w:rsid w:val="00013DDE"/>
+    <w:rsid w:val="0001485C"/>
+    <w:rsid w:val="00014FE8"/>
+    <w:rsid w:val="00021FCC"/>
+    <w:rsid w:val="000239DC"/>
+    <w:rsid w:val="000277D8"/>
+    <w:rsid w:val="00027984"/>
+    <w:rsid w:val="00030164"/>
+    <w:rsid w:val="00030B81"/>
+    <w:rsid w:val="00031069"/>
+    <w:rsid w:val="00036145"/>
+    <w:rsid w:val="000415ED"/>
+    <w:rsid w:val="00043F5F"/>
+    <w:rsid w:val="000446D1"/>
+    <w:rsid w:val="00046CCB"/>
+    <w:rsid w:val="00052926"/>
+    <w:rsid w:val="00056121"/>
+    <w:rsid w:val="00063141"/>
+    <w:rsid w:val="00065F67"/>
+    <w:rsid w:val="00075188"/>
+    <w:rsid w:val="00080C9A"/>
+    <w:rsid w:val="000848DA"/>
+    <w:rsid w:val="00087435"/>
+    <w:rsid w:val="00090335"/>
+    <w:rsid w:val="00091D94"/>
+    <w:rsid w:val="00093161"/>
+    <w:rsid w:val="00096040"/>
+    <w:rsid w:val="0009704C"/>
+    <w:rsid w:val="000A153D"/>
+    <w:rsid w:val="000B0A3A"/>
+    <w:rsid w:val="000B4046"/>
+    <w:rsid w:val="000C2E90"/>
+    <w:rsid w:val="000C30A4"/>
+    <w:rsid w:val="000C7FFE"/>
+    <w:rsid w:val="000D3F90"/>
+    <w:rsid w:val="000D6B06"/>
+    <w:rsid w:val="000E26A6"/>
+    <w:rsid w:val="000E3921"/>
+    <w:rsid w:val="000E590F"/>
+    <w:rsid w:val="00102036"/>
+    <w:rsid w:val="00105B77"/>
+    <w:rsid w:val="00106D05"/>
+    <w:rsid w:val="00107359"/>
+    <w:rsid w:val="00107532"/>
+    <w:rsid w:val="00110BD4"/>
+    <w:rsid w:val="001134E2"/>
+    <w:rsid w:val="00120663"/>
+    <w:rsid w:val="001303CA"/>
+    <w:rsid w:val="00130CE0"/>
+    <w:rsid w:val="0013474E"/>
+    <w:rsid w:val="00134DD8"/>
+    <w:rsid w:val="00137091"/>
+    <w:rsid w:val="00140A17"/>
+    <w:rsid w:val="00143E79"/>
+    <w:rsid w:val="00144934"/>
+    <w:rsid w:val="00151C08"/>
+    <w:rsid w:val="00153C0E"/>
+    <w:rsid w:val="00156F1B"/>
+    <w:rsid w:val="001570A3"/>
+    <w:rsid w:val="00157717"/>
+    <w:rsid w:val="0016560C"/>
+    <w:rsid w:val="00171BB1"/>
+    <w:rsid w:val="0019308B"/>
+    <w:rsid w:val="00193901"/>
+    <w:rsid w:val="001A240E"/>
+    <w:rsid w:val="001A31B4"/>
+    <w:rsid w:val="001A7DD9"/>
+    <w:rsid w:val="001B0541"/>
+    <w:rsid w:val="001B3304"/>
+    <w:rsid w:val="001B4A46"/>
+    <w:rsid w:val="001B7B07"/>
+    <w:rsid w:val="001C0F56"/>
+    <w:rsid w:val="001C7631"/>
+    <w:rsid w:val="001D5462"/>
+    <w:rsid w:val="001E377C"/>
+    <w:rsid w:val="001E5E3E"/>
+    <w:rsid w:val="001E6AD7"/>
+    <w:rsid w:val="001F71C5"/>
+    <w:rsid w:val="00203BD6"/>
+    <w:rsid w:val="00204DD9"/>
+    <w:rsid w:val="002104B9"/>
+    <w:rsid w:val="00210768"/>
+    <w:rsid w:val="002149F1"/>
+    <w:rsid w:val="00215CBB"/>
+    <w:rsid w:val="00240E79"/>
+    <w:rsid w:val="00241EE3"/>
+    <w:rsid w:val="00243A09"/>
+    <w:rsid w:val="00254C66"/>
+    <w:rsid w:val="00260001"/>
+    <w:rsid w:val="002612FA"/>
+    <w:rsid w:val="00272535"/>
+    <w:rsid w:val="002750B7"/>
+    <w:rsid w:val="002751B5"/>
+    <w:rsid w:val="002840F2"/>
+    <w:rsid w:val="00294415"/>
+    <w:rsid w:val="002A14DC"/>
+    <w:rsid w:val="002C5125"/>
+    <w:rsid w:val="002C67AF"/>
+    <w:rsid w:val="002D4FC3"/>
+    <w:rsid w:val="002D598D"/>
+    <w:rsid w:val="002E2C5E"/>
+    <w:rsid w:val="002E47DD"/>
+    <w:rsid w:val="002E5635"/>
+    <w:rsid w:val="002F1135"/>
+    <w:rsid w:val="002F12A0"/>
+    <w:rsid w:val="002F3847"/>
+    <w:rsid w:val="00302276"/>
+    <w:rsid w:val="0031328D"/>
+    <w:rsid w:val="00314497"/>
+    <w:rsid w:val="00314BE4"/>
+    <w:rsid w:val="003231B9"/>
+    <w:rsid w:val="00324329"/>
+    <w:rsid w:val="00332F06"/>
+    <w:rsid w:val="003414F4"/>
+    <w:rsid w:val="00347847"/>
+    <w:rsid w:val="003556DB"/>
+    <w:rsid w:val="00370364"/>
+    <w:rsid w:val="00374488"/>
+    <w:rsid w:val="00376FD0"/>
+    <w:rsid w:val="0037761F"/>
+    <w:rsid w:val="00380822"/>
+    <w:rsid w:val="00382897"/>
+    <w:rsid w:val="00382C37"/>
+    <w:rsid w:val="003839DB"/>
+    <w:rsid w:val="003905FF"/>
+    <w:rsid w:val="00390F03"/>
+    <w:rsid w:val="003912BF"/>
+    <w:rsid w:val="003953A7"/>
+    <w:rsid w:val="003A01C0"/>
+    <w:rsid w:val="003A37FD"/>
+    <w:rsid w:val="003A4498"/>
+    <w:rsid w:val="003B1FB8"/>
+    <w:rsid w:val="003B2962"/>
+    <w:rsid w:val="003B5F23"/>
+    <w:rsid w:val="003C0882"/>
+    <w:rsid w:val="003C3DF4"/>
+    <w:rsid w:val="003C6620"/>
+    <w:rsid w:val="003E251C"/>
+    <w:rsid w:val="003E4E7B"/>
+    <w:rsid w:val="003E53AA"/>
+    <w:rsid w:val="003F485B"/>
+    <w:rsid w:val="003F5F9F"/>
+    <w:rsid w:val="003F76CE"/>
+    <w:rsid w:val="00400419"/>
+    <w:rsid w:val="00402942"/>
+    <w:rsid w:val="00406A92"/>
+    <w:rsid w:val="00414096"/>
+    <w:rsid w:val="00421427"/>
+    <w:rsid w:val="00426138"/>
+    <w:rsid w:val="00427E33"/>
+    <w:rsid w:val="00434385"/>
+    <w:rsid w:val="004468E6"/>
+    <w:rsid w:val="0045347B"/>
+    <w:rsid w:val="00453AED"/>
+    <w:rsid w:val="0045446B"/>
+    <w:rsid w:val="00456A0A"/>
+    <w:rsid w:val="00460F4E"/>
+    <w:rsid w:val="00480CBB"/>
+    <w:rsid w:val="00481C45"/>
+    <w:rsid w:val="004867A3"/>
+    <w:rsid w:val="00491002"/>
+    <w:rsid w:val="00493BED"/>
+    <w:rsid w:val="00496072"/>
+    <w:rsid w:val="00497A9A"/>
+    <w:rsid w:val="004A46F5"/>
+    <w:rsid w:val="004A65A9"/>
+    <w:rsid w:val="004B2080"/>
+    <w:rsid w:val="004B3491"/>
+    <w:rsid w:val="004B466D"/>
+    <w:rsid w:val="004B67FD"/>
+    <w:rsid w:val="004C6D3B"/>
+    <w:rsid w:val="004D5FE0"/>
+    <w:rsid w:val="004D68D5"/>
+    <w:rsid w:val="004E0AD2"/>
+    <w:rsid w:val="004F4850"/>
+    <w:rsid w:val="00503814"/>
+    <w:rsid w:val="00504F15"/>
+    <w:rsid w:val="00507ED0"/>
+    <w:rsid w:val="00514F36"/>
+    <w:rsid w:val="00526448"/>
+    <w:rsid w:val="00532731"/>
+    <w:rsid w:val="00532C4E"/>
+    <w:rsid w:val="005339E9"/>
+    <w:rsid w:val="00550614"/>
+    <w:rsid w:val="00554983"/>
+    <w:rsid w:val="00556F2A"/>
+    <w:rsid w:val="00562A7D"/>
+    <w:rsid w:val="0057093E"/>
+    <w:rsid w:val="0057236E"/>
+    <w:rsid w:val="0057462B"/>
+    <w:rsid w:val="00576442"/>
+    <w:rsid w:val="00577594"/>
+    <w:rsid w:val="00580BB3"/>
+    <w:rsid w:val="0058615E"/>
+    <w:rsid w:val="0058692F"/>
+    <w:rsid w:val="005916EE"/>
+    <w:rsid w:val="00596B1E"/>
+    <w:rsid w:val="005A2652"/>
+    <w:rsid w:val="005A4E5C"/>
+    <w:rsid w:val="005A6C93"/>
+    <w:rsid w:val="005A70C3"/>
+    <w:rsid w:val="005A7AAE"/>
+    <w:rsid w:val="005C3338"/>
+    <w:rsid w:val="005C7DF3"/>
+    <w:rsid w:val="005D1F75"/>
+    <w:rsid w:val="005E3B97"/>
+    <w:rsid w:val="005F0CB7"/>
+    <w:rsid w:val="005F4D71"/>
+    <w:rsid w:val="005F6D14"/>
+    <w:rsid w:val="00602817"/>
+    <w:rsid w:val="006029D8"/>
+    <w:rsid w:val="0062261A"/>
+    <w:rsid w:val="00622630"/>
+    <w:rsid w:val="006241A8"/>
+    <w:rsid w:val="00637014"/>
+    <w:rsid w:val="006423BA"/>
+    <w:rsid w:val="00642584"/>
+    <w:rsid w:val="00643390"/>
+    <w:rsid w:val="0064343F"/>
+    <w:rsid w:val="00646917"/>
+    <w:rsid w:val="0065117A"/>
+    <w:rsid w:val="006579B9"/>
+    <w:rsid w:val="0066001C"/>
+    <w:rsid w:val="006616CD"/>
+    <w:rsid w:val="006665FF"/>
+    <w:rsid w:val="00674C78"/>
+    <w:rsid w:val="0067754E"/>
+    <w:rsid w:val="0068766E"/>
+    <w:rsid w:val="0069387E"/>
+    <w:rsid w:val="00693892"/>
+    <w:rsid w:val="0069513B"/>
+    <w:rsid w:val="00695E71"/>
+    <w:rsid w:val="006A0EEE"/>
+    <w:rsid w:val="006A407D"/>
+    <w:rsid w:val="006A4449"/>
+    <w:rsid w:val="006A4765"/>
+    <w:rsid w:val="006A591C"/>
+    <w:rsid w:val="006A6BF4"/>
+    <w:rsid w:val="006B2F3F"/>
+    <w:rsid w:val="006B6761"/>
+    <w:rsid w:val="006B6A01"/>
+    <w:rsid w:val="006B6A1A"/>
+    <w:rsid w:val="006B7DBB"/>
+    <w:rsid w:val="006D5300"/>
+    <w:rsid w:val="006E08CF"/>
+    <w:rsid w:val="006E179A"/>
+    <w:rsid w:val="006E69DC"/>
+    <w:rsid w:val="006F12E9"/>
+    <w:rsid w:val="006F336E"/>
+    <w:rsid w:val="006F5BA4"/>
+    <w:rsid w:val="006F65C6"/>
+    <w:rsid w:val="00700E48"/>
+    <w:rsid w:val="007075BF"/>
+    <w:rsid w:val="00713422"/>
+    <w:rsid w:val="00714A90"/>
+    <w:rsid w:val="0071689E"/>
+    <w:rsid w:val="007179FC"/>
+    <w:rsid w:val="007261F6"/>
+    <w:rsid w:val="00746AE1"/>
+    <w:rsid w:val="00750020"/>
+    <w:rsid w:val="00752E0E"/>
+    <w:rsid w:val="00755A82"/>
+    <w:rsid w:val="00760DED"/>
+    <w:rsid w:val="00767EC6"/>
+    <w:rsid w:val="00770B85"/>
+    <w:rsid w:val="0077758A"/>
+    <w:rsid w:val="00785314"/>
+    <w:rsid w:val="00791235"/>
+    <w:rsid w:val="007A60D8"/>
+    <w:rsid w:val="007B3BBE"/>
+    <w:rsid w:val="007B4EC7"/>
+    <w:rsid w:val="007B70C4"/>
+    <w:rsid w:val="007C068E"/>
+    <w:rsid w:val="007C126E"/>
+    <w:rsid w:val="007C2332"/>
+    <w:rsid w:val="007C3B41"/>
+    <w:rsid w:val="007C40D7"/>
+    <w:rsid w:val="007C5252"/>
+    <w:rsid w:val="007C65F7"/>
+    <w:rsid w:val="007D4F12"/>
+    <w:rsid w:val="007D7422"/>
+    <w:rsid w:val="007D74A3"/>
+    <w:rsid w:val="007E31C0"/>
+    <w:rsid w:val="007F1785"/>
+    <w:rsid w:val="007F31B8"/>
+    <w:rsid w:val="007F409D"/>
+    <w:rsid w:val="007F4869"/>
+    <w:rsid w:val="007F6817"/>
+    <w:rsid w:val="00801A40"/>
+    <w:rsid w:val="00804765"/>
+    <w:rsid w:val="008113CA"/>
+    <w:rsid w:val="0081299C"/>
+    <w:rsid w:val="008177D3"/>
+    <w:rsid w:val="00827637"/>
+    <w:rsid w:val="008318F9"/>
+    <w:rsid w:val="00832AF1"/>
+    <w:rsid w:val="00836055"/>
+    <w:rsid w:val="00843839"/>
+    <w:rsid w:val="00846701"/>
+    <w:rsid w:val="008574E9"/>
+    <w:rsid w:val="00866C13"/>
+    <w:rsid w:val="00870BDC"/>
+    <w:rsid w:val="008711A4"/>
+    <w:rsid w:val="00877D3D"/>
+    <w:rsid w:val="008802FB"/>
+    <w:rsid w:val="00881E82"/>
+    <w:rsid w:val="00886D3C"/>
+    <w:rsid w:val="008921CD"/>
+    <w:rsid w:val="00896D47"/>
+    <w:rsid w:val="00897868"/>
+    <w:rsid w:val="008A041A"/>
+    <w:rsid w:val="008B307C"/>
+    <w:rsid w:val="008B3765"/>
+    <w:rsid w:val="008B7502"/>
+    <w:rsid w:val="008C12BE"/>
+    <w:rsid w:val="008C2678"/>
+    <w:rsid w:val="008C4B24"/>
+    <w:rsid w:val="008D52DE"/>
+    <w:rsid w:val="008D5736"/>
+    <w:rsid w:val="008E0E1B"/>
+    <w:rsid w:val="008E5C81"/>
+    <w:rsid w:val="008E7E28"/>
+    <w:rsid w:val="008F1E5A"/>
+    <w:rsid w:val="00900501"/>
+    <w:rsid w:val="00901596"/>
+    <w:rsid w:val="00904ED2"/>
+    <w:rsid w:val="009064D4"/>
+    <w:rsid w:val="00912C13"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00914F82"/>
+    <w:rsid w:val="00924631"/>
+    <w:rsid w:val="00926636"/>
+    <w:rsid w:val="009303BF"/>
+    <w:rsid w:val="0093480C"/>
+    <w:rsid w:val="0093737A"/>
+    <w:rsid w:val="00946A12"/>
+    <w:rsid w:val="00947C35"/>
+    <w:rsid w:val="00952BFD"/>
+    <w:rsid w:val="0095511F"/>
+    <w:rsid w:val="00962F5D"/>
+    <w:rsid w:val="00964C03"/>
+    <w:rsid w:val="0097390C"/>
+    <w:rsid w:val="009749A9"/>
+    <w:rsid w:val="00977190"/>
+    <w:rsid w:val="00977D3C"/>
+    <w:rsid w:val="00982CFF"/>
+    <w:rsid w:val="00983006"/>
+    <w:rsid w:val="009832CA"/>
+    <w:rsid w:val="009931CC"/>
+    <w:rsid w:val="0099587B"/>
+    <w:rsid w:val="009966A2"/>
+    <w:rsid w:val="00997FBF"/>
+    <w:rsid w:val="009B0353"/>
+    <w:rsid w:val="009B3407"/>
+    <w:rsid w:val="009B3D0A"/>
+    <w:rsid w:val="009B644F"/>
+    <w:rsid w:val="009B713E"/>
+    <w:rsid w:val="009B752D"/>
+    <w:rsid w:val="009C3C7A"/>
+    <w:rsid w:val="009C4718"/>
+    <w:rsid w:val="009D042E"/>
+    <w:rsid w:val="009D2C69"/>
+    <w:rsid w:val="009D5DFF"/>
+    <w:rsid w:val="009D6B67"/>
+    <w:rsid w:val="009E41A0"/>
+    <w:rsid w:val="009E4E41"/>
+    <w:rsid w:val="009E727E"/>
+    <w:rsid w:val="009F0DB5"/>
+    <w:rsid w:val="009F1139"/>
+    <w:rsid w:val="009F6EEF"/>
+    <w:rsid w:val="00A071B6"/>
+    <w:rsid w:val="00A07C0C"/>
+    <w:rsid w:val="00A1185B"/>
+    <w:rsid w:val="00A14165"/>
+    <w:rsid w:val="00A22BF6"/>
+    <w:rsid w:val="00A23377"/>
+    <w:rsid w:val="00A32C80"/>
+    <w:rsid w:val="00A36FF6"/>
+    <w:rsid w:val="00A5034A"/>
+    <w:rsid w:val="00A54A26"/>
+    <w:rsid w:val="00A5567D"/>
+    <w:rsid w:val="00A56D59"/>
+    <w:rsid w:val="00A64CE1"/>
+    <w:rsid w:val="00A74A66"/>
+    <w:rsid w:val="00A75EAB"/>
+    <w:rsid w:val="00A804F2"/>
+    <w:rsid w:val="00A82B85"/>
+    <w:rsid w:val="00A87384"/>
+    <w:rsid w:val="00A93564"/>
+    <w:rsid w:val="00AA140F"/>
+    <w:rsid w:val="00AA17B0"/>
+    <w:rsid w:val="00AA4EB9"/>
+    <w:rsid w:val="00AB5CED"/>
+    <w:rsid w:val="00AC1BCE"/>
+    <w:rsid w:val="00AC5F10"/>
+    <w:rsid w:val="00AC6170"/>
+    <w:rsid w:val="00AC7E5C"/>
+    <w:rsid w:val="00AD68CF"/>
+    <w:rsid w:val="00AE6A09"/>
+    <w:rsid w:val="00AF33EB"/>
+    <w:rsid w:val="00B04B6A"/>
+    <w:rsid w:val="00B05361"/>
+    <w:rsid w:val="00B11528"/>
+    <w:rsid w:val="00B1630A"/>
+    <w:rsid w:val="00B23380"/>
+    <w:rsid w:val="00B237AE"/>
+    <w:rsid w:val="00B241FC"/>
+    <w:rsid w:val="00B301E9"/>
+    <w:rsid w:val="00B30C27"/>
+    <w:rsid w:val="00B41CBC"/>
+    <w:rsid w:val="00B54EF8"/>
+    <w:rsid w:val="00B63547"/>
+    <w:rsid w:val="00B70C73"/>
+    <w:rsid w:val="00B74330"/>
+    <w:rsid w:val="00B749C8"/>
+    <w:rsid w:val="00B8530B"/>
+    <w:rsid w:val="00B86A2E"/>
+    <w:rsid w:val="00B94F0E"/>
+    <w:rsid w:val="00BA6E35"/>
+    <w:rsid w:val="00BB07AC"/>
+    <w:rsid w:val="00BB3658"/>
+    <w:rsid w:val="00BB5704"/>
+    <w:rsid w:val="00BB629A"/>
+    <w:rsid w:val="00BD0385"/>
+    <w:rsid w:val="00BD1546"/>
+    <w:rsid w:val="00BD464D"/>
+    <w:rsid w:val="00BD509B"/>
+    <w:rsid w:val="00BE6949"/>
+    <w:rsid w:val="00BF3647"/>
+    <w:rsid w:val="00C01A36"/>
+    <w:rsid w:val="00C030AE"/>
+    <w:rsid w:val="00C118EF"/>
+    <w:rsid w:val="00C1264B"/>
+    <w:rsid w:val="00C21E74"/>
+    <w:rsid w:val="00C35A45"/>
+    <w:rsid w:val="00C400E4"/>
+    <w:rsid w:val="00C402B8"/>
+    <w:rsid w:val="00C50692"/>
+    <w:rsid w:val="00C51E52"/>
+    <w:rsid w:val="00C6183D"/>
+    <w:rsid w:val="00C63D23"/>
+    <w:rsid w:val="00C648D3"/>
+    <w:rsid w:val="00C6513B"/>
+    <w:rsid w:val="00C709D6"/>
+    <w:rsid w:val="00C71007"/>
+    <w:rsid w:val="00C755F8"/>
+    <w:rsid w:val="00C75697"/>
+    <w:rsid w:val="00C82FD3"/>
+    <w:rsid w:val="00C8408B"/>
+    <w:rsid w:val="00C87162"/>
+    <w:rsid w:val="00C90B0C"/>
+    <w:rsid w:val="00C9260B"/>
+    <w:rsid w:val="00C92F87"/>
+    <w:rsid w:val="00C9443D"/>
+    <w:rsid w:val="00C97766"/>
+    <w:rsid w:val="00CA7C5E"/>
+    <w:rsid w:val="00CB4B6C"/>
+    <w:rsid w:val="00CB7DBA"/>
+    <w:rsid w:val="00CC09AD"/>
+    <w:rsid w:val="00CC78C1"/>
+    <w:rsid w:val="00CE2E6F"/>
+    <w:rsid w:val="00CE46EE"/>
+    <w:rsid w:val="00CE6BF6"/>
+    <w:rsid w:val="00CF1B48"/>
+    <w:rsid w:val="00CF352E"/>
+    <w:rsid w:val="00CF7AB0"/>
+    <w:rsid w:val="00CF7BA6"/>
+    <w:rsid w:val="00D000A9"/>
+    <w:rsid w:val="00D00EF1"/>
+    <w:rsid w:val="00D028E3"/>
+    <w:rsid w:val="00D10D5A"/>
+    <w:rsid w:val="00D10DF4"/>
+    <w:rsid w:val="00D126D0"/>
+    <w:rsid w:val="00D20E73"/>
+    <w:rsid w:val="00D26F6C"/>
+    <w:rsid w:val="00D302FE"/>
+    <w:rsid w:val="00D37392"/>
+    <w:rsid w:val="00D40FE8"/>
+    <w:rsid w:val="00D5242A"/>
+    <w:rsid w:val="00D54A64"/>
+    <w:rsid w:val="00D62DD4"/>
+    <w:rsid w:val="00D6578B"/>
+    <w:rsid w:val="00D65B29"/>
+    <w:rsid w:val="00D7035C"/>
+    <w:rsid w:val="00D71D4A"/>
+    <w:rsid w:val="00D7391E"/>
+    <w:rsid w:val="00D76847"/>
+    <w:rsid w:val="00D815C1"/>
+    <w:rsid w:val="00D85EE8"/>
+    <w:rsid w:val="00D941F7"/>
+    <w:rsid w:val="00D946EF"/>
+    <w:rsid w:val="00D96A3A"/>
+    <w:rsid w:val="00DA256C"/>
+    <w:rsid w:val="00DA25EC"/>
+    <w:rsid w:val="00DA273B"/>
+    <w:rsid w:val="00DA2EAE"/>
+    <w:rsid w:val="00DC4AF9"/>
+    <w:rsid w:val="00DD2CD1"/>
+    <w:rsid w:val="00DD5E2F"/>
+    <w:rsid w:val="00DD6135"/>
+    <w:rsid w:val="00DD7BD0"/>
+    <w:rsid w:val="00DE2DFF"/>
+    <w:rsid w:val="00DE34FD"/>
+    <w:rsid w:val="00DE4615"/>
+    <w:rsid w:val="00DE599F"/>
+    <w:rsid w:val="00DF2B0F"/>
+    <w:rsid w:val="00DF34B4"/>
+    <w:rsid w:val="00DF67A4"/>
+    <w:rsid w:val="00E1207D"/>
+    <w:rsid w:val="00E215C1"/>
+    <w:rsid w:val="00E2618E"/>
+    <w:rsid w:val="00E3089A"/>
+    <w:rsid w:val="00E31493"/>
+    <w:rsid w:val="00E378DD"/>
+    <w:rsid w:val="00E437C9"/>
+    <w:rsid w:val="00E4476B"/>
+    <w:rsid w:val="00E46212"/>
+    <w:rsid w:val="00E510C7"/>
+    <w:rsid w:val="00E61279"/>
+    <w:rsid w:val="00E6177D"/>
+    <w:rsid w:val="00E61DDD"/>
+    <w:rsid w:val="00E65923"/>
+    <w:rsid w:val="00E75955"/>
+    <w:rsid w:val="00E77BFA"/>
+    <w:rsid w:val="00E81958"/>
+    <w:rsid w:val="00E84BCC"/>
+    <w:rsid w:val="00EA023F"/>
+    <w:rsid w:val="00EA2D7A"/>
+    <w:rsid w:val="00EA3397"/>
+    <w:rsid w:val="00EA58E7"/>
+    <w:rsid w:val="00EA64F9"/>
+    <w:rsid w:val="00EB1C2C"/>
+    <w:rsid w:val="00EC0A7E"/>
+    <w:rsid w:val="00EC6780"/>
+    <w:rsid w:val="00ED0DDD"/>
+    <w:rsid w:val="00ED627B"/>
+    <w:rsid w:val="00ED7871"/>
+    <w:rsid w:val="00EE3C22"/>
+    <w:rsid w:val="00EE45C9"/>
+    <w:rsid w:val="00EE62E2"/>
+    <w:rsid w:val="00EF255B"/>
+    <w:rsid w:val="00EF2599"/>
+    <w:rsid w:val="00EF263E"/>
+    <w:rsid w:val="00EF4DBD"/>
+    <w:rsid w:val="00EF6A12"/>
+    <w:rsid w:val="00EF7AA2"/>
+    <w:rsid w:val="00F019F7"/>
+    <w:rsid w:val="00F04A3E"/>
+    <w:rsid w:val="00F07D87"/>
+    <w:rsid w:val="00F141B1"/>
+    <w:rsid w:val="00F1554A"/>
+    <w:rsid w:val="00F20318"/>
+    <w:rsid w:val="00F22516"/>
+    <w:rsid w:val="00F2705E"/>
+    <w:rsid w:val="00F308B5"/>
+    <w:rsid w:val="00F31D90"/>
+    <w:rsid w:val="00F331A1"/>
+    <w:rsid w:val="00F35DED"/>
+    <w:rsid w:val="00F377EA"/>
+    <w:rsid w:val="00F414A3"/>
+    <w:rsid w:val="00F44395"/>
+    <w:rsid w:val="00F52C88"/>
+    <w:rsid w:val="00F53066"/>
+    <w:rsid w:val="00F54F88"/>
+    <w:rsid w:val="00F577B5"/>
+    <w:rsid w:val="00F63119"/>
+    <w:rsid w:val="00F71085"/>
+    <w:rsid w:val="00F72A8D"/>
+    <w:rsid w:val="00F757FB"/>
+    <w:rsid w:val="00F75BD8"/>
+    <w:rsid w:val="00F76525"/>
+    <w:rsid w:val="00F76FA0"/>
+    <w:rsid w:val="00F80010"/>
+    <w:rsid w:val="00F84B76"/>
+    <w:rsid w:val="00F8516A"/>
+    <w:rsid w:val="00F86EEE"/>
+    <w:rsid w:val="00F922FA"/>
+    <w:rsid w:val="00FA0F7B"/>
+    <w:rsid w:val="00FA38B6"/>
+    <w:rsid w:val="00FB514F"/>
+    <w:rsid w:val="00FC2E81"/>
+    <w:rsid w:val="00FC472D"/>
+    <w:rsid w:val="00FD1DF0"/>
+    <w:rsid w:val="00FD4036"/>
+    <w:rsid w:val="00FE4F7F"/>
+    <w:rsid w:val="00FF0A01"/>
+    <w:rsid w:val="00FF1990"/>
+    <w:rsid w:val="00FF7D0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4486,75 +4832,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -4598,59 +4945,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -4706,593 +5044,885 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="009B752D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37392"/>
+    <w:pPr>
+      <w:ind w:left="2844"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37392"/>
+    <w:pPr>
+      <w:ind w:left="101"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00DD2CD1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ...." w:eastAsia="ＭＳ...." w:cs="ＭＳ...."/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Date"/>
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-    <w:rsid w:val="005E7EDC"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD2CD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2CD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DD2CD1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="a7"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA140F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="00AA140F"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA140F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="フッター (文字)"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA140F"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00D37392"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00D37392"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37392"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37392"/>
+    <w:pPr>
+      <w:spacing w:before="29"/>
+      <w:ind w:left="101"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="本文 (文字)"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00D37392"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37392"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37392"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="annotation reference"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A14DC"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A14DC"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A14DC"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ae"/>
+    <w:next w:val="ae"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A14DC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A14DC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04">
+    <w:name w:val="04  基本文"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00D5242A"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:leftChars="300" w:left="612" w:firstLineChars="100" w:firstLine="204"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00503814"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="カスタムタイトル1"/>
     <w:basedOn w:val="a"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00AF44F1"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E4E41"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:wordWrap w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
-      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
-[...31 lines deleted...]
-      <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...3 lines deleted...]
-    <w:rsid w:val="00130D1A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="カスタムタイトル2"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E4E41"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ac">
-[...3 lines deleted...]
-    <w:rsid w:val="0094609B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="カスタムタイトル1 (文字)"/>
+    <w:link w:val="11"/>
+    <w:rsid w:val="009E4E41"/>
     <w:rPr>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="カスタムタイトル2 (文字)"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="009E4E41"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ....."/>
+      <w:color w:val="000000"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BA51EA"/>
+    <w:rsid w:val="00BD464D"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD464D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BD464D"/>
+    <w:pPr>
+      <w:ind w:leftChars="100" w:left="210"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af5">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BD464D"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="395859456">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="803424195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...3 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFB086D5-CCB7-4D77-AB2A-F0A2D5FF46F8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBF2C46F-8A23-427E-8BBD-AFD78D19096E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>184</Words>
-  <Characters>1051</Characters>
+  <Words>138</Words>
+  <Characters>792</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1233</CharactersWithSpaces>
+  <CharactersWithSpaces>929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>