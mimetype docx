--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,3497 +1,2012 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>様式第</w:t>
       </w:r>
-      <w:r w:rsidR="006B3503" w:rsidRPr="005B4857">
+      <w:r w:rsidR="00AC1F6A" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>１４</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B4857">
+        <w:t>１５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>号</w:t>
       </w:r>
-      <w:r w:rsidR="006202DC">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>の</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE0DDE">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00625D47" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>４</w:t>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>に関する対</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>面助言のうちの簡易相談（</w:t>
+      </w:r>
+      <w:r w:rsidR="00625D47" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ＧＣＴＰ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>調査に関する相談を除く））</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8467" w:type="dxa"/>
+        <w:tblW w:w="8392" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3539"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="74"/>
+        <w:gridCol w:w="3113"/>
+        <w:gridCol w:w="5273"/>
+        <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00320007" w:rsidRPr="005B4857" w:rsidTr="00557425">
+      <w:tr w:rsidR="00E16D4D" w:rsidRPr="009E54F9" w:rsidTr="00256DAA">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="1147"/>
+          <w:trHeight w:val="959"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8467" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00320007" w:rsidRDefault="00320007" w:rsidP="00AE6DE3">
-[...29 lines deleted...]
-          <w:p w:rsidR="00320007" w:rsidRPr="005B4857" w:rsidRDefault="00320007" w:rsidP="00557425">
+          <w:p w:rsidR="00E16D4D" w:rsidRPr="009E54F9" w:rsidRDefault="00E16D4D" w:rsidP="00256DAA">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B4857">
+            <w:r w:rsidRPr="009E54F9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>（</w:t>
-[...21 lines deleted...]
-              <w:t>相談）</w:t>
+              <w:t>再生医療等製品対面助言申込書（簡易相談）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidTr="001A1A7D">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidTr="00625D47">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="69" w:type="dxa"/>
           <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00552784" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...110 lines deleted...]
-            <w:r w:rsidRPr="00906199">
+            <w:r w:rsidRPr="004E2895">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="500"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>名</w:t>
+              <w:t>類</w:t>
             </w:r>
-            <w:r w:rsidRPr="00906199">
+            <w:r w:rsidRPr="004E2895">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>称</w:t>
+              <w:t>別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidTr="00557425">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidTr="00625D47">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00625D47" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B4857">
+            <w:r w:rsidRPr="009E54F9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定される一般的名称</w:t>
+              <w:t>被験製品の名称</w:t>
+            </w:r>
+            <w:r w:rsidR="00040B2D" w:rsidRPr="009E54F9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及び識別記号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidTr="00557425">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidTr="00625D47">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00625D47" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B4857">
+            <w:r w:rsidRPr="009E54F9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>予定されるクラス分類</w:t>
+              <w:t>構成細胞及び導入遺伝子の名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006202DC" w:rsidRPr="005B4857" w:rsidTr="00557425">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidTr="00625D47">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006202DC" w:rsidRPr="005B4857" w:rsidRDefault="006A250C" w:rsidP="00C1251E">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004E2895">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="50"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>該当すると考えられる認証基準</w:t>
+              <w:t>相談希望</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E2895">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006202DC" w:rsidRPr="005B4857" w:rsidRDefault="006202DC" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidTr="00557425">
+      <w:tr w:rsidR="00E16D4D" w:rsidRPr="009E54F9" w:rsidTr="00625D47">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="00E16D4D" w:rsidRPr="006F361D" w:rsidRDefault="00E16D4D" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00906199">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00906199">
+            <w:r w:rsidRPr="00E16D4D">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>日</w:t>
+              <w:t>希望する実施方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00E16D4D" w:rsidRPr="009E54F9" w:rsidRDefault="00E16D4D" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320007" w:rsidRPr="005B4857" w:rsidTr="00557425">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidTr="00625D47">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="2787"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00320007" w:rsidRPr="00906199" w:rsidRDefault="00320007" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:spacing w:val="50"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E2895">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="100"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00320007">
+              <w:t>相談内</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E2895">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:spacing w:val="50"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>希望する実施方法</w:t>
+              <w:t>容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00320007" w:rsidRPr="005B4857" w:rsidRDefault="00320007" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006202DC" w:rsidRPr="005B4857" w:rsidTr="001A1A7D">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidTr="00625D47">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="1117"/>
+          <w:trHeight w:val="731"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006202DC" w:rsidRPr="006202DC" w:rsidRDefault="006202DC" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E54F9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>当相談</w:t>
-[...53 lines deleted...]
-              <w:t>た登録認証機関の名称及び相談日</w:t>
+              <w:t>同一製品についての過去の対面助言</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006202DC" w:rsidRDefault="003069CD" w:rsidP="0040450A">
-[...138 lines deleted...]
-          <w:p w:rsidR="00B82707" w:rsidRPr="005B4857" w:rsidRDefault="00B82707" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A970FE" w:rsidRPr="005B4857" w:rsidTr="001A1A7D">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidTr="00625D47">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="539"/>
+          <w:trHeight w:val="731"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A970FE" w:rsidRDefault="00A970FE" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="006421DA">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E54F9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>製品の概略</w:t>
+              <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2109" w:rsidRPr="009E54F9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2204F">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00F340FB">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2204F">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>メールアドレス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E54F9">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00643E8F" w:rsidRPr="005B4857" w:rsidRDefault="00643E8F" w:rsidP="00547A34">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidTr="001A1A7D">
+      <w:tr w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidTr="00625D47">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="1141"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00D11200" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="004664AB" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...542 lines deleted...]
-            <w:r w:rsidRPr="00906199">
+            <w:r w:rsidRPr="006F361D">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="500"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070784"/>
               </w:rPr>
               <w:t>備</w:t>
             </w:r>
-            <w:r w:rsidRPr="00906199">
+            <w:r w:rsidRPr="006F361D">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="-762070784"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>上記により対面助言（</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007950B9">
+        <w:t>上記により対面助言（簡易相談）を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00D329A4" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>認証基準該当性</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00731AC7">
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>簡易</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00557425" w:rsidP="007A68E4">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00964C2E" w:rsidP="00964C2E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:afterLines="50" w:after="164"/>
-        <w:ind w:leftChars="100" w:left="210"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00C515F3" w:rsidRPr="005B4857">
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名（法人にあっては、名称</w:t>
       </w:r>
-      <w:r w:rsidR="0045463E" w:rsidRPr="005B4857">
+      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>並びに代表者の役職名及び</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B4857">
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005B4857">
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003069CF" w:rsidRDefault="00C515F3" w:rsidP="00B16415">
+    <w:p w:rsidR="00FD4851" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00EF21C0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005B4857">
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>審査センター長殿</w:t>
       </w:r>
-      <w:r w:rsidR="003069CF">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+    </w:p>
+    <w:p w:rsidR="00EF21C0" w:rsidRPr="009E54F9" w:rsidRDefault="00EF21C0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535843" w:rsidRPr="005B4857" w:rsidRDefault="00535843" w:rsidP="00B16415">
-[...10 lines deleted...]
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00053552" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>１　用紙の大きさは日本</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F72E9">
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>産業</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B4857">
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16D4D" w:rsidRPr="00E16D4D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>規格Ａ４と</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00320007" w:rsidRPr="00320007">
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">３　</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidR="00625D47" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>医療機器・体外診断用医薬品対面助言申込書（</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00977B39">
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>認証基準該当性</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B4857">
+        <w:t>対面助言申込書（簡易相談）</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>簡易相談）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00244CD5" w:rsidRPr="005B4857">
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005B4857">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD5" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>記入</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00244CD5" w:rsidRPr="005B4857">
+        <w:t>方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>方法</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="001A1A7D">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
-      <w:r w:rsidR="00132D21" w:rsidRPr="00132D21">
+      <w:r w:rsidR="00625D47" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>医療機器</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0011577C">
+        <w:t>類別</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>又は</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="004C2570">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00625D47" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:leftChars="265" w:left="556"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>医療機器又は体外診断用医薬品のうち、該当するもの一つを○で囲んでください。</w:t>
+        <w:t>予想される類別を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記載してください</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="001A1A7D">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（２）名称欄</w:t>
+        <w:t>（２）</w:t>
+      </w:r>
+      <w:r w:rsidR="00625D47" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>被験製品の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00625D47" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び識別記号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="004C2570">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00625D47" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:leftChars="265" w:left="556"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>相談品目を特定する名称等を記入してください。</w:t>
+        <w:t>被験製品の</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4AF0" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び識別記号</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515F3" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>等を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="001A1A7D">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（３）予定される一般的名称欄及び予定されるクラス分類欄</w:t>
+        <w:t>（３）</w:t>
+      </w:r>
+      <w:r w:rsidR="00625D47" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>構成細胞及び導入遺伝子の名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00187560" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977B39" w:rsidRPr="005B4857" w:rsidRDefault="00320D52" w:rsidP="004C2570">
-[...30 lines deleted...]
-        <w:t>の別添に基づき記入してください。なお、体外診断用医薬品については、記入を要しません。</w:t>
+    <w:p w:rsidR="00625D47" w:rsidRPr="009E54F9" w:rsidRDefault="00625D47" w:rsidP="00EF21C0">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLineChars="114" w:firstLine="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>品目に含まれる構成細胞及び導入遺伝子の概略を把握できるような名称（例えば、ヒト（自己）○○由来細胞シート、ヒト○○遺伝子○○ウイルスベクターなど）を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977B39" w:rsidRDefault="00C515F3" w:rsidP="001A1A7D">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（４）</w:t>
-[...15 lines deleted...]
-        <w:t>欄</w:t>
+        <w:t>（４）相談内容欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547A34" w:rsidRDefault="00547A34" w:rsidP="004C2570">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:firstLineChars="300" w:firstLine="660"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>例えば「</w:t>
-[...15 lines deleted...]
-        <w:t>」のように記入してください。</w:t>
+        <w:t>出来る限り具体的かつ簡潔に記入願います。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977B39" w:rsidRDefault="00977B39" w:rsidP="001A1A7D">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（５）</w:t>
-[...15 lines deleted...]
-        <w:t>欄</w:t>
+        <w:t>（５）備考欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547A34" w:rsidRDefault="00E1696D" w:rsidP="004C2570">
+    <w:p w:rsidR="00750B27" w:rsidRPr="009E54F9" w:rsidRDefault="00E16D4D" w:rsidP="00EF21C0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
-          <w:tab w:val="left" w:pos="420"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="105" w:firstLine="231"/>
+        <w:ind w:firstLineChars="64" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E16D4D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>例えば</w:t>
-[...23 lines deleted...]
-        <w:t>」のように記入してください。</w:t>
+        <w:t>その他、補足等があれば記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547A34" w:rsidRDefault="00547A34" w:rsidP="001A1A7D">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（６）</w:t>
-[...15 lines deleted...]
-        <w:t>欄</w:t>
+        <w:t>（６）その他</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547A34" w:rsidRDefault="00547A34" w:rsidP="004C2570">
-[...485 lines deleted...]
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="004C2570">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="234" w:left="491" w:firstLineChars="65" w:firstLine="143"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住所（法人にあっては</w:t>
       </w:r>
-      <w:r w:rsidR="0045463E" w:rsidRPr="005B4857">
+      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
       </w:r>
-      <w:r w:rsidR="0045463E" w:rsidRPr="005B4857">
+      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4857">
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名称</w:t>
       </w:r>
-      <w:r w:rsidR="0045463E" w:rsidRPr="005B4857">
+      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>並びに代表者の役職名及び</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B4857">
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00316820" w:rsidRPr="009E54F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏名）を記入し、</w:t>
       </w:r>
-      <w:r w:rsidR="00EE108C">
+      <w:r w:rsidR="001A4AF0" w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>医療機器</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B4857">
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E54F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。業者コードを持たない方は業者コードを「９９９９９９９９９」と記入してください。</w:t>
+        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidRDefault="00C515F3" w:rsidP="004F1105">
-[...81 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00C145F3" w:rsidRPr="009E54F9" w:rsidRDefault="00C145F3" w:rsidP="00C145F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="005B4857" w:rsidSect="001A1A7D">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="00C145F3" w:rsidRPr="009E54F9" w:rsidSect="003E1F05">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="1701" w:bottom="1134" w:left="1701" w:header="397" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:titlePg/>
       <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004518EA" w:rsidRDefault="004518EA">
+    <w:p w:rsidR="009A00A7" w:rsidRDefault="009A00A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004518EA" w:rsidRDefault="004518EA">
+    <w:p w:rsidR="009A00A7" w:rsidRDefault="009A00A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004518EA" w:rsidRDefault="004518EA">
+    <w:p w:rsidR="009A00A7" w:rsidRDefault="009A00A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004518EA" w:rsidRDefault="004518EA">
+    <w:p w:rsidR="009A00A7" w:rsidRDefault="009A00A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...24 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="405C8664"/>
     <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
@@ -3685,139 +2200,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13DD3DE9"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18F8216A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91AAA482"/>
     <w:lvl w:ilvl="0" w:tplc="23062736">
       <w:start w:val="4"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="第%1章"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="885"/>
         </w:tabs>
         <w:ind w:left="885" w:hanging="885"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3889,51 +2315,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B7B6629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E74E656"/>
     <w:lvl w:ilvl="0" w:tplc="538CB840">
       <w:start w:val="4"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="第%1章"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4005,51 +2431,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3239717E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAE45B14"/>
     <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4121,51 +2547,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4381688C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38DE2788"/>
     <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4237,51 +2663,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44ED09C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59ACB7E6"/>
     <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4353,51 +2779,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50173F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DABE24F8"/>
     <w:lvl w:ilvl="0" w:tplc="863E7D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4469,51 +2895,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="561E72C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF58B77E"/>
     <w:lvl w:ilvl="0" w:tplc="817C1B48">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4585,51 +3011,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C835BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1818C51A"/>
     <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4701,51 +3127,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CF3825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F564FE0"/>
     <w:lvl w:ilvl="0" w:tplc="863E7D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4817,51 +3243,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C7C2971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E181EC4"/>
     <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4934,747 +3360,636 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="9"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E7EDC"/>
     <w:rsid w:val="00002AC9"/>
     <w:rsid w:val="00003D97"/>
-    <w:rsid w:val="00015C57"/>
     <w:rsid w:val="000277A4"/>
-    <w:rsid w:val="00032E24"/>
     <w:rsid w:val="000334A9"/>
     <w:rsid w:val="00033D5E"/>
-    <w:rsid w:val="000408BD"/>
-    <w:rsid w:val="00042D96"/>
+    <w:rsid w:val="000404D6"/>
+    <w:rsid w:val="00040B2D"/>
     <w:rsid w:val="00051AD0"/>
+    <w:rsid w:val="00053552"/>
     <w:rsid w:val="00055EAF"/>
     <w:rsid w:val="0005606A"/>
-    <w:rsid w:val="00056E9B"/>
-    <w:rsid w:val="00061A50"/>
     <w:rsid w:val="00063B06"/>
     <w:rsid w:val="00064B6E"/>
     <w:rsid w:val="00065176"/>
     <w:rsid w:val="000659BD"/>
-    <w:rsid w:val="00066899"/>
     <w:rsid w:val="00066BC3"/>
     <w:rsid w:val="00066DC9"/>
-    <w:rsid w:val="00076736"/>
-    <w:rsid w:val="0007708A"/>
+    <w:rsid w:val="000910FA"/>
     <w:rsid w:val="000B36A0"/>
-    <w:rsid w:val="000B3D38"/>
     <w:rsid w:val="000B787F"/>
     <w:rsid w:val="000D3661"/>
     <w:rsid w:val="000D7A3B"/>
-    <w:rsid w:val="000E1925"/>
     <w:rsid w:val="000E6D46"/>
     <w:rsid w:val="000E7002"/>
-    <w:rsid w:val="000E7994"/>
     <w:rsid w:val="000F5E73"/>
-    <w:rsid w:val="000F72E9"/>
+    <w:rsid w:val="001026EA"/>
     <w:rsid w:val="0010429F"/>
     <w:rsid w:val="00106C1F"/>
     <w:rsid w:val="001107DF"/>
-    <w:rsid w:val="0011577C"/>
     <w:rsid w:val="00116054"/>
-    <w:rsid w:val="00117310"/>
     <w:rsid w:val="00126ECD"/>
     <w:rsid w:val="00126F0E"/>
     <w:rsid w:val="001305DE"/>
     <w:rsid w:val="00130D1A"/>
     <w:rsid w:val="001316A2"/>
-    <w:rsid w:val="00132D21"/>
     <w:rsid w:val="00141282"/>
     <w:rsid w:val="00147920"/>
     <w:rsid w:val="001522E4"/>
     <w:rsid w:val="00165A43"/>
     <w:rsid w:val="0016729C"/>
-    <w:rsid w:val="00167B41"/>
-    <w:rsid w:val="001817C7"/>
     <w:rsid w:val="00183104"/>
+    <w:rsid w:val="00187560"/>
     <w:rsid w:val="00190768"/>
     <w:rsid w:val="001A18B7"/>
-    <w:rsid w:val="001A1A7D"/>
     <w:rsid w:val="001A3238"/>
+    <w:rsid w:val="001A4AF0"/>
     <w:rsid w:val="001A6C9C"/>
     <w:rsid w:val="001B32B0"/>
     <w:rsid w:val="001B4866"/>
     <w:rsid w:val="001B5374"/>
     <w:rsid w:val="001B607E"/>
     <w:rsid w:val="001C0788"/>
     <w:rsid w:val="001C47D9"/>
     <w:rsid w:val="001C543E"/>
-    <w:rsid w:val="001C72A3"/>
     <w:rsid w:val="001C7880"/>
-    <w:rsid w:val="001D094D"/>
     <w:rsid w:val="001D432A"/>
     <w:rsid w:val="001D5D60"/>
     <w:rsid w:val="001E1F85"/>
     <w:rsid w:val="001E59DF"/>
     <w:rsid w:val="001F4098"/>
-    <w:rsid w:val="001F6804"/>
     <w:rsid w:val="002031AE"/>
     <w:rsid w:val="00203A5D"/>
-    <w:rsid w:val="00205E2C"/>
-    <w:rsid w:val="00212D62"/>
     <w:rsid w:val="00212EF8"/>
-    <w:rsid w:val="00216041"/>
     <w:rsid w:val="00217C9A"/>
     <w:rsid w:val="002201CF"/>
     <w:rsid w:val="002263F9"/>
     <w:rsid w:val="00227363"/>
     <w:rsid w:val="002275B8"/>
     <w:rsid w:val="00231D5B"/>
     <w:rsid w:val="002325B2"/>
     <w:rsid w:val="0023750A"/>
+    <w:rsid w:val="00242E13"/>
     <w:rsid w:val="00244CD5"/>
     <w:rsid w:val="0024559A"/>
     <w:rsid w:val="002455AD"/>
     <w:rsid w:val="0024794D"/>
-    <w:rsid w:val="002739FA"/>
+    <w:rsid w:val="00256DAA"/>
+    <w:rsid w:val="00257A37"/>
     <w:rsid w:val="0028330A"/>
     <w:rsid w:val="00286C5E"/>
     <w:rsid w:val="002909BB"/>
     <w:rsid w:val="00293A89"/>
     <w:rsid w:val="002A0338"/>
     <w:rsid w:val="002A04AB"/>
     <w:rsid w:val="002A389E"/>
     <w:rsid w:val="002A3D97"/>
-    <w:rsid w:val="002B14DD"/>
     <w:rsid w:val="002B44EB"/>
-    <w:rsid w:val="002B4563"/>
     <w:rsid w:val="002B629B"/>
     <w:rsid w:val="002C69CD"/>
     <w:rsid w:val="002D05A3"/>
     <w:rsid w:val="002D0C51"/>
     <w:rsid w:val="002D135B"/>
     <w:rsid w:val="002D1C52"/>
     <w:rsid w:val="002D1F7B"/>
-    <w:rsid w:val="002D26AF"/>
     <w:rsid w:val="002D5BF5"/>
-    <w:rsid w:val="002E316D"/>
     <w:rsid w:val="002E6D18"/>
     <w:rsid w:val="002F5C26"/>
     <w:rsid w:val="002F5D1C"/>
     <w:rsid w:val="002F7F69"/>
-    <w:rsid w:val="00301E49"/>
     <w:rsid w:val="0030276D"/>
     <w:rsid w:val="00303F1E"/>
     <w:rsid w:val="00304B9C"/>
     <w:rsid w:val="00306227"/>
     <w:rsid w:val="00306904"/>
-    <w:rsid w:val="003069CD"/>
-    <w:rsid w:val="003069CF"/>
     <w:rsid w:val="003078AF"/>
+    <w:rsid w:val="00316820"/>
     <w:rsid w:val="00317868"/>
     <w:rsid w:val="00317C9E"/>
-    <w:rsid w:val="00320007"/>
-    <w:rsid w:val="00320D52"/>
     <w:rsid w:val="0032282D"/>
+    <w:rsid w:val="0032423F"/>
     <w:rsid w:val="0032608F"/>
     <w:rsid w:val="00326681"/>
-    <w:rsid w:val="00327842"/>
     <w:rsid w:val="00334E51"/>
-    <w:rsid w:val="00337D77"/>
     <w:rsid w:val="003401F3"/>
     <w:rsid w:val="00345B2E"/>
     <w:rsid w:val="00352569"/>
     <w:rsid w:val="0035376F"/>
-    <w:rsid w:val="00354243"/>
     <w:rsid w:val="0035587C"/>
     <w:rsid w:val="00355FDC"/>
-    <w:rsid w:val="00377441"/>
     <w:rsid w:val="003815A3"/>
     <w:rsid w:val="00381685"/>
     <w:rsid w:val="00383931"/>
+    <w:rsid w:val="0038721E"/>
     <w:rsid w:val="003B27ED"/>
+    <w:rsid w:val="003B44CC"/>
     <w:rsid w:val="003C05DC"/>
     <w:rsid w:val="003C11D1"/>
     <w:rsid w:val="003C2C8F"/>
-    <w:rsid w:val="003C666B"/>
     <w:rsid w:val="003D6477"/>
     <w:rsid w:val="003E0B75"/>
+    <w:rsid w:val="003E1F05"/>
     <w:rsid w:val="003F0338"/>
-    <w:rsid w:val="003F1204"/>
     <w:rsid w:val="003F2965"/>
+    <w:rsid w:val="003F6118"/>
+    <w:rsid w:val="003F7013"/>
     <w:rsid w:val="003F7087"/>
     <w:rsid w:val="00401943"/>
-    <w:rsid w:val="00401FBC"/>
-    <w:rsid w:val="00403FA3"/>
     <w:rsid w:val="0040450A"/>
     <w:rsid w:val="00404D89"/>
     <w:rsid w:val="00407278"/>
     <w:rsid w:val="00412F19"/>
-    <w:rsid w:val="00416233"/>
-    <w:rsid w:val="00434302"/>
+    <w:rsid w:val="0041594C"/>
     <w:rsid w:val="00435195"/>
     <w:rsid w:val="00436EBD"/>
     <w:rsid w:val="00437DF3"/>
     <w:rsid w:val="0044259E"/>
     <w:rsid w:val="0044402E"/>
-    <w:rsid w:val="00444B5A"/>
     <w:rsid w:val="00446636"/>
     <w:rsid w:val="00450C55"/>
     <w:rsid w:val="004513FE"/>
-    <w:rsid w:val="004518EA"/>
     <w:rsid w:val="0045427A"/>
-    <w:rsid w:val="0045463E"/>
     <w:rsid w:val="004644C6"/>
     <w:rsid w:val="00466067"/>
     <w:rsid w:val="004664AB"/>
-    <w:rsid w:val="00472312"/>
-    <w:rsid w:val="00475EF9"/>
     <w:rsid w:val="00481797"/>
     <w:rsid w:val="00485F9F"/>
     <w:rsid w:val="0049207C"/>
     <w:rsid w:val="004936B2"/>
-    <w:rsid w:val="004C2570"/>
+    <w:rsid w:val="004B4931"/>
     <w:rsid w:val="004D3CEB"/>
+    <w:rsid w:val="004D5F7E"/>
     <w:rsid w:val="004D7E31"/>
     <w:rsid w:val="004E0761"/>
+    <w:rsid w:val="004E2895"/>
     <w:rsid w:val="004E4F78"/>
     <w:rsid w:val="004E6E93"/>
-    <w:rsid w:val="004F1105"/>
     <w:rsid w:val="004F7078"/>
     <w:rsid w:val="004F7202"/>
-    <w:rsid w:val="00502D61"/>
     <w:rsid w:val="00503C9E"/>
     <w:rsid w:val="005101A5"/>
     <w:rsid w:val="005125E6"/>
     <w:rsid w:val="00512B61"/>
     <w:rsid w:val="005136C1"/>
     <w:rsid w:val="00522B5C"/>
     <w:rsid w:val="00525BCC"/>
     <w:rsid w:val="00530111"/>
-    <w:rsid w:val="00533984"/>
     <w:rsid w:val="00535843"/>
-    <w:rsid w:val="00540225"/>
     <w:rsid w:val="0054204F"/>
-    <w:rsid w:val="00542DB1"/>
     <w:rsid w:val="0054305B"/>
-    <w:rsid w:val="00547A34"/>
-    <w:rsid w:val="00552784"/>
     <w:rsid w:val="005535CC"/>
     <w:rsid w:val="0055366F"/>
     <w:rsid w:val="005564E7"/>
-    <w:rsid w:val="00557425"/>
     <w:rsid w:val="00563025"/>
     <w:rsid w:val="0056484D"/>
     <w:rsid w:val="00567842"/>
     <w:rsid w:val="00573320"/>
     <w:rsid w:val="00584F03"/>
     <w:rsid w:val="005A5485"/>
     <w:rsid w:val="005A79FF"/>
-    <w:rsid w:val="005B103C"/>
-    <w:rsid w:val="005B4857"/>
     <w:rsid w:val="005B5131"/>
     <w:rsid w:val="005C5A7F"/>
     <w:rsid w:val="005D1F1B"/>
-    <w:rsid w:val="005E0FC7"/>
     <w:rsid w:val="005E7E73"/>
     <w:rsid w:val="005E7EDC"/>
-    <w:rsid w:val="005F5741"/>
-    <w:rsid w:val="0060199D"/>
     <w:rsid w:val="00603876"/>
-    <w:rsid w:val="00610886"/>
     <w:rsid w:val="006139F4"/>
-    <w:rsid w:val="006202DC"/>
-    <w:rsid w:val="00621A5B"/>
+    <w:rsid w:val="00625D47"/>
     <w:rsid w:val="006261B5"/>
+    <w:rsid w:val="00627D9E"/>
     <w:rsid w:val="006304B2"/>
-    <w:rsid w:val="00643E8F"/>
+    <w:rsid w:val="006421DA"/>
     <w:rsid w:val="0064726E"/>
+    <w:rsid w:val="00647BD7"/>
     <w:rsid w:val="006511FB"/>
-    <w:rsid w:val="0065485B"/>
-    <w:rsid w:val="006605B7"/>
+    <w:rsid w:val="0066074E"/>
     <w:rsid w:val="006625EB"/>
     <w:rsid w:val="0067178F"/>
     <w:rsid w:val="006778A6"/>
     <w:rsid w:val="00685DF1"/>
     <w:rsid w:val="006868C4"/>
     <w:rsid w:val="00697C2A"/>
     <w:rsid w:val="006A029E"/>
-    <w:rsid w:val="006A250C"/>
     <w:rsid w:val="006A71CC"/>
     <w:rsid w:val="006A7B89"/>
-    <w:rsid w:val="006B3503"/>
-    <w:rsid w:val="006B5481"/>
     <w:rsid w:val="006C1A1D"/>
     <w:rsid w:val="006D7915"/>
+    <w:rsid w:val="006E2109"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E54DF"/>
+    <w:rsid w:val="006F361D"/>
     <w:rsid w:val="006F625B"/>
     <w:rsid w:val="0071120C"/>
     <w:rsid w:val="00712341"/>
     <w:rsid w:val="00717D40"/>
     <w:rsid w:val="00723D06"/>
     <w:rsid w:val="00723E13"/>
     <w:rsid w:val="007243F1"/>
     <w:rsid w:val="00726876"/>
     <w:rsid w:val="00731A50"/>
-    <w:rsid w:val="00731AC7"/>
     <w:rsid w:val="00732F32"/>
-    <w:rsid w:val="00740E5D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00746996"/>
+    <w:rsid w:val="00743881"/>
+    <w:rsid w:val="00750B27"/>
+    <w:rsid w:val="00750F2A"/>
     <w:rsid w:val="00754C59"/>
     <w:rsid w:val="00754DAB"/>
-    <w:rsid w:val="007563A6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00763093"/>
     <w:rsid w:val="007642CA"/>
     <w:rsid w:val="007664E9"/>
     <w:rsid w:val="007762D7"/>
     <w:rsid w:val="00777D8B"/>
-    <w:rsid w:val="00784544"/>
     <w:rsid w:val="00786263"/>
-    <w:rsid w:val="007950B9"/>
+    <w:rsid w:val="007953EA"/>
+    <w:rsid w:val="007A2C3D"/>
     <w:rsid w:val="007A5B52"/>
     <w:rsid w:val="007A68E4"/>
     <w:rsid w:val="007A77A5"/>
     <w:rsid w:val="007C232A"/>
-    <w:rsid w:val="007E4285"/>
     <w:rsid w:val="007E4B8D"/>
-    <w:rsid w:val="007F41D1"/>
-    <w:rsid w:val="0080176F"/>
     <w:rsid w:val="0081172D"/>
     <w:rsid w:val="008141C3"/>
-    <w:rsid w:val="00817F56"/>
     <w:rsid w:val="00823024"/>
     <w:rsid w:val="008246E6"/>
     <w:rsid w:val="0083003E"/>
     <w:rsid w:val="00831B4F"/>
     <w:rsid w:val="00832ACA"/>
-    <w:rsid w:val="00837F90"/>
-    <w:rsid w:val="008404D8"/>
     <w:rsid w:val="00841AA6"/>
     <w:rsid w:val="008441ED"/>
-    <w:rsid w:val="00851358"/>
     <w:rsid w:val="00851A41"/>
     <w:rsid w:val="00854380"/>
     <w:rsid w:val="0086168B"/>
     <w:rsid w:val="00863C8C"/>
-    <w:rsid w:val="00866E79"/>
-    <w:rsid w:val="008719FA"/>
+    <w:rsid w:val="00872E9C"/>
     <w:rsid w:val="008747E9"/>
     <w:rsid w:val="00883E6A"/>
     <w:rsid w:val="008844AE"/>
     <w:rsid w:val="00886EEC"/>
-    <w:rsid w:val="00892BE1"/>
     <w:rsid w:val="008933F3"/>
     <w:rsid w:val="008A011C"/>
-    <w:rsid w:val="008A2491"/>
+    <w:rsid w:val="008A194A"/>
     <w:rsid w:val="008B1370"/>
     <w:rsid w:val="008C4208"/>
     <w:rsid w:val="008C53ED"/>
     <w:rsid w:val="008C7D1E"/>
     <w:rsid w:val="008D58D8"/>
     <w:rsid w:val="008D5906"/>
     <w:rsid w:val="008E0B60"/>
     <w:rsid w:val="008E0D5D"/>
-    <w:rsid w:val="008E0F93"/>
     <w:rsid w:val="008E2406"/>
     <w:rsid w:val="008E3736"/>
     <w:rsid w:val="008F474C"/>
     <w:rsid w:val="008F48CC"/>
     <w:rsid w:val="008F51E1"/>
     <w:rsid w:val="00903C74"/>
     <w:rsid w:val="0090600F"/>
-    <w:rsid w:val="00906199"/>
     <w:rsid w:val="0091029B"/>
     <w:rsid w:val="00910AFF"/>
     <w:rsid w:val="00913633"/>
     <w:rsid w:val="00917886"/>
     <w:rsid w:val="009206DB"/>
     <w:rsid w:val="00923797"/>
     <w:rsid w:val="00931C9E"/>
-    <w:rsid w:val="009334D8"/>
-    <w:rsid w:val="00936E19"/>
     <w:rsid w:val="0094609B"/>
     <w:rsid w:val="009462B9"/>
-    <w:rsid w:val="00952F3F"/>
-    <w:rsid w:val="00977B39"/>
+    <w:rsid w:val="00964C2E"/>
     <w:rsid w:val="00992F14"/>
     <w:rsid w:val="00994A53"/>
+    <w:rsid w:val="009A00A7"/>
     <w:rsid w:val="009A1E32"/>
-    <w:rsid w:val="009A3A4A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009B2C32"/>
     <w:rsid w:val="009B4D9B"/>
-    <w:rsid w:val="009C65BA"/>
     <w:rsid w:val="009D1571"/>
-    <w:rsid w:val="009D1E31"/>
     <w:rsid w:val="009D3F45"/>
     <w:rsid w:val="009D4731"/>
     <w:rsid w:val="009D6DC3"/>
     <w:rsid w:val="009D74EC"/>
-    <w:rsid w:val="009D77D4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E2F94"/>
+    <w:rsid w:val="009E54F9"/>
     <w:rsid w:val="009F06EE"/>
+    <w:rsid w:val="009F3501"/>
     <w:rsid w:val="009F3D88"/>
     <w:rsid w:val="009F4DD4"/>
     <w:rsid w:val="009F511C"/>
     <w:rsid w:val="00A106F4"/>
     <w:rsid w:val="00A15AD7"/>
     <w:rsid w:val="00A2194D"/>
     <w:rsid w:val="00A21F78"/>
     <w:rsid w:val="00A2372D"/>
-    <w:rsid w:val="00A26570"/>
     <w:rsid w:val="00A26EF6"/>
-    <w:rsid w:val="00A32A36"/>
     <w:rsid w:val="00A333D6"/>
     <w:rsid w:val="00A35CE7"/>
     <w:rsid w:val="00A36571"/>
-    <w:rsid w:val="00A50781"/>
     <w:rsid w:val="00A50793"/>
     <w:rsid w:val="00A525A5"/>
     <w:rsid w:val="00A6240B"/>
     <w:rsid w:val="00A63C82"/>
     <w:rsid w:val="00A671A1"/>
-    <w:rsid w:val="00A71FFA"/>
     <w:rsid w:val="00A7447A"/>
     <w:rsid w:val="00A75AC8"/>
+    <w:rsid w:val="00A840CE"/>
     <w:rsid w:val="00A86316"/>
     <w:rsid w:val="00A86A83"/>
     <w:rsid w:val="00A9278D"/>
     <w:rsid w:val="00A970C9"/>
-    <w:rsid w:val="00A970FE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA21CD"/>
+    <w:rsid w:val="00AA08DD"/>
     <w:rsid w:val="00AA2A96"/>
     <w:rsid w:val="00AB05EF"/>
     <w:rsid w:val="00AC1343"/>
     <w:rsid w:val="00AC17CC"/>
+    <w:rsid w:val="00AC1F6A"/>
     <w:rsid w:val="00AC272E"/>
-    <w:rsid w:val="00AD0601"/>
     <w:rsid w:val="00AD1FCF"/>
     <w:rsid w:val="00AE00FB"/>
-    <w:rsid w:val="00AE6DE3"/>
     <w:rsid w:val="00AF0A79"/>
     <w:rsid w:val="00AF44F1"/>
     <w:rsid w:val="00B072AC"/>
-    <w:rsid w:val="00B16415"/>
     <w:rsid w:val="00B23D03"/>
     <w:rsid w:val="00B271FA"/>
     <w:rsid w:val="00B303DE"/>
     <w:rsid w:val="00B315DB"/>
     <w:rsid w:val="00B3527C"/>
-    <w:rsid w:val="00B440E4"/>
     <w:rsid w:val="00B44D43"/>
     <w:rsid w:val="00B6112C"/>
     <w:rsid w:val="00B633C8"/>
     <w:rsid w:val="00B63531"/>
     <w:rsid w:val="00B812D5"/>
     <w:rsid w:val="00B81AAD"/>
-    <w:rsid w:val="00B82707"/>
     <w:rsid w:val="00B82C87"/>
-    <w:rsid w:val="00B84E0C"/>
     <w:rsid w:val="00BA0E91"/>
     <w:rsid w:val="00BA28B8"/>
     <w:rsid w:val="00BA326B"/>
     <w:rsid w:val="00BA451A"/>
-    <w:rsid w:val="00BA6712"/>
     <w:rsid w:val="00BB1C2F"/>
     <w:rsid w:val="00BB314E"/>
     <w:rsid w:val="00BC05F7"/>
     <w:rsid w:val="00BC0E14"/>
-    <w:rsid w:val="00BC121A"/>
     <w:rsid w:val="00BC5A98"/>
     <w:rsid w:val="00BC62E9"/>
     <w:rsid w:val="00BD62AF"/>
     <w:rsid w:val="00BE166E"/>
-    <w:rsid w:val="00BE1793"/>
     <w:rsid w:val="00BF39A3"/>
     <w:rsid w:val="00BF636A"/>
     <w:rsid w:val="00C03DD5"/>
     <w:rsid w:val="00C07BCF"/>
-    <w:rsid w:val="00C1251E"/>
-    <w:rsid w:val="00C16FDB"/>
+    <w:rsid w:val="00C145F3"/>
     <w:rsid w:val="00C221A4"/>
     <w:rsid w:val="00C22C47"/>
-    <w:rsid w:val="00C27C68"/>
     <w:rsid w:val="00C3040E"/>
     <w:rsid w:val="00C448E9"/>
     <w:rsid w:val="00C515F3"/>
-    <w:rsid w:val="00C527E1"/>
     <w:rsid w:val="00C52D34"/>
     <w:rsid w:val="00C61F94"/>
     <w:rsid w:val="00C66398"/>
     <w:rsid w:val="00C70D92"/>
-    <w:rsid w:val="00C8086C"/>
-    <w:rsid w:val="00C82622"/>
     <w:rsid w:val="00C838F8"/>
     <w:rsid w:val="00C918C8"/>
     <w:rsid w:val="00C919C5"/>
     <w:rsid w:val="00C93AA6"/>
     <w:rsid w:val="00C95792"/>
     <w:rsid w:val="00CA203C"/>
     <w:rsid w:val="00CA3C68"/>
-    <w:rsid w:val="00CA425A"/>
+    <w:rsid w:val="00CA4586"/>
     <w:rsid w:val="00CA5DC3"/>
     <w:rsid w:val="00CB392B"/>
     <w:rsid w:val="00CB5F01"/>
     <w:rsid w:val="00CB6AA1"/>
     <w:rsid w:val="00CB7FF8"/>
     <w:rsid w:val="00CC616E"/>
-    <w:rsid w:val="00CC7529"/>
     <w:rsid w:val="00CD094E"/>
-    <w:rsid w:val="00CD698C"/>
     <w:rsid w:val="00CE1689"/>
-    <w:rsid w:val="00CE3600"/>
+    <w:rsid w:val="00CE6C85"/>
     <w:rsid w:val="00CE7F0C"/>
-    <w:rsid w:val="00CF0FDD"/>
     <w:rsid w:val="00CF32FF"/>
     <w:rsid w:val="00CF3966"/>
     <w:rsid w:val="00CF7AB3"/>
-    <w:rsid w:val="00D01318"/>
     <w:rsid w:val="00D01FB6"/>
-    <w:rsid w:val="00D032BD"/>
-    <w:rsid w:val="00D049F9"/>
     <w:rsid w:val="00D04C67"/>
     <w:rsid w:val="00D04EC5"/>
     <w:rsid w:val="00D05928"/>
     <w:rsid w:val="00D06EB7"/>
-    <w:rsid w:val="00D11200"/>
     <w:rsid w:val="00D20E80"/>
     <w:rsid w:val="00D25271"/>
-    <w:rsid w:val="00D274A2"/>
+    <w:rsid w:val="00D329A4"/>
     <w:rsid w:val="00D34849"/>
     <w:rsid w:val="00D368A1"/>
     <w:rsid w:val="00D40DB1"/>
     <w:rsid w:val="00D45743"/>
     <w:rsid w:val="00D51167"/>
     <w:rsid w:val="00D524B8"/>
     <w:rsid w:val="00D54CE7"/>
-    <w:rsid w:val="00D64BAF"/>
     <w:rsid w:val="00D655D3"/>
     <w:rsid w:val="00D66880"/>
     <w:rsid w:val="00D66A44"/>
     <w:rsid w:val="00D67AE3"/>
     <w:rsid w:val="00D703B8"/>
     <w:rsid w:val="00D7464F"/>
     <w:rsid w:val="00D7700F"/>
     <w:rsid w:val="00D86F41"/>
-    <w:rsid w:val="00D87FB9"/>
     <w:rsid w:val="00D974D4"/>
     <w:rsid w:val="00DA2499"/>
-    <w:rsid w:val="00DA4D52"/>
-    <w:rsid w:val="00DA6C99"/>
+    <w:rsid w:val="00DA59DC"/>
     <w:rsid w:val="00DA7032"/>
-    <w:rsid w:val="00DD1420"/>
     <w:rsid w:val="00DD2955"/>
     <w:rsid w:val="00DE338D"/>
     <w:rsid w:val="00DE3D53"/>
     <w:rsid w:val="00DE6A93"/>
     <w:rsid w:val="00DF3DAC"/>
-    <w:rsid w:val="00DF6DF4"/>
-    <w:rsid w:val="00E017E1"/>
+    <w:rsid w:val="00DF5D64"/>
     <w:rsid w:val="00E10DF3"/>
     <w:rsid w:val="00E15B97"/>
-    <w:rsid w:val="00E15BF6"/>
     <w:rsid w:val="00E15C6C"/>
     <w:rsid w:val="00E16830"/>
-    <w:rsid w:val="00E1696D"/>
-    <w:rsid w:val="00E325DF"/>
+    <w:rsid w:val="00E16D4D"/>
+    <w:rsid w:val="00E2204F"/>
+    <w:rsid w:val="00E24D6F"/>
     <w:rsid w:val="00E33C86"/>
     <w:rsid w:val="00E40932"/>
     <w:rsid w:val="00E44D8C"/>
     <w:rsid w:val="00E45050"/>
-    <w:rsid w:val="00E65D00"/>
     <w:rsid w:val="00E670AF"/>
     <w:rsid w:val="00E67335"/>
     <w:rsid w:val="00E73B7A"/>
     <w:rsid w:val="00E774AF"/>
     <w:rsid w:val="00E84EB9"/>
     <w:rsid w:val="00E84F0B"/>
     <w:rsid w:val="00E93A25"/>
     <w:rsid w:val="00EA0C7C"/>
     <w:rsid w:val="00EA1C44"/>
     <w:rsid w:val="00EA29AB"/>
     <w:rsid w:val="00EA4AD0"/>
     <w:rsid w:val="00EA6D07"/>
     <w:rsid w:val="00EB0459"/>
-    <w:rsid w:val="00EB2B16"/>
     <w:rsid w:val="00EB4E3C"/>
+    <w:rsid w:val="00EB6856"/>
     <w:rsid w:val="00EC0D04"/>
     <w:rsid w:val="00EC1C44"/>
     <w:rsid w:val="00EC25D2"/>
-    <w:rsid w:val="00EC2C21"/>
     <w:rsid w:val="00EC4281"/>
     <w:rsid w:val="00ED15D8"/>
-    <w:rsid w:val="00ED7ED0"/>
-    <w:rsid w:val="00EE108C"/>
     <w:rsid w:val="00EE2703"/>
-    <w:rsid w:val="00EE2872"/>
+    <w:rsid w:val="00EF21C0"/>
     <w:rsid w:val="00EF7666"/>
     <w:rsid w:val="00F1051A"/>
     <w:rsid w:val="00F241FE"/>
     <w:rsid w:val="00F320AF"/>
-    <w:rsid w:val="00F336F4"/>
     <w:rsid w:val="00F33798"/>
-    <w:rsid w:val="00F40F4B"/>
+    <w:rsid w:val="00F340FB"/>
     <w:rsid w:val="00F417AD"/>
     <w:rsid w:val="00F41822"/>
     <w:rsid w:val="00F44CB9"/>
+    <w:rsid w:val="00F47571"/>
     <w:rsid w:val="00F501E1"/>
     <w:rsid w:val="00F516AE"/>
     <w:rsid w:val="00F527A4"/>
-    <w:rsid w:val="00F52D51"/>
     <w:rsid w:val="00F552F0"/>
-    <w:rsid w:val="00F5620C"/>
     <w:rsid w:val="00F56B97"/>
-    <w:rsid w:val="00F657A8"/>
-    <w:rsid w:val="00F66B8E"/>
     <w:rsid w:val="00F676A7"/>
     <w:rsid w:val="00F739CA"/>
     <w:rsid w:val="00F759E0"/>
     <w:rsid w:val="00F809F1"/>
     <w:rsid w:val="00F90F4E"/>
     <w:rsid w:val="00F93389"/>
     <w:rsid w:val="00F94FCC"/>
     <w:rsid w:val="00F9518B"/>
     <w:rsid w:val="00F953AE"/>
     <w:rsid w:val="00F9759B"/>
     <w:rsid w:val="00FA0FE3"/>
     <w:rsid w:val="00FA10CB"/>
-    <w:rsid w:val="00FB2CBE"/>
     <w:rsid w:val="00FC7C62"/>
     <w:rsid w:val="00FD09AD"/>
     <w:rsid w:val="00FD0FE7"/>
     <w:rsid w:val="00FD3A78"/>
-    <w:rsid w:val="00FE0DDE"/>
+    <w:rsid w:val="00FD4851"/>
     <w:rsid w:val="00FF0A0E"/>
+    <w:rsid w:val="00FF1640"/>
     <w:rsid w:val="00FF2785"/>
     <w:rsid w:val="00FF3BA8"/>
-    <w:rsid w:val="00FF588A"/>
     <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6244,51 +4559,51 @@
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ヘッダー (文字)"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="00003D97"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6555,66 +4870,66 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B5BB11E-9E67-4109-9476-E9D8FCCA4F84}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9B5BF64-463A-4CBB-A186-9A324592D2B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1457</Characters>
+  <Pages>2</Pages>
+  <Words>132</Words>
+  <Characters>756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1709</CharactersWithSpaces>
+  <CharactersWithSpaces>887</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>