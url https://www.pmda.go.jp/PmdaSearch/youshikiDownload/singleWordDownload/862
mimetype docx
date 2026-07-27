--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -4,1471 +4,1713 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00183104" w:rsidRPr="00BE6BAA">
+        <w:t>様式第</w:t>
+      </w:r>
+      <w:r w:rsidR="00366B56" w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>第</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001425ED" w:rsidRPr="00BE6BAA">
+        <w:t>１６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>１７</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>（ＧＭＰ／ＱＭＳ調査に関する簡易</w:t>
+        <w:t>（ＧＣＰ／ＧＬ</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>相談）</w:t>
+        <w:t>Ｐ／ＧＰＳＰ調査に関する簡易相談）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8392" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2908"/>
         <w:gridCol w:w="5478"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC3F49" w:rsidRPr="00076C51" w:rsidTr="00BD3B8B">
+      <w:tr w:rsidR="00AB03E6" w:rsidRPr="00475FC8" w:rsidTr="0028165E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="1101"/>
+          <w:trHeight w:val="959"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC3F49" w:rsidRPr="00BE6BAA" w:rsidRDefault="00BC3F49" w:rsidP="00BD3B8B">
+          <w:p w:rsidR="00AB03E6" w:rsidRPr="00FA7873" w:rsidRDefault="00AB03E6" w:rsidP="0028165E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6BAA">
+            <w:r w:rsidRPr="00FA7873">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>ＧＭＰ／ＱＭＳ調査</w:t>
+              <w:t>ＧＣＰ／ＧＬＰ／ＧＰＳＰ調査</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE6BAA">
+            <w:r w:rsidRPr="00FA7873">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>対面助言申込書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE6BAA">
+            <w:r w:rsidRPr="00FA7873">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>（簡易相談）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="0041305B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="518"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006701D7">
+            <w:r w:rsidRPr="00C40AD9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070783"/>
+                <w:fitText w:val="1400" w:id="708139780"/>
               </w:rPr>
               <w:t>簡易相談区</w:t>
             </w:r>
-            <w:r w:rsidRPr="006701D7">
+            <w:r w:rsidRPr="00C40AD9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070783"/>
+                <w:fitText w:val="1400" w:id="708139780"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00076C51" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="006075E7" w:rsidRDefault="00020DF0" w:rsidP="000E2F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00076C51">
+            <w:r w:rsidRPr="006075E7">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>ＧＭＰ調査　　　　　　　ＱＭＳ調査</w:t>
+              <w:t>ＧＣＰ調査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075E7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075E7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>ＧＬＰ調査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075E7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075E7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>ＧＰＳＰ調査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075E7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075E7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>適合性</w:t>
+            </w:r>
+            <w:r w:rsidR="000E2F55" w:rsidRPr="006075E7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>書面</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075E7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>調査</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="00020DF0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="518"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:spacing w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA7873">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>医薬品・医療機器・再生医療等製品の別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00020DF0" w:rsidRPr="006075E7" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006075E7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医薬品　　　医療機器　　　再生医療等製品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="0041305B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006701D7">
+            <w:r w:rsidRPr="00C40AD9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="50"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070782"/>
+                <w:fitText w:val="1400" w:id="708139781"/>
               </w:rPr>
               <w:t>相談希望</w:t>
             </w:r>
-            <w:r w:rsidRPr="006701D7">
+            <w:r w:rsidRPr="00C40AD9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070782"/>
+                <w:fitText w:val="1400" w:id="708139781"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3F49" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="00AB03E6" w:rsidRPr="006075E7" w:rsidTr="0041305B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC3F49" w:rsidRPr="003F2613" w:rsidRDefault="00BC3F49" w:rsidP="0040450A">
+          <w:p w:rsidR="00AB03E6" w:rsidRPr="000B5A5D" w:rsidRDefault="00AB03E6" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC3F49">
+            <w:r w:rsidRPr="00AB03E6">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>希望する実施方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BC3F49" w:rsidRPr="00123865" w:rsidRDefault="00BC3F49" w:rsidP="0040450A">
+          <w:p w:rsidR="00AB03E6" w:rsidRPr="008D0DFD" w:rsidRDefault="00AB03E6" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="0041305B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3557"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006701D7">
+            <w:r w:rsidRPr="00C40AD9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="100"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070781"/>
+                <w:fitText w:val="1400" w:id="708139782"/>
               </w:rPr>
               <w:t>相談内</w:t>
             </w:r>
-            <w:r w:rsidRPr="006701D7">
+            <w:r w:rsidRPr="00C40AD9">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070781"/>
+                <w:fitText w:val="1400" w:id="708139782"/>
               </w:rPr>
               <w:t>容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="0041305B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="731"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6BAA">
+            <w:r w:rsidRPr="00FA7873">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>関連する相談内容についての過去の対面助言</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="0041305B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="731"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00E90ED3">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="00402459">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6BAA">
+            <w:r w:rsidRPr="00FA7873">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
             </w:r>
-            <w:r w:rsidR="00212C8E">
+            <w:r w:rsidR="00C562E6" w:rsidRPr="00840646">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>番号</w:t>
             </w:r>
-            <w:r w:rsidR="000B4142">
+            <w:r w:rsidR="00FB3070">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidR="00550DCD">
+            <w:r w:rsidR="000D3399">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>電子</w:t>
             </w:r>
-            <w:r w:rsidR="000B4142">
+            <w:r w:rsidR="00FB3070">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>メールアドレス</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE6BAA">
+            <w:r w:rsidRPr="00FA7873">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00076C51">
+      <w:tr w:rsidR="002B5B9D" w:rsidRPr="006075E7" w:rsidTr="0041305B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="004664AB" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94DA8">
+            <w:r w:rsidRPr="000B5A5D">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="500"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070780"/>
+                <w:fitText w:val="1400" w:id="708139783"/>
               </w:rPr>
               <w:t>備</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94DA8">
+            <w:r w:rsidRPr="000B5A5D">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:fitText w:val="1400" w:id="-762070780"/>
+                <w:fitText w:val="1400" w:id="708139783"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="0040450A">
+          <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="0041305B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:wordWrap/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>上記により対面助言（簡易相談）を申</w:t>
       </w:r>
-      <w:r w:rsidR="0087128B">
+      <w:r w:rsidR="00BD2E1F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>し</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00086D93" w:rsidP="00086D93">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="007E23C4" w:rsidP="007E23C4">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="164"/>
         <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">令和 </w:t>
       </w:r>
-      <w:r w:rsidR="00C515F3" w:rsidRPr="00BE6BAA">
+      <w:r w:rsidR="00020DF0" w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123865">
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00123865">
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名（法人にあっては、名称</w:t>
       </w:r>
-      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+      <w:r w:rsidR="00DA0B9C" w:rsidRPr="00840646">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>並びに代表者の役職名</w:t>
       </w:r>
-      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+      <w:r w:rsidR="00DA0B9C" w:rsidRPr="00840646">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>及び</w:t>
       </w:r>
-      <w:r w:rsidR="00E90ED3">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BE6BAA">
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:wordWrap/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00BE6BAA" w:rsidRDefault="00C515F3" w:rsidP="00BE6BAA">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="00FA7873" w:rsidRDefault="00020DF0" w:rsidP="00FA7873">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:wordWrap/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE6BAA">
+      <w:r w:rsidRPr="00FA7873">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>安全管理監殿</w:t>
+        <w:t>審査センター長殿</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6BAA" w:rsidRDefault="00BE6BAA">
+    <w:p w:rsidR="00FA7873" w:rsidRPr="008D0DFD" w:rsidRDefault="00FA7873">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123865">
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00121709" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00235702" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>１　用紙の大きさは日本産業</w:t>
       </w:r>
-      <w:r w:rsidR="00C515F3" w:rsidRPr="00123865">
+      <w:r w:rsidR="00020DF0" w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>規格Ａ４と</w:t>
       </w:r>
-      <w:r w:rsidR="00BC3F49" w:rsidRPr="00BC3F49">
+      <w:r w:rsidR="00AB03E6" w:rsidRPr="00AB03E6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
       </w:r>
-      <w:r w:rsidR="00C515F3" w:rsidRPr="00123865">
+      <w:r w:rsidR="00020DF0" w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123865">
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123865">
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>３　ＧＭＰ／ＱＭＳ調査</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00123865">
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74B29" w:rsidRPr="006075E7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ＧＣＰ／ＧＬＰ／ＧＰＳＰ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>調査</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>対面助言申込書（簡易相談）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00244CD5" w:rsidRPr="00123865">
+        <w:t>対面助言申込書（簡易相談）の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:bCs/>
-[...28 lines deleted...]
-        <w:t>は以下のとおり。</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入方法は以下のとおり。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123865">
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（１）簡易相談区分欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123865">
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ＧＭＰ調査又はＱＭＳ調査のうち、該当するもの一つを○で囲んでください。</w:t>
+        <w:t>Ｇ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54916" w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ＣＰ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>調査</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54916" w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、ＧＬＰ調査、ＧＰＳＰ調査</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54916" w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>適合性</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2F55" w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>書面</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>調査のうち、該当するもの一つを○で囲んでください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00EE66A7" w:rsidRPr="008D0DFD" w:rsidRDefault="00D74B29" w:rsidP="00D74B29">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5B9D" w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品・医療機器・再生医療等製品の別欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74B29" w:rsidRPr="008D0DFD" w:rsidRDefault="00270ACD" w:rsidP="00EE66A7">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器又は</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74B29" w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>再生医療等製品のうち、該当するもの一つを○で囲んでください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123865">
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（２）相談内容欄</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74B29" w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）相談内容欄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123865">
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>出来る限り具体的かつ簡潔に記入願います。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="00020DF0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123865">
+      <w:r w:rsidRPr="008D0DFD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>（３）備考欄</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74B29" w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E57C82" w:rsidRPr="00123865" w:rsidRDefault="00BC3F49" w:rsidP="00C515F3">
-[...53 lines deleted...]
-    <w:p w:rsidR="00306904" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="00BD30A8">
+    <w:p w:rsidR="00020DF0" w:rsidRPr="008D0DFD" w:rsidRDefault="00020DF0" w:rsidP="006E19C3">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234878">
+      <w:r w:rsidRPr="006075E7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住所（法人にあっては</w:t>
       </w:r>
-      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+      <w:r w:rsidR="00DA0B9C" w:rsidRPr="00840646">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00234878">
+      <w:r w:rsidRPr="006075E7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
       </w:r>
-      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+      <w:r w:rsidR="00DA0B9C" w:rsidRPr="00840646">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00234878">
+      <w:r w:rsidRPr="006075E7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>名称</w:t>
       </w:r>
-      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+      <w:r w:rsidR="00DA0B9C" w:rsidRPr="00840646">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>並びに代表者の役職名</w:t>
       </w:r>
-      <w:r w:rsidR="00BC60C6" w:rsidRPr="00FA7FF9">
+      <w:r w:rsidR="00DA0B9C" w:rsidRPr="00840646">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>及び</w:t>
       </w:r>
-      <w:r w:rsidRPr="00234878">
+      <w:r w:rsidRPr="006075E7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏名）を記入し、医薬品製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidRDefault="00C515F3" w:rsidP="001C0788">
+    <w:p w:rsidR="00C515F3" w:rsidRPr="008D0DFD" w:rsidRDefault="00C515F3" w:rsidP="001C0788">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="00123865" w:rsidSect="006701D7">
+    <w:sectPr w:rsidR="00C515F3" w:rsidRPr="008D0DFD" w:rsidSect="00C40AD9">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
+    <w:p w:rsidR="006E0389" w:rsidRDefault="006E0389">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
+    <w:p w:rsidR="006E0389" w:rsidRDefault="006E0389">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
@@ -1478,58 +1720,58 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
+    <w:p w:rsidR="006E0389" w:rsidRDefault="006E0389">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A7492" w:rsidRDefault="005A7492">
+    <w:p w:rsidR="006E0389" w:rsidRDefault="006E0389">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="405C8664"/>
     <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
@@ -2974,543 +3216,557 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E7EDC"/>
     <w:rsid w:val="00002AC9"/>
     <w:rsid w:val="00003D97"/>
+    <w:rsid w:val="00020DF0"/>
     <w:rsid w:val="000277A4"/>
     <w:rsid w:val="000334A9"/>
     <w:rsid w:val="00033D5E"/>
     <w:rsid w:val="00051AD0"/>
     <w:rsid w:val="00055EAF"/>
     <w:rsid w:val="0005606A"/>
     <w:rsid w:val="00063B06"/>
     <w:rsid w:val="00064B6E"/>
     <w:rsid w:val="00065176"/>
     <w:rsid w:val="000659BD"/>
     <w:rsid w:val="00066BC3"/>
     <w:rsid w:val="00066DC9"/>
-    <w:rsid w:val="00076C51"/>
-    <w:rsid w:val="00086D93"/>
+    <w:rsid w:val="0007134D"/>
+    <w:rsid w:val="000A11D3"/>
     <w:rsid w:val="000B36A0"/>
-    <w:rsid w:val="000B4142"/>
+    <w:rsid w:val="000B5A5D"/>
     <w:rsid w:val="000B787F"/>
+    <w:rsid w:val="000D3399"/>
     <w:rsid w:val="000D3661"/>
+    <w:rsid w:val="000D71A0"/>
     <w:rsid w:val="000D7A3B"/>
+    <w:rsid w:val="000E2F55"/>
     <w:rsid w:val="000E6D46"/>
     <w:rsid w:val="000E7002"/>
     <w:rsid w:val="000F5E73"/>
     <w:rsid w:val="0010429F"/>
     <w:rsid w:val="00106C1F"/>
     <w:rsid w:val="001107DF"/>
     <w:rsid w:val="00116054"/>
-    <w:rsid w:val="00121709"/>
-    <w:rsid w:val="00123865"/>
     <w:rsid w:val="00126ECD"/>
     <w:rsid w:val="00126F0E"/>
     <w:rsid w:val="001305DE"/>
     <w:rsid w:val="00130D1A"/>
     <w:rsid w:val="001316A2"/>
     <w:rsid w:val="00141282"/>
-    <w:rsid w:val="001425ED"/>
     <w:rsid w:val="00147920"/>
-    <w:rsid w:val="00151787"/>
     <w:rsid w:val="001522E4"/>
     <w:rsid w:val="00165A43"/>
     <w:rsid w:val="0016729C"/>
     <w:rsid w:val="00183104"/>
     <w:rsid w:val="00190768"/>
     <w:rsid w:val="001A18B7"/>
     <w:rsid w:val="001A3238"/>
     <w:rsid w:val="001A6C9C"/>
     <w:rsid w:val="001B32B0"/>
-    <w:rsid w:val="001B371F"/>
     <w:rsid w:val="001B4866"/>
     <w:rsid w:val="001B5374"/>
     <w:rsid w:val="001B607E"/>
     <w:rsid w:val="001C0788"/>
     <w:rsid w:val="001C47D9"/>
     <w:rsid w:val="001C543E"/>
     <w:rsid w:val="001C7880"/>
     <w:rsid w:val="001D432A"/>
     <w:rsid w:val="001D5D60"/>
     <w:rsid w:val="001E1F85"/>
     <w:rsid w:val="001E59DF"/>
     <w:rsid w:val="001F4098"/>
     <w:rsid w:val="002031AE"/>
+    <w:rsid w:val="002038F7"/>
     <w:rsid w:val="00203A5D"/>
-    <w:rsid w:val="00212C8E"/>
     <w:rsid w:val="00212EF8"/>
     <w:rsid w:val="00217C9A"/>
     <w:rsid w:val="002201CF"/>
+    <w:rsid w:val="00224F6B"/>
     <w:rsid w:val="002263F9"/>
     <w:rsid w:val="00227363"/>
     <w:rsid w:val="002275B8"/>
     <w:rsid w:val="00231D5B"/>
     <w:rsid w:val="002325B2"/>
-    <w:rsid w:val="00234878"/>
+    <w:rsid w:val="00235702"/>
     <w:rsid w:val="0023750A"/>
-    <w:rsid w:val="00241955"/>
     <w:rsid w:val="00244CD5"/>
     <w:rsid w:val="0024559A"/>
     <w:rsid w:val="002455AD"/>
     <w:rsid w:val="0024794D"/>
-    <w:rsid w:val="00263E8B"/>
-    <w:rsid w:val="0026702C"/>
+    <w:rsid w:val="00253989"/>
+    <w:rsid w:val="00270ACD"/>
+    <w:rsid w:val="0028165E"/>
     <w:rsid w:val="0028330A"/>
     <w:rsid w:val="00286C5E"/>
     <w:rsid w:val="002909BB"/>
+    <w:rsid w:val="002923F7"/>
     <w:rsid w:val="00293A89"/>
     <w:rsid w:val="002A0338"/>
     <w:rsid w:val="002A04AB"/>
     <w:rsid w:val="002A389E"/>
     <w:rsid w:val="002A3D97"/>
     <w:rsid w:val="002B44EB"/>
+    <w:rsid w:val="002B5B9D"/>
     <w:rsid w:val="002B629B"/>
     <w:rsid w:val="002C69CD"/>
     <w:rsid w:val="002D05A3"/>
     <w:rsid w:val="002D0C51"/>
     <w:rsid w:val="002D135B"/>
     <w:rsid w:val="002D1C52"/>
     <w:rsid w:val="002D1F7B"/>
     <w:rsid w:val="002D5BF5"/>
     <w:rsid w:val="002E6D18"/>
     <w:rsid w:val="002F5C26"/>
     <w:rsid w:val="002F5D1C"/>
     <w:rsid w:val="002F7F69"/>
     <w:rsid w:val="0030276D"/>
     <w:rsid w:val="00303F1E"/>
     <w:rsid w:val="00304B9C"/>
     <w:rsid w:val="00306227"/>
     <w:rsid w:val="00306904"/>
     <w:rsid w:val="003078AF"/>
     <w:rsid w:val="00317868"/>
     <w:rsid w:val="00317C9E"/>
     <w:rsid w:val="0032282D"/>
     <w:rsid w:val="0032608F"/>
     <w:rsid w:val="00326681"/>
-    <w:rsid w:val="0033049C"/>
     <w:rsid w:val="00334E51"/>
     <w:rsid w:val="003401F3"/>
     <w:rsid w:val="00345B2E"/>
+    <w:rsid w:val="00350FB9"/>
     <w:rsid w:val="00352569"/>
     <w:rsid w:val="0035376F"/>
     <w:rsid w:val="0035587C"/>
     <w:rsid w:val="00355FDC"/>
-    <w:rsid w:val="00357158"/>
+    <w:rsid w:val="00366B56"/>
     <w:rsid w:val="003815A3"/>
     <w:rsid w:val="00381685"/>
     <w:rsid w:val="00383931"/>
+    <w:rsid w:val="003A12B3"/>
     <w:rsid w:val="003B27ED"/>
-    <w:rsid w:val="003B53E0"/>
     <w:rsid w:val="003C05DC"/>
     <w:rsid w:val="003C11D1"/>
     <w:rsid w:val="003C2C8F"/>
     <w:rsid w:val="003D6477"/>
     <w:rsid w:val="003E0B75"/>
     <w:rsid w:val="003F0338"/>
-    <w:rsid w:val="003F2613"/>
+    <w:rsid w:val="003F10B8"/>
     <w:rsid w:val="003F2965"/>
     <w:rsid w:val="003F7087"/>
     <w:rsid w:val="00401943"/>
+    <w:rsid w:val="00402459"/>
     <w:rsid w:val="0040450A"/>
     <w:rsid w:val="00404D89"/>
     <w:rsid w:val="00407278"/>
     <w:rsid w:val="00412F19"/>
+    <w:rsid w:val="0041305B"/>
     <w:rsid w:val="00435195"/>
     <w:rsid w:val="00436EBD"/>
     <w:rsid w:val="00437DF3"/>
     <w:rsid w:val="0044259E"/>
     <w:rsid w:val="0044402E"/>
     <w:rsid w:val="00446636"/>
     <w:rsid w:val="00450C55"/>
+    <w:rsid w:val="00450ED4"/>
     <w:rsid w:val="004513FE"/>
     <w:rsid w:val="0045427A"/>
     <w:rsid w:val="004644C6"/>
     <w:rsid w:val="00466067"/>
     <w:rsid w:val="004664AB"/>
+    <w:rsid w:val="00475FC8"/>
     <w:rsid w:val="00481797"/>
     <w:rsid w:val="00485F9F"/>
     <w:rsid w:val="0049207C"/>
     <w:rsid w:val="004936B2"/>
-    <w:rsid w:val="004960F1"/>
+    <w:rsid w:val="004C29DB"/>
+    <w:rsid w:val="004C6ECD"/>
     <w:rsid w:val="004D3CEB"/>
     <w:rsid w:val="004D7E31"/>
     <w:rsid w:val="004E0761"/>
     <w:rsid w:val="004E4F78"/>
     <w:rsid w:val="004E6E93"/>
     <w:rsid w:val="004F7078"/>
     <w:rsid w:val="004F7202"/>
     <w:rsid w:val="00503C9E"/>
     <w:rsid w:val="005101A5"/>
     <w:rsid w:val="005125E6"/>
     <w:rsid w:val="00512B61"/>
     <w:rsid w:val="005136C1"/>
     <w:rsid w:val="00522B5C"/>
     <w:rsid w:val="00525BCC"/>
     <w:rsid w:val="00530111"/>
     <w:rsid w:val="00535843"/>
     <w:rsid w:val="0054204F"/>
     <w:rsid w:val="0054305B"/>
-    <w:rsid w:val="00550DCD"/>
+    <w:rsid w:val="00543F68"/>
     <w:rsid w:val="005535CC"/>
     <w:rsid w:val="0055366F"/>
     <w:rsid w:val="005564E7"/>
     <w:rsid w:val="00563025"/>
     <w:rsid w:val="0056484D"/>
     <w:rsid w:val="00567842"/>
+    <w:rsid w:val="005703F9"/>
     <w:rsid w:val="00573320"/>
-    <w:rsid w:val="00574B33"/>
     <w:rsid w:val="00584F03"/>
-    <w:rsid w:val="0058680D"/>
     <w:rsid w:val="005A5485"/>
-    <w:rsid w:val="005A7492"/>
+    <w:rsid w:val="005A5842"/>
     <w:rsid w:val="005A79FF"/>
     <w:rsid w:val="005B5131"/>
     <w:rsid w:val="005C5A7F"/>
     <w:rsid w:val="005D1F1B"/>
     <w:rsid w:val="005E7E73"/>
     <w:rsid w:val="005E7EDC"/>
-    <w:rsid w:val="005F46EE"/>
     <w:rsid w:val="00603876"/>
+    <w:rsid w:val="006075E7"/>
     <w:rsid w:val="006139F4"/>
     <w:rsid w:val="006261B5"/>
     <w:rsid w:val="006304B2"/>
     <w:rsid w:val="0064726E"/>
     <w:rsid w:val="006511FB"/>
     <w:rsid w:val="006625EB"/>
-    <w:rsid w:val="006701D7"/>
     <w:rsid w:val="0067178F"/>
     <w:rsid w:val="006778A6"/>
+    <w:rsid w:val="00677DE5"/>
     <w:rsid w:val="00685DF1"/>
     <w:rsid w:val="006868C4"/>
+    <w:rsid w:val="006870D7"/>
     <w:rsid w:val="00697C2A"/>
     <w:rsid w:val="006A029E"/>
     <w:rsid w:val="006A71CC"/>
     <w:rsid w:val="006A7B89"/>
     <w:rsid w:val="006C1A1D"/>
-    <w:rsid w:val="006D70D0"/>
     <w:rsid w:val="006D7915"/>
+    <w:rsid w:val="006E0389"/>
+    <w:rsid w:val="006E19C3"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E54DF"/>
-    <w:rsid w:val="006F05CA"/>
-    <w:rsid w:val="006F0E24"/>
     <w:rsid w:val="006F625B"/>
+    <w:rsid w:val="0070790E"/>
     <w:rsid w:val="0071120C"/>
     <w:rsid w:val="00712341"/>
     <w:rsid w:val="00717D40"/>
     <w:rsid w:val="00723D06"/>
     <w:rsid w:val="00723E13"/>
     <w:rsid w:val="007243F1"/>
     <w:rsid w:val="00726876"/>
     <w:rsid w:val="00731A50"/>
-    <w:rsid w:val="007321F7"/>
     <w:rsid w:val="00732F32"/>
-    <w:rsid w:val="0074056D"/>
     <w:rsid w:val="00754C59"/>
     <w:rsid w:val="00754DAB"/>
-    <w:rsid w:val="00763728"/>
     <w:rsid w:val="007642CA"/>
     <w:rsid w:val="007664E9"/>
     <w:rsid w:val="007762D7"/>
     <w:rsid w:val="00777D8B"/>
     <w:rsid w:val="00786263"/>
     <w:rsid w:val="007A5B52"/>
     <w:rsid w:val="007A68E4"/>
     <w:rsid w:val="007A77A5"/>
     <w:rsid w:val="007C232A"/>
+    <w:rsid w:val="007E23C4"/>
     <w:rsid w:val="007E4B8D"/>
     <w:rsid w:val="0081172D"/>
     <w:rsid w:val="008141C3"/>
     <w:rsid w:val="00823024"/>
     <w:rsid w:val="008246E6"/>
     <w:rsid w:val="0083003E"/>
     <w:rsid w:val="00831B4F"/>
     <w:rsid w:val="00832ACA"/>
+    <w:rsid w:val="00840646"/>
     <w:rsid w:val="00841AA6"/>
     <w:rsid w:val="008441ED"/>
     <w:rsid w:val="00851A41"/>
     <w:rsid w:val="00854380"/>
     <w:rsid w:val="0086168B"/>
     <w:rsid w:val="00863C8C"/>
-    <w:rsid w:val="0087128B"/>
     <w:rsid w:val="008747E9"/>
-    <w:rsid w:val="0087707F"/>
     <w:rsid w:val="00883E6A"/>
     <w:rsid w:val="008844AE"/>
     <w:rsid w:val="00886EEC"/>
-    <w:rsid w:val="008931E5"/>
     <w:rsid w:val="008933F3"/>
     <w:rsid w:val="008A011C"/>
     <w:rsid w:val="008B1370"/>
     <w:rsid w:val="008C4208"/>
     <w:rsid w:val="008C53ED"/>
     <w:rsid w:val="008C7D1E"/>
+    <w:rsid w:val="008D0DFD"/>
     <w:rsid w:val="008D58D8"/>
     <w:rsid w:val="008D5906"/>
     <w:rsid w:val="008E0B60"/>
     <w:rsid w:val="008E0D5D"/>
     <w:rsid w:val="008E2406"/>
     <w:rsid w:val="008E3736"/>
     <w:rsid w:val="008F474C"/>
     <w:rsid w:val="008F48CC"/>
     <w:rsid w:val="008F51E1"/>
     <w:rsid w:val="00903C74"/>
     <w:rsid w:val="0090600F"/>
     <w:rsid w:val="0091029B"/>
     <w:rsid w:val="00910AFF"/>
     <w:rsid w:val="00913633"/>
     <w:rsid w:val="00917886"/>
     <w:rsid w:val="009206DB"/>
     <w:rsid w:val="00923797"/>
     <w:rsid w:val="00931C9E"/>
+    <w:rsid w:val="00936F4E"/>
     <w:rsid w:val="0094609B"/>
     <w:rsid w:val="009462B9"/>
-    <w:rsid w:val="009904B4"/>
+    <w:rsid w:val="00980134"/>
     <w:rsid w:val="00992F14"/>
     <w:rsid w:val="00994A53"/>
+    <w:rsid w:val="00994EEE"/>
     <w:rsid w:val="009A1E32"/>
     <w:rsid w:val="009B4D9B"/>
     <w:rsid w:val="009D1571"/>
     <w:rsid w:val="009D3F45"/>
     <w:rsid w:val="009D4731"/>
     <w:rsid w:val="009D6DC3"/>
     <w:rsid w:val="009D74EC"/>
     <w:rsid w:val="009F06EE"/>
     <w:rsid w:val="009F3D88"/>
     <w:rsid w:val="009F4DD4"/>
     <w:rsid w:val="009F511C"/>
     <w:rsid w:val="00A106F4"/>
     <w:rsid w:val="00A15AD7"/>
     <w:rsid w:val="00A2194D"/>
     <w:rsid w:val="00A21F78"/>
     <w:rsid w:val="00A2372D"/>
     <w:rsid w:val="00A26EF6"/>
     <w:rsid w:val="00A333D6"/>
     <w:rsid w:val="00A35CE7"/>
     <w:rsid w:val="00A36571"/>
     <w:rsid w:val="00A50793"/>
     <w:rsid w:val="00A525A5"/>
     <w:rsid w:val="00A6240B"/>
     <w:rsid w:val="00A63C82"/>
     <w:rsid w:val="00A671A1"/>
     <w:rsid w:val="00A7447A"/>
+    <w:rsid w:val="00A747FD"/>
     <w:rsid w:val="00A75AC8"/>
-    <w:rsid w:val="00A837DE"/>
+    <w:rsid w:val="00A818AD"/>
     <w:rsid w:val="00A86316"/>
     <w:rsid w:val="00A86A83"/>
     <w:rsid w:val="00A9278D"/>
     <w:rsid w:val="00A970C9"/>
     <w:rsid w:val="00AA2A96"/>
+    <w:rsid w:val="00AB03E6"/>
     <w:rsid w:val="00AB05EF"/>
-    <w:rsid w:val="00AB1216"/>
     <w:rsid w:val="00AC1343"/>
     <w:rsid w:val="00AC17CC"/>
     <w:rsid w:val="00AC272E"/>
     <w:rsid w:val="00AD1FCF"/>
     <w:rsid w:val="00AE00FB"/>
+    <w:rsid w:val="00AE7FC5"/>
     <w:rsid w:val="00AF0A79"/>
     <w:rsid w:val="00AF44F1"/>
     <w:rsid w:val="00B072AC"/>
     <w:rsid w:val="00B23D03"/>
+    <w:rsid w:val="00B23EED"/>
     <w:rsid w:val="00B271FA"/>
     <w:rsid w:val="00B303DE"/>
     <w:rsid w:val="00B315DB"/>
     <w:rsid w:val="00B3527C"/>
     <w:rsid w:val="00B44D43"/>
     <w:rsid w:val="00B6112C"/>
     <w:rsid w:val="00B633C8"/>
     <w:rsid w:val="00B63531"/>
+    <w:rsid w:val="00B664E9"/>
     <w:rsid w:val="00B812D5"/>
     <w:rsid w:val="00B81AAD"/>
     <w:rsid w:val="00B82C87"/>
-    <w:rsid w:val="00B94DA8"/>
     <w:rsid w:val="00BA0E91"/>
     <w:rsid w:val="00BA28B8"/>
     <w:rsid w:val="00BA326B"/>
     <w:rsid w:val="00BA451A"/>
     <w:rsid w:val="00BB1C2F"/>
     <w:rsid w:val="00BB314E"/>
+    <w:rsid w:val="00BB4F3F"/>
     <w:rsid w:val="00BC05F7"/>
     <w:rsid w:val="00BC0E14"/>
-    <w:rsid w:val="00BC3F49"/>
     <w:rsid w:val="00BC5A98"/>
-    <w:rsid w:val="00BC60C6"/>
     <w:rsid w:val="00BC62E9"/>
-    <w:rsid w:val="00BD30A8"/>
-    <w:rsid w:val="00BD3B8B"/>
+    <w:rsid w:val="00BD2E1F"/>
     <w:rsid w:val="00BD62AF"/>
     <w:rsid w:val="00BE166E"/>
-    <w:rsid w:val="00BE6BAA"/>
     <w:rsid w:val="00BF39A3"/>
     <w:rsid w:val="00BF636A"/>
     <w:rsid w:val="00C03DD5"/>
     <w:rsid w:val="00C07BCF"/>
     <w:rsid w:val="00C221A4"/>
     <w:rsid w:val="00C22C47"/>
     <w:rsid w:val="00C3040E"/>
+    <w:rsid w:val="00C40AD9"/>
     <w:rsid w:val="00C448E9"/>
     <w:rsid w:val="00C515F3"/>
     <w:rsid w:val="00C52D34"/>
+    <w:rsid w:val="00C562E6"/>
     <w:rsid w:val="00C61F94"/>
+    <w:rsid w:val="00C62007"/>
     <w:rsid w:val="00C66398"/>
     <w:rsid w:val="00C70D92"/>
+    <w:rsid w:val="00C71EEA"/>
     <w:rsid w:val="00C838F8"/>
     <w:rsid w:val="00C918C8"/>
     <w:rsid w:val="00C919C5"/>
     <w:rsid w:val="00C93AA6"/>
     <w:rsid w:val="00C95792"/>
     <w:rsid w:val="00CA203C"/>
     <w:rsid w:val="00CA3C68"/>
     <w:rsid w:val="00CA5DC3"/>
     <w:rsid w:val="00CB392B"/>
     <w:rsid w:val="00CB5F01"/>
     <w:rsid w:val="00CB6AA1"/>
     <w:rsid w:val="00CB7FF8"/>
     <w:rsid w:val="00CC616E"/>
     <w:rsid w:val="00CD094E"/>
     <w:rsid w:val="00CE1689"/>
     <w:rsid w:val="00CE7F0C"/>
     <w:rsid w:val="00CF32FF"/>
     <w:rsid w:val="00CF3966"/>
     <w:rsid w:val="00CF7AB3"/>
     <w:rsid w:val="00D01FB6"/>
     <w:rsid w:val="00D04C67"/>
     <w:rsid w:val="00D04EC5"/>
     <w:rsid w:val="00D05928"/>
     <w:rsid w:val="00D06EB7"/>
     <w:rsid w:val="00D20E80"/>
     <w:rsid w:val="00D25271"/>
     <w:rsid w:val="00D34849"/>
     <w:rsid w:val="00D368A1"/>
-    <w:rsid w:val="00D40509"/>
     <w:rsid w:val="00D40DB1"/>
     <w:rsid w:val="00D45743"/>
     <w:rsid w:val="00D51167"/>
     <w:rsid w:val="00D524B8"/>
+    <w:rsid w:val="00D54916"/>
     <w:rsid w:val="00D54CE7"/>
     <w:rsid w:val="00D655D3"/>
     <w:rsid w:val="00D66880"/>
     <w:rsid w:val="00D66A44"/>
     <w:rsid w:val="00D67AE3"/>
     <w:rsid w:val="00D703B8"/>
     <w:rsid w:val="00D7464F"/>
+    <w:rsid w:val="00D74B29"/>
     <w:rsid w:val="00D7700F"/>
     <w:rsid w:val="00D86F41"/>
     <w:rsid w:val="00D974D4"/>
+    <w:rsid w:val="00DA0B9C"/>
     <w:rsid w:val="00DA2499"/>
     <w:rsid w:val="00DA7032"/>
-    <w:rsid w:val="00DD0F61"/>
     <w:rsid w:val="00DD2955"/>
     <w:rsid w:val="00DE338D"/>
     <w:rsid w:val="00DE3D53"/>
     <w:rsid w:val="00DE6A93"/>
+    <w:rsid w:val="00DF223C"/>
     <w:rsid w:val="00DF3DAC"/>
-    <w:rsid w:val="00E00AE8"/>
+    <w:rsid w:val="00DF5708"/>
+    <w:rsid w:val="00DF6305"/>
+    <w:rsid w:val="00E00EFC"/>
     <w:rsid w:val="00E10DF3"/>
     <w:rsid w:val="00E15B97"/>
     <w:rsid w:val="00E15C6C"/>
     <w:rsid w:val="00E16830"/>
     <w:rsid w:val="00E33C86"/>
     <w:rsid w:val="00E40932"/>
-    <w:rsid w:val="00E40CDC"/>
     <w:rsid w:val="00E44D8C"/>
     <w:rsid w:val="00E45050"/>
-    <w:rsid w:val="00E57C82"/>
     <w:rsid w:val="00E670AF"/>
     <w:rsid w:val="00E67335"/>
     <w:rsid w:val="00E73B7A"/>
     <w:rsid w:val="00E774AF"/>
     <w:rsid w:val="00E84EB9"/>
     <w:rsid w:val="00E84F0B"/>
-    <w:rsid w:val="00E90ED3"/>
     <w:rsid w:val="00E93A25"/>
-    <w:rsid w:val="00E976BB"/>
     <w:rsid w:val="00EA0C7C"/>
     <w:rsid w:val="00EA1C44"/>
     <w:rsid w:val="00EA29AB"/>
     <w:rsid w:val="00EA4AD0"/>
     <w:rsid w:val="00EA6D07"/>
     <w:rsid w:val="00EB0459"/>
     <w:rsid w:val="00EB4E3C"/>
+    <w:rsid w:val="00EB6E59"/>
     <w:rsid w:val="00EC0D04"/>
     <w:rsid w:val="00EC1C44"/>
     <w:rsid w:val="00EC25D2"/>
     <w:rsid w:val="00EC4281"/>
     <w:rsid w:val="00ED15D8"/>
     <w:rsid w:val="00EE2703"/>
+    <w:rsid w:val="00EE66A7"/>
     <w:rsid w:val="00EF7666"/>
-    <w:rsid w:val="00F03345"/>
+    <w:rsid w:val="00F0490D"/>
     <w:rsid w:val="00F1051A"/>
     <w:rsid w:val="00F241FE"/>
-    <w:rsid w:val="00F30D69"/>
     <w:rsid w:val="00F320AF"/>
     <w:rsid w:val="00F33798"/>
     <w:rsid w:val="00F417AD"/>
     <w:rsid w:val="00F41822"/>
     <w:rsid w:val="00F44CB9"/>
     <w:rsid w:val="00F501E1"/>
     <w:rsid w:val="00F516AE"/>
     <w:rsid w:val="00F527A4"/>
     <w:rsid w:val="00F552F0"/>
     <w:rsid w:val="00F56B97"/>
+    <w:rsid w:val="00F65E31"/>
     <w:rsid w:val="00F676A7"/>
     <w:rsid w:val="00F739CA"/>
     <w:rsid w:val="00F759E0"/>
     <w:rsid w:val="00F809F1"/>
+    <w:rsid w:val="00F86718"/>
     <w:rsid w:val="00F90F4E"/>
-    <w:rsid w:val="00F927A2"/>
     <w:rsid w:val="00F93389"/>
     <w:rsid w:val="00F94FCC"/>
     <w:rsid w:val="00F9518B"/>
     <w:rsid w:val="00F953AE"/>
     <w:rsid w:val="00F9759B"/>
     <w:rsid w:val="00FA0FE3"/>
     <w:rsid w:val="00FA10CB"/>
-    <w:rsid w:val="00FA7FF9"/>
+    <w:rsid w:val="00FA7873"/>
+    <w:rsid w:val="00FB3070"/>
     <w:rsid w:val="00FC7C62"/>
     <w:rsid w:val="00FD09AD"/>
     <w:rsid w:val="00FD0FE7"/>
+    <w:rsid w:val="00FD1226"/>
     <w:rsid w:val="00FD3A78"/>
     <w:rsid w:val="00FF0A0E"/>
     <w:rsid w:val="00FF2785"/>
     <w:rsid w:val="00FF3BA8"/>
     <w:rsid w:val="00FF6053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
@@ -4034,105 +4290,106 @@
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:rsid w:val="004E6E93"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00130D1A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ac">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="a0"/>
     <w:semiHidden/>
     <w:rsid w:val="0094609B"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="a8"/>
     <w:next w:val="a8"/>
     <w:semiHidden/>
     <w:rsid w:val="0094609B"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:wordWrap/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ヘッダー (文字)"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="00003D97"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -4162,84 +4419,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4395,66 +4654,63 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA393003-01E3-409E-92FB-46E5958E95AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5D2109C-6C0F-4D33-9A7D-58F5E12E10B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>104</Words>
-  <Characters>597</Characters>
+  <Words>122</Words>
+  <Characters>700</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>700</CharactersWithSpaces>
+  <CharactersWithSpaces>821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>