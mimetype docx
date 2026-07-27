--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,3019 +1,1612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="5840A5B7" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00817077" w:rsidRPr="0065202F" w:rsidRDefault="00817077" w:rsidP="00817077">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0088541A">
+      <w:r w:rsidRPr="0065202F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00525BCC" w:rsidRPr="0088541A">
+        <w:t>様式第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6658" w:rsidRPr="0065202F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>第</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00367130" w:rsidRPr="0088541A">
+        <w:t>１８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065202F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>２７</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00525BCC" w:rsidRPr="0088541A">
+        <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065202F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>号</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0088541A">
+        <w:t>（ＧＣＴＰ調査に関する簡</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0065202F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>（資料保管室使用申込書）</w:t>
+        <w:t>易相談）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5B8" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2908"/>
+        <w:gridCol w:w="5478"/>
+        <w:gridCol w:w="6"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007412BB" w:rsidRPr="00D729F8" w:rsidTr="00AE5934">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="912"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007412BB" w:rsidRPr="0065202F" w:rsidRDefault="007412BB" w:rsidP="00AE5934">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065202F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>ＧＣＴＰ調査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0065202F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>対面助言申込書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0065202F">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（簡易相談）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00817077" w:rsidRPr="00D729F8" w:rsidTr="001C1C4B">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00817077" w:rsidRPr="0065202F" w:rsidRDefault="00817077" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2E0B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="50"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="706996488"/>
+              </w:rPr>
+              <w:t>相談希望</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B2E0B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="706996488"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007412BB" w:rsidRPr="00D729F8" w:rsidTr="001C1C4B">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007412BB" w:rsidRPr="007412BB" w:rsidRDefault="007412BB" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007412BB">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>希望する実施方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007412BB" w:rsidRPr="002D4278" w:rsidRDefault="007412BB" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00817077" w:rsidRPr="00D729F8" w:rsidTr="001C1C4B">
+        <w:trPr>
+          <w:trHeight w:val="3557"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00817077" w:rsidRPr="0065202F" w:rsidRDefault="00817077" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2E0B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="100"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="706996489"/>
+              </w:rPr>
+              <w:t>相談内</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B2E0B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="706996489"/>
+              </w:rPr>
+              <w:t>容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00817077" w:rsidRPr="00D729F8" w:rsidTr="001C1C4B">
+        <w:trPr>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00817077" w:rsidRPr="0065202F" w:rsidRDefault="00817077" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065202F">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>関連する相談内容についての過去の対面助言</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00817077" w:rsidRPr="00D729F8" w:rsidTr="001C1C4B">
+        <w:trPr>
+          <w:trHeight w:val="731"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00817077" w:rsidRPr="0065202F" w:rsidRDefault="00817077" w:rsidP="00AB3FA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065202F">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者氏名、所属及び連絡先（電話</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2621" w:rsidRPr="00622947">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="009A4BDF">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00326099">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電子</w:t>
+            </w:r>
+            <w:r w:rsidR="009A4BDF">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>メールアドレス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0065202F">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00817077" w:rsidRPr="00D729F8" w:rsidTr="001C1C4B">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00817077" w:rsidRPr="0065202F" w:rsidRDefault="00817077" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2E0B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="500"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="706996490"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B2E0B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:fitText w:val="1400" w:id="706996490"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="001C1C4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00817077" w:rsidRPr="0065202F" w:rsidRDefault="00817077" w:rsidP="00817077">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+        <w:pStyle w:val="a6"/>
+        <w:wordWrap/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言（簡易相談）を申</w:t>
+      </w:r>
+      <w:r w:rsidR="00332131">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>込みます。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5B9" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00234F33" w:rsidP="00234F33">
       <w:pPr>
-        <w:rPr>
-[...351 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:spacing w:afterLines="50" w:after="180"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和 </w:t>
+      </w:r>
+      <w:r w:rsidR="00817077" w:rsidRPr="0065202F">
+        <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00817077">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00817077">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00900278" w:rsidRPr="00622947">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00900278" w:rsidRPr="00622947">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3FA7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏名）　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00817077">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00817077" w:rsidRPr="0065202F" w:rsidRDefault="00817077" w:rsidP="00817077">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:wordWrap/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>使用予定期間</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00212775">
+      </w:pPr>
+      <w:r w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00817077" w:rsidRPr="00EB55DE" w:rsidRDefault="00817077" w:rsidP="0065202F">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:wordWrap/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>安全管理監殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0065202F" w:rsidRPr="002D4278" w:rsidRDefault="0065202F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00817077">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065202F">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5C3" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00704EE8" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="003354FD" w:rsidP="00817077">
       <w:pPr>
-        <w:rPr>
-[...28 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="00817077" w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="007412BB" w:rsidRPr="007412BB">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00817077" w:rsidRPr="0065202F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00817077">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>令和</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">　　　年　　　月　　　日</w:t>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5C7" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00817077">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>３　ＧＣＴＰ調査</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言申込書（簡易相談）の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入方法は以下のとおり。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5C8" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00817077">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3150"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0088541A">
-[...14 lines deleted...]
-        <w:t>住所</w:t>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（１）相談内容欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5C9" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00817077">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3150"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>出来る限り具体的かつ簡潔に記入願います。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5CA" w14:textId="45E0FB23" w:rsidR="00C515F3" w:rsidRPr="006F329B" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00817077">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3150"/>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0088541A">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">氏名　　　　　　　　　　　　　　　　　　　　</w:t>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）備考欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5CB" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="006F329B" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00CF291D" w:rsidRPr="002D4278" w:rsidRDefault="007412BB" w:rsidP="00817077">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007412BB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>その他、補足等があれば記入してください。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5CC" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="00817077" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00817077">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002D4278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（３）その他</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5CD" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
+    <w:p w:rsidR="000E2AE2" w:rsidRPr="002D4278" w:rsidRDefault="00817077" w:rsidP="00AE5934">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+        <w:pStyle w:val="a5"/>
+        <w:wordWrap/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003959B5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00900278" w:rsidRPr="00622947">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003959B5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="00900278" w:rsidRPr="00622947">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003959B5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="00900278" w:rsidRPr="00622947">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="00900278" w:rsidRPr="00622947">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003959B5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入し、医薬品製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と記入してください。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5840A5CE" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="0088541A" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...81 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="000E2AE2" w:rsidRPr="002D4278">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:titlePg/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74CC0EDE" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E">
+    <w:p w:rsidR="00CF5F43" w:rsidRDefault="00CF5F43" w:rsidP="00591296">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="230C0CB0" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E">
+    <w:p w:rsidR="00CF5F43" w:rsidRDefault="00CF5F43" w:rsidP="00591296">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
-    <w:altName w:val="ＭＳ明朝"/>
+    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1877BDE1" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+  <w:p w:rsidR="004B2E0B" w:rsidRDefault="004B2E0B">
     <w:pPr>
-      <w:pStyle w:val="a6"/>
+      <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="012653B7" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+  <w:p w:rsidR="004B2E0B" w:rsidRDefault="004B2E0B">
     <w:pPr>
-      <w:pStyle w:val="a6"/>
+      <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2F176A07" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+  <w:p w:rsidR="004B2E0B" w:rsidRDefault="004B2E0B">
     <w:pPr>
-      <w:pStyle w:val="a6"/>
+      <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68A6E9C8" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E">
+    <w:p w:rsidR="00CF5F43" w:rsidRDefault="00CF5F43" w:rsidP="00591296">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="168F13E4" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E">
+    <w:p w:rsidR="00CF5F43" w:rsidRDefault="00CF5F43" w:rsidP="00591296">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4C7B0F59" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+  <w:p w:rsidR="004B2E0B" w:rsidRDefault="004B2E0B">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="704E6ACC" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+  <w:p w:rsidR="004B2E0B" w:rsidRDefault="004B2E0B">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="099AFAC3" w14:textId="77777777" w:rsidR="00024243" w:rsidRDefault="00024243">
+  <w:p w:rsidR="004B2E0B" w:rsidRDefault="004B2E0B">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1431 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="64"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:hideSpellingErrors/>
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...479 lines deleted...]
-    <w:rsid w:val="00FF6053"/>
+    <w:rsidRoot w:val="00817077"/>
+    <w:rsid w:val="00027026"/>
+    <w:rsid w:val="000C4B58"/>
+    <w:rsid w:val="000D5C90"/>
+    <w:rsid w:val="000E03D1"/>
+    <w:rsid w:val="000E2AE2"/>
+    <w:rsid w:val="00117918"/>
+    <w:rsid w:val="00194F6C"/>
+    <w:rsid w:val="00234F33"/>
+    <w:rsid w:val="0026000F"/>
+    <w:rsid w:val="00283EA4"/>
+    <w:rsid w:val="002973C0"/>
+    <w:rsid w:val="002D4278"/>
+    <w:rsid w:val="00326099"/>
+    <w:rsid w:val="00332131"/>
+    <w:rsid w:val="003354FD"/>
+    <w:rsid w:val="003959B5"/>
+    <w:rsid w:val="00437465"/>
+    <w:rsid w:val="004755A6"/>
+    <w:rsid w:val="004B2E0B"/>
+    <w:rsid w:val="004D2621"/>
+    <w:rsid w:val="00591296"/>
+    <w:rsid w:val="005F4D9C"/>
+    <w:rsid w:val="00622947"/>
+    <w:rsid w:val="0065202F"/>
+    <w:rsid w:val="006B2A73"/>
+    <w:rsid w:val="007412BB"/>
+    <w:rsid w:val="00817077"/>
+    <w:rsid w:val="008A32BA"/>
+    <w:rsid w:val="00900278"/>
+    <w:rsid w:val="00945B1B"/>
+    <w:rsid w:val="00945CEF"/>
+    <w:rsid w:val="00963F63"/>
+    <w:rsid w:val="009A4BDF"/>
+    <w:rsid w:val="00A01F85"/>
+    <w:rsid w:val="00A35323"/>
+    <w:rsid w:val="00A82E4A"/>
+    <w:rsid w:val="00A83D9D"/>
+    <w:rsid w:val="00AB3FA7"/>
+    <w:rsid w:val="00AE274D"/>
+    <w:rsid w:val="00AE5934"/>
+    <w:rsid w:val="00B21B3A"/>
+    <w:rsid w:val="00B45F92"/>
+    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B807C1"/>
+    <w:rsid w:val="00BA6731"/>
+    <w:rsid w:val="00BE535B"/>
+    <w:rsid w:val="00CB5B2B"/>
+    <w:rsid w:val="00CC43B0"/>
+    <w:rsid w:val="00CF291D"/>
+    <w:rsid w:val="00CF5F43"/>
+    <w:rsid w:val="00D35272"/>
+    <w:rsid w:val="00D729F8"/>
+    <w:rsid w:val="00DC52F6"/>
+    <w:rsid w:val="00DF7445"/>
+    <w:rsid w:val="00E1438A"/>
+    <w:rsid w:val="00E23108"/>
+    <w:rsid w:val="00EB55DE"/>
+    <w:rsid w:val="00EC5232"/>
+    <w:rsid w:val="00F261EE"/>
+    <w:rsid w:val="00FF6658"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5840A5B7"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3035,74 +1628,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3255,594 +1849,516 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00817077"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Date"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-    <w:rsid w:val="00055EAF"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00817077"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:rsid w:val="00817077"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00BC5A98"/>
+    <w:rsid w:val="00817077"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AF44F1"/>
+    <w:rsid w:val="00817077"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:wordWrap w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a9">
-[...25 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00817077"/>
     <w:rPr>
-      <w:rFonts w:cs="Century"/>
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00130D1A"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00817077"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ac">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0094609B"/>
+    <w:rsid w:val="00817077"/>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
-[...4 lines deleted...]
-    <w:rsid w:val="0094609B"/>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00591296"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00591296"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Century" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...3 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91A755BD-BFC7-4592-BDDB-34E68DF4AA9A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F397BE1A-1785-48E8-960C-A6738601BFF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>116</Characters>
+  <Pages>2</Pages>
+  <Words>92</Words>
+  <Characters>526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>323</CharactersWithSpaces>
+  <CharactersWithSpaces>617</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>