--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,3904 +1,5334 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="00085DCB" w:rsidP="008876FF">
-      <w:pPr>
+    <w:p w14:paraId="1418B08B" w14:textId="77777777" w:rsidR="005C0D5D" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="008876FF">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Microsoft JhengHei"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Microsoft JhengHei"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>別紙様</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Microsoft JhengHei"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>式</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12398CBB" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:spacing w:before="29" w:line="325" w:lineRule="exact"/>
+        <w:ind w:left="101" w:rightChars="-13" w:right="-27"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-[...23 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>事前評価相談実施依頼書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D8994E" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447E2817" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:spacing w:before="5" w:line="30" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8506" w:type="dxa"/>
+        <w:tblW w:w="9001" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="99" w:type="dxa"/>
-          <w:right w:w="99" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8506"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="5741"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidTr="00712AE7">
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="0B8F479D" w14:textId="77777777" w:rsidTr="0022083D">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="464"/>
+          <w:trHeight w:hRule="exact" w:val="378"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8506" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="0043134E" w:rsidP="0043134E">
+          <w:p w14:paraId="36D4E3A1" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>被験製品の名称及び識別記号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="202D7932" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="1A7EF606" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="383"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BAFA5A" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>予定される類別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A22F788" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="6B115238" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="404"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B100F3" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>構成細胞及び導入遺伝子の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="087E29AC" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="1BC903F0" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="331"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="128C2B07" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>用法又は使用方法の概要</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="265B689D" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="5FB39402" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="383"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A8CACF" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>予定される効能、効果又は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>性能</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7918A7" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="0917F9FA" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="336"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="07420CA9" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>相談資</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>料</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>提出</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>定時期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BEC7382" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="6AF383D2" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="544"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DDA4B0" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="004E0184">
+            <w:pPr>
+              <w:spacing w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>実施依</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>頼</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>時点</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>で</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>の開発フ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ェ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ーズ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D03EEF9" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="19147B53" w14:textId="77777777" w:rsidTr="00B0705A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1013"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B15066D" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00B0705A" w:rsidRDefault="00DF38C8" w:rsidP="00B0705A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:ind w:leftChars="55" w:left="115"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA383F">
+            <w:r w:rsidRPr="00A16ABB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>対面助言</w:t>
+              <w:t>実施を依頼する事前評価相談区分</w:t>
             </w:r>
-            <w:r w:rsidR="00953284" w:rsidRPr="00AA383F">
+            <w:r w:rsidRPr="00A16ABB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>等</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA383F">
+            <w:r w:rsidRPr="00A16ABB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>における関西支部</w:t>
+              <w:t>（依頼するものにチェックを付してください）</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA383F">
+            <w:r w:rsidRPr="00A16ABB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>テレビ会議システム利用申込書</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A4563F" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="001404EC" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1530324555"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A5041E" w:rsidRPr="00B93C1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A5041E" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>１</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>事前評価相談（安全性・品質・効力）</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B8D6FC7" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="001404EC" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1010486650"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A5041E" w:rsidRPr="00B93C1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A5041E" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>２</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>事前評価相談（探索的試験</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C05E44F" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="001404EC" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-1868132242"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A5041E" w:rsidRPr="00B93C1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A5041E" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>３</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>事前評価相談（検証的治験）</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidTr="00712AE7">
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="7D59DB44" w14:textId="77777777" w:rsidTr="0022083D">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="438"/>
+          <w:trHeight w:hRule="exact" w:val="544"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8506" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0043134E" w:rsidRPr="00AA383F" w:rsidRDefault="0043134E" w:rsidP="002422E5">
+          <w:p w14:paraId="41CBE3B6" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
             <w:pPr>
-              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="49" w:left="103"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>医療上の必要性</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45EB9EAC" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B33195A" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>別紙のとおり</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72608EF9" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="07676FEC" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="272"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3DC6CC" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>予想さ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>れ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>る申</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>請</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>区分</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C006D22" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="001404EC" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="253" w:lineRule="exact"/>
+              <w:ind w:leftChars="18" w:left="38"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="729820657"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A5041E" w:rsidRPr="00B93C1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A5041E" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>新</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>再生医療等製品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="34D231C0" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="268"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="263D578D" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A547326" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="001404EC" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:leftChars="25" w:left="53"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1261599673"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A5041E" w:rsidRPr="00B93C1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A5041E" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>新</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>用法・使用方法再生医療等製品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="60FB37F5" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="268"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECB6E62" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D56AB6C" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="001404EC" w:rsidP="00A5041E">
+            <w:pPr>
+              <w:spacing w:line="255" w:lineRule="exact"/>
+              <w:ind w:leftChars="25" w:left="53"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="4562000"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A5041E" w:rsidRPr="00B93C1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A5041E" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>新効能再生医療等製品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="193F46F6" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="268"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="209E9729" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F19BB9C" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="001404EC" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:leftChars="25" w:left="53"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="33546978"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A5041E" w:rsidRPr="00B93C1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A5041E" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>新</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>構造再生医療等製品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="17F782D9" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="268"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B920570" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE76AC3" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="001404EC" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:leftChars="25" w:left="53"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1841125094"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A5041E" w:rsidRPr="00B93C1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A5041E" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>新</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>用量再生医療等製品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="5CA282BD" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="268"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6387AA" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E584D83" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="001404EC" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="255" w:lineRule="exact"/>
+              <w:ind w:leftChars="25" w:left="53"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="374284679"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A5041E" w:rsidRPr="00B93C1C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A5041E" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>規格</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>追</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>加に</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>係</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>る</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>再生医療等製品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="24E9487B" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="617E78EE" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF22E5B" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="255" w:lineRule="exact"/>
+              <w:ind w:leftChars="25" w:left="53"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="2FEB247E" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="391"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="248E4DFC" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>申請予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>時期</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="025271FA" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="743C858F" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="357"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE3B0BE" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>海外</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>お</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ける</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>承</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>認</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0057FE" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="0A0B5E63" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="272"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50DCBA6E" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>本実施</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>依</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>頼の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>担</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>当者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>氏名、</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE8F4FD" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="58711901" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="268"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7130B296" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="255" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>所属、勤務する</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>施</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>設</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74400E4A" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="2720C095" w14:textId="77777777" w:rsidTr="004E0184">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="587"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D91967" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>及び連</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>絡</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>先（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>電</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>話、ﾌｧ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ｸ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ｼ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ﾐﾘ</w:t>
+            </w:r>
+            <w:r w:rsidR="004E0184">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>、電子ﾒｰﾙｱﾄﾞﾚｽ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B03651" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F38A9" w:rsidRPr="00A16ABB" w14:paraId="14E3D2CD" w14:textId="77777777" w:rsidTr="0022083D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="706"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E88D10C" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A16ABB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>備考</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C886AF" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004E7957" w:rsidRPr="00AA383F" w:rsidRDefault="004E7957" w:rsidP="009976FD">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="031AB32E" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:spacing w:line="253" w:lineRule="exact"/>
+        <w:ind w:left="312"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>上記に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>よ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>り</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>事</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>前評</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>価相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>実施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>依頼</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>しま</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>す。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3258A1BC" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00766418" w:rsidP="009976FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1193"/>
+          <w:tab w:val="left" w:pos="1853"/>
+          <w:tab w:val="left" w:pos="2513"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="312"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00903727" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF38C8" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4181B8" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:spacing w:before="10" w:line="140" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="251A20D9" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:ind w:left="2096"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>（法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>にあ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>っ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>て</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、主た</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>る</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>事務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>の所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>在地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766AF6BA" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7347"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="2096"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>氏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="62"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>（法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>にあ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>っ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>て</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、名称</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>び代</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>者の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>氏名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00882BDE" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7347"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="2096"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0307A584" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="313"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>政</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>法人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>医</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>薬品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>医療</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>機器総</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57655F77" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="008A5556">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3612"/>
+        </w:tabs>
+        <w:spacing w:before="28"/>
+        <w:ind w:left="312"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>審査セ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>ン</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ター長</w:t>
+      </w:r>
+      <w:r w:rsidR="008A5556">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670C4B81" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="313"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ Ｐ明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB97B56" w14:textId="77777777" w:rsidR="00DE7FC1" w:rsidRPr="00A16ABB" w:rsidRDefault="00DE7FC1" w:rsidP="009976FD">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00A402A6" w:rsidP="009976FD">
-[...1509 lines deleted...]
-    <w:p w:rsidR="003F2BA9" w:rsidRPr="00AA383F" w:rsidRDefault="002C7C8A" w:rsidP="00F55802">
+    <w:p w14:paraId="2FBD8C87" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（注意）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="16"/>
-[...131 lines deleted...]
-        <w:br w:type="page"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+    <w:p w14:paraId="15C4DB4E" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本</w:t>
+      </w:r>
+      <w:r w:rsidR="006459FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>産業規格</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ａ４とすること</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1E0505" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="543"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　）のとおり」と記入し別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B367CE" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="543"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>３　再生医療等製品事前評価相談実施依頼書記入方法は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA2459F" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（１）被験製品の名称及び識別記号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B559AEF" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>治験計画書に記載した又は記載する予定の治験識別記号を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E25A92D" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（２）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>予定される類別欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D801FC" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>医薬品医療機器等法施行令第１条の２別表第２を参考に記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD0E3D6" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（３）構成細胞及び導入遺伝子の名称欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC14090" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>品目に含まれる構成細胞及び導入遺伝子の概略を把握できるような名称（例えば、ヒト（自己）○○由来細胞シート、ヒト○○遺伝子○○ウイルスベクターなど）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D6BA84" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（４）用法又は使用方法の概要欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BE2A80" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>用法（皮下注射、静脈内投与等の投与経路等）又は使用方法（移植部位、移植手法等）の概要を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14715475" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（５）予定される効能、効果又は性能欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC1CBD1" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>薬効薬理等から期待される効能、効果又は性能について類似製品を参考に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B4FD6C" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（６）相談資料提出予定時期欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556AF2AC" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>相談資料を提出可能な時期（</w:t>
+      </w:r>
+      <w:r w:rsidR="00766418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>○年△月）を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EC938B" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（７）事前評価相談実施依頼書提出時点での開発フェーズ欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E4F3EB" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>事前評価相談実施依頼書提出時点における開発のフェーズ（第Ⅲ相等）を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126E4F99" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（８）実施を依頼する事前評価相談区分欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF0672A" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>本通知の別紙</w:t>
+      </w:r>
+      <w:r w:rsidR="00056F9E" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を参照に、依頼する区分にチェックを付してください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB29425" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（９）医療上の必要性欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EA19C5" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="004E0184" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007936A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>「優先審査の取扱いについて」（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>令和２年８月３１日薬生薬審発０８３１第１号、薬生機審</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>発</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>０８３１号第１号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007936A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）の第１</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007936A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007936A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>優先審査に関する事項に記載された「適応疾病の重篤性」及び「医療上の有用性」の観点を参考に、当該品目の医療上の必要性を、日本産業規格Ａ４用紙２～３枚程度にまとめた別紙を添付（別紙には必要に応じて番号を記入）してください。また、希少疾病用再生医療等製品</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>特定用途再生医療等製品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007936A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>又は優先対面助言品目に指定されている場合には、当該指定の申請等にあたって提出した資料・概要（日本産業規格Ａ４用紙２～３枚程度のもの）で代えることができます。ただし、当該指定以降に新たな知見が得られた場合や医療環境の変化があった場合、事前評価相談実施依頼書提出時点における状況を反映して作成してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEB7B99" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）予想される申請区分欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF17F0B" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>申し込むことが予想される申請区分にチェックを付してください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A3700A" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）申請予定時期欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0DD51A" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>事前評価相談実施依頼書提出時点における申請予定時期（</w:t>
+      </w:r>
+      <w:r w:rsidR="00766418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>○年△月）を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B4F307" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）海外における承認状況欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DC304E" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>相談対象の被験製品が承認されている場合には、国名、承認年、承認効能を「○○国（２００３年承認、重症熱傷）」のように記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0835F53C" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="004E0184">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="600" w:hangingChars="300" w:hanging="600"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）本実施依頼の担当者氏名、所属、勤務する施設の所在地及び連絡先（電話、ﾌｧｸｼﾐﾘ</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、電子ﾒｰﾙｱﾄﾞﾚｽ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190DAA8F" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）について必要事項を記入してください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C54E66C" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者あてに行いますので、誤記、記入漏れ等のないようにお願いします。また、複数名を記入する場合は、主たる連絡先の者の氏名の頭に○印を付してください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB62215" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t>）</w:t>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="0070526C" w:rsidP="009976FD">
-[...2 lines deleted...]
-        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+    <w:p w14:paraId="68465CD6" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>①共同開発の場合において連名で実施依頼を行わない場合には、共同開発の相手会社名等を記入し、その旨を明らかにしてください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E647C72" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>②当該効能で希少疾病用再生医療等製品の指定申請を検討している場合には、「希少疾病用再生医療等製品指定申請を検討中」と記入してください</w:t>
+      </w:r>
+      <w:r w:rsidR="0018565A" w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2007012D" w14:textId="77777777" w:rsidR="004E0184" w:rsidRPr="007936A0" w:rsidRDefault="004E0184" w:rsidP="004E0184">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>③当該用途で特定用途再生医療等製品の指定申請を検討している場合には、「特定用途再生医療等製品指定申請を検討中」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650E3D03" w14:textId="29D8A2F0" w:rsidR="004E0184" w:rsidRPr="007936A0" w:rsidRDefault="004E0184" w:rsidP="004E0184">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>④</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007936A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>優先対面助言品目に指定されている場合には、その旨とその優先対面助言品目指定日を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E477FAB" w14:textId="4A8AFB16" w:rsidR="00DF38C8" w:rsidRDefault="00E43E4E" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>⑤</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0184" w:rsidRPr="007936A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MF</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0184" w:rsidRPr="007936A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を利用している、又は利用する予定がある場合は、</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0184" w:rsidRPr="007936A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MF</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0184" w:rsidRPr="007936A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>登録者の名称及び連絡先を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F9AC52" w14:textId="2ED99244" w:rsidR="00A5041E" w:rsidRPr="004E0184" w:rsidRDefault="00E43E4E" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>⑥</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5041E" w:rsidRPr="00A5041E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>レジストリやデータベース等のリアルワールドデータの利用がある又は利用を予定している場合は、「リアルワールドデータの利用又は利用の予定あり」と記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5054A087" w14:textId="77777777" w:rsidR="00DF38C8" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...." w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ...."/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599F339B" w14:textId="6BCCFD50" w:rsidR="00DE7FC1" w:rsidRPr="00A16ABB" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...30 lines deleted...]
-        <w:t>。</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては主たる事務所の所在地）及び氏名（法人にあっては名称及び代表者の氏名）を記入し、再生医療等製品製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00E97D4B" w:rsidP="009976FD">
-[...64 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4B8BB5F9" w14:textId="77777777" w:rsidR="007B35E3" w:rsidRPr="00766418" w:rsidRDefault="007B35E3" w:rsidP="00766418">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF38C8" w:rsidRPr="00AA383F" w:rsidRDefault="00DF38C8" w:rsidP="009976FD">
-[...1494 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="007B35E3" w:rsidRPr="00766418" w:rsidSect="0049504A">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
+    <w:p w14:paraId="5E9D63BC" w14:textId="77777777" w:rsidR="001404EC" w:rsidRDefault="001404EC" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
+    <w:p w14:paraId="6986CDE0" w14:textId="77777777" w:rsidR="001404EC" w:rsidRDefault="001404EC" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS-Mincho">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
+    <w:altName w:val="ＭＳＰ明朝6.."/>
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ.....">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1617058A" w14:textId="77777777" w:rsidR="000845DB" w:rsidRDefault="000845DB">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0063464B" w:rsidRDefault="0063464B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7DAA8E1D" w14:textId="77777777" w:rsidR="0008703A" w:rsidRDefault="0008703A">
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="72808906" w14:textId="77777777" w:rsidR="000845DB" w:rsidRDefault="000845DB">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
+    <w:p w14:paraId="754AA62B" w14:textId="77777777" w:rsidR="001404EC" w:rsidRDefault="001404EC" w:rsidP="0049504A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F6546" w:rsidRDefault="001F6546" w:rsidP="0049504A">
+    <w:p w14:paraId="623B32AD" w14:textId="77777777" w:rsidR="001404EC" w:rsidRDefault="001404EC" w:rsidP="0049504A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="28B61E3E" w14:textId="77777777" w:rsidR="000845DB" w:rsidRDefault="000845DB">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="05DE4346" w14:textId="77777777" w:rsidR="000845DB" w:rsidRDefault="000845DB">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B05A9" w:rsidRDefault="004B05A9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0C428F08" w14:textId="77777777" w:rsidR="0008703A" w:rsidRPr="006F1255" w:rsidRDefault="0008703A" w:rsidP="006F1255">
     <w:pPr>
       <w:pStyle w:val="a6"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00184661"/>
+    <w:nsid w:val="011C4416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7EEEE4FA"/>
-[...133 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="42AC4052"/>
+    <w:lvl w:ilvl="0" w:tplc="24ECFF4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="025F259F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DE84038"/>
+    <w:lvl w:ilvl="0" w:tplc="137839EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="521" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="027D2621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77300664"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C3343248">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -3968,64 +5398,64 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB4058A"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03D23673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="80ACCCCC"/>
+    <w:tmpl w:val="0B260F1A"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
@@ -4054,331 +5484,454 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8770E8"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06AD5821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65444304"/>
-[...273 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="772AFB9E"/>
+    <w:lvl w:ilvl="0" w:tplc="CE60D25A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07806E45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F3E845E"/>
+    <w:lvl w:ilvl="0" w:tplc="DF707D38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1266" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1686" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2106" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2526" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3366" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3786" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A7A296B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E0CCC3E"/>
+    <w:lvl w:ilvl="0" w:tplc="258242F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="491" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="911" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1331" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2171" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2591" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3431" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3851" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="113851D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B9E45DA"/>
+    <w:lvl w:ilvl="0" w:tplc="4D9E19C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="※"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="145411FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31AAAFE2"/>
     <w:lvl w:ilvl="0" w:tplc="A72CE42C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -4423,191 +5976,226 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151B542E"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1502237C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5978AB88"/>
-[...133 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="E552195E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="987" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1407" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1827" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2247" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2667" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3507" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3927" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4347" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="153246BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2946BFB4"/>
+    <w:lvl w:ilvl="0" w:tplc="0D92EF4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="159A6372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A42E0262"/>
     <w:lvl w:ilvl="0" w:tplc="6212C42C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -4676,304 +6264,1127 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DC95303"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="159E0E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C5FAA86A"/>
-[...133 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="19C4FA34"/>
+    <w:lvl w:ilvl="0" w:tplc="E4A64A92">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2065793C"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16C94DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8794CF36"/>
-[...6 lines deleted...]
-        <w:ind w:left="630" w:hanging="420"/>
+    <w:tmpl w:val="89C6191C"/>
+    <w:lvl w:ilvl="0" w:tplc="46C8BE32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="185C31ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27BE0E48"/>
+    <w:lvl w:ilvl="0" w:tplc="2830398C">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="※"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="358" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        <w:color w:val="auto"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="838" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1258" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1678" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2098" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2518" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2938" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3358" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3778" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18A703E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16E25BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D421BAB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51CEBF5E"/>
+    <w:lvl w:ilvl="0" w:tplc="8812996C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1050" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1470" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1890" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2310" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2730" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3150" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3570" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3990" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EE32B21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9CBEA4B6"/>
+    <w:lvl w:ilvl="0" w:tplc="2880FFCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EF317A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F2A066A"/>
+    <w:lvl w:ilvl="0" w:tplc="A4B8B39C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FC041CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0FAC132"/>
+    <w:lvl w:ilvl="0" w:tplc="50D2E794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1230" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1650" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2490" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3750" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4170" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="221D683A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D4EBBB2"/>
+    <w:lvl w:ilvl="0" w:tplc="04964E38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="MS-Mincho" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2292751A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FF02CE2"/>
+    <w:lvl w:ilvl="0" w:tplc="13948306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1240" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2080" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2920" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3340" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3760" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4180" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4600" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="234F5807"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE38A060"/>
+    <w:lvl w:ilvl="0" w:tplc="46408864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="258242F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25A551D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FF02CE2"/>
     <w:lvl w:ilvl="0" w:tplc="13948306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1240" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -5018,51 +7429,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3760" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4180" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4600" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27411170"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="533C785A"/>
+    <w:lvl w:ilvl="0" w:tplc="062C1744">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1266" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1686" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2106" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2526" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3366" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3786" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A47CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FC2956C"/>
     <w:lvl w:ilvl="0" w:tplc="13948306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1270" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011">
@@ -5107,896 +7631,997 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3790" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4210" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4630" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="292A72FB"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28603247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9B5C9760"/>
-    <w:lvl w:ilvl="0" w:tplc="ED2898DA">
+    <w:tmpl w:val="033671FC"/>
+    <w:lvl w:ilvl="0" w:tplc="44C83FD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="846" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49D0047E" w:tentative="1">
-[...116 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1266" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1686" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2106" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2526" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3366" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3786" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C5A2212"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29734FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="56209EB4"/>
-[...254 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="1F0083B0"/>
+    <w:lvl w:ilvl="0" w:tplc="D6F6397E">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="735" w:hanging="420"/>
-      </w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1155" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1575" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1995" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2415" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2835" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3255" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3675" w:hanging="420"/>
+        <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4095" w:hanging="420"/>
+        <w:ind w:left="4620" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="360B7283"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29915145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D6EA5BF4"/>
-[...147 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="A48E7C7C"/>
+    <w:lvl w:ilvl="0" w:tplc="11A64CFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1125" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1545" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1965" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2385" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2805" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3225" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3645" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4065" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37516067"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C3762C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4EFEBECE"/>
-    <w:lvl w:ilvl="0" w:tplc="5D2E0CF4">
+    <w:tmpl w:val="3FAC2BB4"/>
+    <w:lvl w:ilvl="0" w:tplc="D842ECBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30DF125D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45E01358"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32B750A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AEA5D9C"/>
+    <w:lvl w:ilvl="0" w:tplc="44C83FD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6D64EF44" w:tentative="1">
-[...116 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32BC0C08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61B6FE84"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33D53D03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54F0EC8A"/>
+    <w:lvl w:ilvl="0" w:tplc="72FA706A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39BF1060"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B39E22F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="906" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1326" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1746" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2166" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3006" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3426" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3846" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4266" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6A2114"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="356E0C22"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6F4CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F4285B8"/>
     <w:lvl w:ilvl="0" w:tplc="AC56EDDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="830" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="ＭＳ 明朝" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1250" w:hanging="420"/>
@@ -6068,229 +8693,434 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3770" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4190" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DC9048E"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D261C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5FF21B9E"/>
-[...22 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="59B84580"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2260" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2680" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3100" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3520" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3940" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4360" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4780" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F67114B"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E160120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="30D4B022"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="AA78654C"/>
+    <w:lvl w:ilvl="0" w:tplc="E9200580">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1155" w:hanging="420"/>
+        <w:ind w:left="1126" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1575" w:hanging="420"/>
+        <w:ind w:left="1546" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1995" w:hanging="420"/>
+        <w:ind w:left="1966" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2415" w:hanging="420"/>
+        <w:ind w:left="2386" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2835" w:hanging="420"/>
+        <w:ind w:left="2806" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3255" w:hanging="420"/>
+        <w:ind w:left="3226" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3675" w:hanging="420"/>
+        <w:ind w:left="3646" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4095" w:hanging="420"/>
+        <w:ind w:left="4066" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F74046B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CE62B8A"/>
+    <w:lvl w:ilvl="0" w:tplc="44C83FD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF722B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22662A78"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4251663F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="959045CC"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C3343248">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -6360,140 +9190,143 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43264CDE"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F20141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E41A5F46"/>
-[...9 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:tmpl w:val="254C5B56"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1407" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1827" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2247" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2667" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3087" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3507" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3927" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4347" w:hanging="420"/>
+        <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43E02FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A84D1C"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C3343248">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -6563,1395 +9396,2633 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48466416"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44146A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="824284BC"/>
-[...6 lines deleted...]
-        <w:ind w:left="709" w:hanging="360"/>
+    <w:tmpl w:val="165C1804"/>
+    <w:lvl w:ilvl="0" w:tplc="04964E38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="MS-Mincho" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44703E1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0836481C"/>
+    <w:lvl w:ilvl="0" w:tplc="800CD91E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="982" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:ind w:left="945" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:ind w:left="1365" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:ind w:left="1785" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:ind w:left="2205" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:ind w:left="2625" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:ind w:left="3045" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:ind w:left="3465" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
+        <w:ind w:left="3885" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484715A3"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44A64A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F680587A"/>
-[...6 lines deleted...]
-        <w:ind w:left="560" w:hanging="360"/>
+    <w:tmpl w:val="80886C34"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1040" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1460" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1880" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2300" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2720" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3140" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3560" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3980" w:hanging="420"/>
+        <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49337F99"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="451A2E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C1B4A51C"/>
-[...149 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:tmpl w:val="254C5B56"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
+        <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C215FAE"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46E32727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A6E0607C"/>
-    <w:lvl w:ilvl="0" w:tplc="0EE0131A">
+    <w:tmpl w:val="B510B850"/>
+    <w:lvl w:ilvl="0" w:tplc="BC3E499E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1455" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1875" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2295" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3135" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3555" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3975" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47183795"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88BE798A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A66738"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BA238B8"/>
+    <w:lvl w:ilvl="0" w:tplc="7916DACE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E8F1795"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A0823AA"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF7259C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C06E7D8"/>
+    <w:lvl w:ilvl="0" w:tplc="DF707D38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="657" w:hanging="420"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="eastAsia"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1497" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1917" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2337" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2757" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3177" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3597" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4017" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563027C9"/>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50022603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0F0453B4"/>
-[...286 lines deleted...]
-        <w:ind w:left="709" w:hanging="360"/>
+    <w:tmpl w:val="4A1A5BE6"/>
+    <w:lvl w:ilvl="0" w:tplc="AACAAC7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="716" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1189" w:hanging="420"/>
+        <w:ind w:left="1136" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1609" w:hanging="420"/>
+        <w:ind w:left="1556" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="420"/>
+        <w:ind w:left="1976" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2449" w:hanging="420"/>
+        <w:ind w:left="2396" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="420"/>
+        <w:ind w:left="2816" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3289" w:hanging="420"/>
+        <w:ind w:left="3236" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3709" w:hanging="420"/>
+        <w:ind w:left="3656" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4129" w:hanging="420"/>
+        <w:ind w:left="4076" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E7C7E3A"/>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="501B5DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="79C283B6"/>
-[...147 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="58A29680"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="569552E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A07A0ED0"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7F402BB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1560" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57907884"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="420E7A78"/>
+    <w:lvl w:ilvl="0" w:tplc="D2E8C134">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D2E8C134">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3000" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A175EC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AB888D8"/>
+    <w:lvl w:ilvl="0" w:tplc="062C1744">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D652725"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E104E3F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04964E38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="MS-Mincho" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2820" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="4500" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F087346"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9282F5F2"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65B76516"/>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F0E78FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B666036"/>
-    <w:lvl w:ilvl="0" w:tplc="20E2BF24">
+    <w:tmpl w:val="D5D85826"/>
+    <w:lvl w:ilvl="0" w:tplc="C2166D90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F4109D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B510B850"/>
+    <w:lvl w:ilvl="0" w:tplc="BC3E499E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1250" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1670" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2090" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2930" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3350" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4190" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65996550"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32DEDCC4"/>
+    <w:lvl w:ilvl="0" w:tplc="05C22C84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="672E27A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83E46494"/>
+    <w:lvl w:ilvl="0" w:tplc="062C1744">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1266" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1686" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2106" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2526" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3366" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3786" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67D40379"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AAA04B8"/>
+    <w:lvl w:ilvl="0" w:tplc="6B82D5F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68F969B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F13AFFE8"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69786352"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D0EC8CE"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ACE369F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5720D946"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B5B5F01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AEC4386"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="615" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1455" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1875" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2295" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3135" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3555" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3975" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D505943"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B8EFFBC"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4E0767"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09A8D82C"/>
+    <w:lvl w:ilvl="0" w:tplc="55BC9D5A">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F073706"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4AA6C4E"/>
+    <w:lvl w:ilvl="0" w:tplc="C0EA557A">
       <w:start w:val="3"/>
-      <w:numFmt w:val="bullet"/>
-[...103 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="707B5C8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DE84038"/>
     <w:lvl w:ilvl="0" w:tplc="137839EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="521" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -7996,51 +12067,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71702C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A392B8C0"/>
     <w:lvl w:ilvl="0" w:tplc="6212C42C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1050" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -8109,63 +12180,64 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4410" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71D5363B"/>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71F505D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5F14DC9C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:tmpl w:val="5CC428AC"/>
+    <w:lvl w:ilvl="0" w:tplc="A54E22F2">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -8198,1341 +12270,2318 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787457E9"/>
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78A21FB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AED83618"/>
-[...6 lines deleted...]
-        <w:ind w:left="501" w:hanging="360"/>
+    <w:tmpl w:val="3EA00316"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="981" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1401" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1821" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2241" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2661" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3081" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3501" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3921" w:hanging="420"/>
+        <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B908F8"/>
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C82E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7EE8248E"/>
-[...133 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="2834DE12"/>
+    <w:lvl w:ilvl="0" w:tplc="8370DF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DAF74AE"/>
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A196E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0DB890D4"/>
-[...133 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="A34AFA4C"/>
+    <w:lvl w:ilvl="0" w:tplc="36D620D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C3665FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B72E2EE"/>
+    <w:lvl w:ilvl="0" w:tplc="757A6766">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CC60E1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB76CA30"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E2C437E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E47E3EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="A72CE42C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EDD3D30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="772AFB9E"/>
+    <w:lvl w:ilvl="0" w:tplc="CE60D25A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="66">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="75">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="79">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="12">
-[...41 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="82">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="27">
-[...49 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="76"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
+  <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF38C8"/>
+    <w:rsid w:val="00002590"/>
     <w:rsid w:val="00003A48"/>
+    <w:rsid w:val="00003C39"/>
+    <w:rsid w:val="00005CA7"/>
+    <w:rsid w:val="00005CAF"/>
     <w:rsid w:val="0001091E"/>
-    <w:rsid w:val="00012A43"/>
+    <w:rsid w:val="000160FF"/>
+    <w:rsid w:val="0001695D"/>
+    <w:rsid w:val="0002098D"/>
+    <w:rsid w:val="00021B73"/>
     <w:rsid w:val="000228EE"/>
+    <w:rsid w:val="00023053"/>
     <w:rsid w:val="00023105"/>
+    <w:rsid w:val="00024ED4"/>
     <w:rsid w:val="00025C76"/>
     <w:rsid w:val="00026E98"/>
     <w:rsid w:val="00027250"/>
-    <w:rsid w:val="0003326C"/>
+    <w:rsid w:val="000273E6"/>
+    <w:rsid w:val="000277C2"/>
+    <w:rsid w:val="00031278"/>
+    <w:rsid w:val="00035487"/>
+    <w:rsid w:val="000366EB"/>
+    <w:rsid w:val="00036C28"/>
     <w:rsid w:val="00040A01"/>
+    <w:rsid w:val="00043538"/>
     <w:rsid w:val="000435D0"/>
-    <w:rsid w:val="0005172A"/>
+    <w:rsid w:val="0004717D"/>
+    <w:rsid w:val="000503BB"/>
     <w:rsid w:val="000535D8"/>
+    <w:rsid w:val="0005537E"/>
     <w:rsid w:val="00055FD5"/>
+    <w:rsid w:val="000563E1"/>
     <w:rsid w:val="00056EAE"/>
     <w:rsid w:val="00056F9E"/>
+    <w:rsid w:val="0005707B"/>
+    <w:rsid w:val="0006011F"/>
     <w:rsid w:val="00061925"/>
+    <w:rsid w:val="000621ED"/>
+    <w:rsid w:val="00065638"/>
     <w:rsid w:val="00070BA2"/>
     <w:rsid w:val="00072724"/>
-    <w:rsid w:val="00074DCE"/>
+    <w:rsid w:val="000742D9"/>
+    <w:rsid w:val="000758AD"/>
+    <w:rsid w:val="00076C96"/>
+    <w:rsid w:val="0007720E"/>
+    <w:rsid w:val="00077F21"/>
     <w:rsid w:val="0008063E"/>
+    <w:rsid w:val="0008259B"/>
     <w:rsid w:val="00083322"/>
-    <w:rsid w:val="00085DCB"/>
+    <w:rsid w:val="00083AC1"/>
+    <w:rsid w:val="00084587"/>
+    <w:rsid w:val="000845DB"/>
+    <w:rsid w:val="0008703A"/>
+    <w:rsid w:val="00091B58"/>
+    <w:rsid w:val="000927D6"/>
     <w:rsid w:val="00095051"/>
     <w:rsid w:val="00095B5D"/>
+    <w:rsid w:val="0009690A"/>
     <w:rsid w:val="00096AFF"/>
-    <w:rsid w:val="000B074A"/>
-    <w:rsid w:val="000B4A7B"/>
+    <w:rsid w:val="000A0215"/>
+    <w:rsid w:val="000A18F3"/>
+    <w:rsid w:val="000A2C90"/>
+    <w:rsid w:val="000A6050"/>
+    <w:rsid w:val="000A6181"/>
+    <w:rsid w:val="000B24C5"/>
+    <w:rsid w:val="000B24DA"/>
+    <w:rsid w:val="000B2DB0"/>
+    <w:rsid w:val="000B4526"/>
     <w:rsid w:val="000B4E09"/>
     <w:rsid w:val="000C0507"/>
     <w:rsid w:val="000C15BF"/>
+    <w:rsid w:val="000C187A"/>
+    <w:rsid w:val="000C4E45"/>
+    <w:rsid w:val="000C6473"/>
     <w:rsid w:val="000C71D3"/>
     <w:rsid w:val="000D0B84"/>
     <w:rsid w:val="000D1232"/>
-    <w:rsid w:val="000D5423"/>
+    <w:rsid w:val="000D1FEE"/>
+    <w:rsid w:val="000D282A"/>
+    <w:rsid w:val="000D2B39"/>
     <w:rsid w:val="000D6709"/>
     <w:rsid w:val="000D7DFB"/>
-    <w:rsid w:val="000E1D8D"/>
-    <w:rsid w:val="000E4D5C"/>
+    <w:rsid w:val="000E5595"/>
+    <w:rsid w:val="000E6C4E"/>
+    <w:rsid w:val="000F015D"/>
+    <w:rsid w:val="000F2A85"/>
     <w:rsid w:val="000F32B8"/>
+    <w:rsid w:val="000F47F2"/>
     <w:rsid w:val="000F5A75"/>
-    <w:rsid w:val="001019B0"/>
-    <w:rsid w:val="00101EFA"/>
     <w:rsid w:val="00102328"/>
-    <w:rsid w:val="00102944"/>
+    <w:rsid w:val="00103E6C"/>
+    <w:rsid w:val="00104E8C"/>
+    <w:rsid w:val="001059F7"/>
     <w:rsid w:val="001108DC"/>
     <w:rsid w:val="00111BBA"/>
     <w:rsid w:val="0011298C"/>
+    <w:rsid w:val="0011367A"/>
+    <w:rsid w:val="0011765D"/>
+    <w:rsid w:val="001179D8"/>
     <w:rsid w:val="00117BE9"/>
+    <w:rsid w:val="001200E5"/>
+    <w:rsid w:val="00125106"/>
     <w:rsid w:val="00125434"/>
+    <w:rsid w:val="0012622A"/>
     <w:rsid w:val="001271E5"/>
     <w:rsid w:val="0012770F"/>
+    <w:rsid w:val="0013212F"/>
     <w:rsid w:val="00134B1D"/>
     <w:rsid w:val="00135015"/>
+    <w:rsid w:val="001359FB"/>
+    <w:rsid w:val="001365F1"/>
+    <w:rsid w:val="00137165"/>
     <w:rsid w:val="0013746A"/>
-    <w:rsid w:val="00141468"/>
+    <w:rsid w:val="001404EC"/>
+    <w:rsid w:val="001421FA"/>
+    <w:rsid w:val="00143BA3"/>
     <w:rsid w:val="00145125"/>
     <w:rsid w:val="00146382"/>
+    <w:rsid w:val="00147C40"/>
     <w:rsid w:val="00147D1F"/>
-    <w:rsid w:val="001516AA"/>
     <w:rsid w:val="00153AB8"/>
+    <w:rsid w:val="00154225"/>
+    <w:rsid w:val="00154712"/>
+    <w:rsid w:val="001552D0"/>
     <w:rsid w:val="001554E9"/>
+    <w:rsid w:val="00155D6C"/>
+    <w:rsid w:val="00157776"/>
     <w:rsid w:val="00157CBB"/>
+    <w:rsid w:val="00160830"/>
+    <w:rsid w:val="0016090F"/>
     <w:rsid w:val="00161B56"/>
     <w:rsid w:val="00162427"/>
-    <w:rsid w:val="0016491F"/>
+    <w:rsid w:val="00163AE2"/>
+    <w:rsid w:val="00163B1C"/>
     <w:rsid w:val="00164DA5"/>
-    <w:rsid w:val="00165128"/>
-    <w:rsid w:val="00167601"/>
+    <w:rsid w:val="001676A3"/>
     <w:rsid w:val="001702BA"/>
-    <w:rsid w:val="00172DBD"/>
+    <w:rsid w:val="00170898"/>
+    <w:rsid w:val="001723C0"/>
+    <w:rsid w:val="001741E8"/>
+    <w:rsid w:val="001845E2"/>
     <w:rsid w:val="0018565A"/>
+    <w:rsid w:val="00185C4D"/>
     <w:rsid w:val="001861F6"/>
     <w:rsid w:val="0018721E"/>
     <w:rsid w:val="001915A1"/>
-    <w:rsid w:val="00192422"/>
+    <w:rsid w:val="00195306"/>
     <w:rsid w:val="001A2B15"/>
+    <w:rsid w:val="001B2502"/>
     <w:rsid w:val="001B2958"/>
+    <w:rsid w:val="001B2C82"/>
+    <w:rsid w:val="001B30CC"/>
     <w:rsid w:val="001B562B"/>
+    <w:rsid w:val="001B7DB1"/>
     <w:rsid w:val="001B7FD2"/>
     <w:rsid w:val="001C0565"/>
+    <w:rsid w:val="001C40CD"/>
     <w:rsid w:val="001C5267"/>
+    <w:rsid w:val="001D0AE0"/>
+    <w:rsid w:val="001D14A8"/>
+    <w:rsid w:val="001D3FEB"/>
+    <w:rsid w:val="001D43FB"/>
     <w:rsid w:val="001D54F2"/>
+    <w:rsid w:val="001D5842"/>
+    <w:rsid w:val="001E17FD"/>
+    <w:rsid w:val="001E3FF7"/>
     <w:rsid w:val="001E6F0B"/>
     <w:rsid w:val="001E742D"/>
-    <w:rsid w:val="001F481D"/>
+    <w:rsid w:val="001E78C1"/>
     <w:rsid w:val="001F5AA3"/>
-    <w:rsid w:val="001F6546"/>
-    <w:rsid w:val="001F789E"/>
+    <w:rsid w:val="001F6FA6"/>
+    <w:rsid w:val="00203574"/>
     <w:rsid w:val="00206468"/>
-    <w:rsid w:val="00206E46"/>
-    <w:rsid w:val="00207E23"/>
     <w:rsid w:val="002114AB"/>
     <w:rsid w:val="002118BC"/>
+    <w:rsid w:val="00213074"/>
+    <w:rsid w:val="00215969"/>
     <w:rsid w:val="0022017E"/>
     <w:rsid w:val="0022083D"/>
     <w:rsid w:val="00221242"/>
+    <w:rsid w:val="0022354A"/>
     <w:rsid w:val="00223A9D"/>
     <w:rsid w:val="00223A9F"/>
-    <w:rsid w:val="00223DE1"/>
     <w:rsid w:val="002251CD"/>
     <w:rsid w:val="00227BB6"/>
-    <w:rsid w:val="00230381"/>
     <w:rsid w:val="0023125D"/>
     <w:rsid w:val="00232EA9"/>
-    <w:rsid w:val="002346A1"/>
-    <w:rsid w:val="0023776F"/>
+    <w:rsid w:val="002373EA"/>
+    <w:rsid w:val="00237A5E"/>
+    <w:rsid w:val="002413B3"/>
+    <w:rsid w:val="00241BBB"/>
     <w:rsid w:val="00243C21"/>
     <w:rsid w:val="002536AA"/>
-    <w:rsid w:val="00253711"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00257282"/>
+    <w:rsid w:val="00255A8F"/>
+    <w:rsid w:val="00255E85"/>
+    <w:rsid w:val="00255F15"/>
+    <w:rsid w:val="002576A5"/>
+    <w:rsid w:val="002617ED"/>
+    <w:rsid w:val="002620C5"/>
     <w:rsid w:val="002635A1"/>
+    <w:rsid w:val="00263F0E"/>
+    <w:rsid w:val="00264135"/>
     <w:rsid w:val="00264C47"/>
+    <w:rsid w:val="00265099"/>
     <w:rsid w:val="00265F52"/>
     <w:rsid w:val="00265FE1"/>
     <w:rsid w:val="002662D1"/>
-    <w:rsid w:val="00266BF5"/>
     <w:rsid w:val="00270E78"/>
     <w:rsid w:val="002720D9"/>
     <w:rsid w:val="00272D91"/>
+    <w:rsid w:val="00280788"/>
+    <w:rsid w:val="00280AB7"/>
     <w:rsid w:val="00281B74"/>
+    <w:rsid w:val="00281FE6"/>
+    <w:rsid w:val="002821CB"/>
     <w:rsid w:val="002825D4"/>
     <w:rsid w:val="00291515"/>
     <w:rsid w:val="002916E0"/>
     <w:rsid w:val="00291DA7"/>
-    <w:rsid w:val="00293664"/>
+    <w:rsid w:val="002938DD"/>
+    <w:rsid w:val="0029574D"/>
     <w:rsid w:val="00296C77"/>
     <w:rsid w:val="0029779D"/>
+    <w:rsid w:val="002A039E"/>
+    <w:rsid w:val="002A2158"/>
     <w:rsid w:val="002A2273"/>
     <w:rsid w:val="002A4129"/>
-    <w:rsid w:val="002A5245"/>
-    <w:rsid w:val="002A5368"/>
     <w:rsid w:val="002A646F"/>
-    <w:rsid w:val="002B00FB"/>
-    <w:rsid w:val="002C3BD2"/>
+    <w:rsid w:val="002B15FA"/>
+    <w:rsid w:val="002C17C5"/>
+    <w:rsid w:val="002C4A81"/>
     <w:rsid w:val="002C501C"/>
     <w:rsid w:val="002C5669"/>
     <w:rsid w:val="002C56E3"/>
-    <w:rsid w:val="002C7C8A"/>
-    <w:rsid w:val="002D2B71"/>
+    <w:rsid w:val="002C6189"/>
+    <w:rsid w:val="002D01E0"/>
+    <w:rsid w:val="002D0FB6"/>
+    <w:rsid w:val="002D2C79"/>
     <w:rsid w:val="002D2DC5"/>
-    <w:rsid w:val="002D77CC"/>
+    <w:rsid w:val="002D31E5"/>
+    <w:rsid w:val="002D7262"/>
+    <w:rsid w:val="002D7AAC"/>
     <w:rsid w:val="002E06F0"/>
+    <w:rsid w:val="002E3202"/>
+    <w:rsid w:val="002E4049"/>
     <w:rsid w:val="002E4791"/>
     <w:rsid w:val="002E54D9"/>
-    <w:rsid w:val="002E6C36"/>
-    <w:rsid w:val="002F08A4"/>
+    <w:rsid w:val="002E5CEC"/>
+    <w:rsid w:val="002F1B3B"/>
     <w:rsid w:val="002F3785"/>
+    <w:rsid w:val="0030139E"/>
+    <w:rsid w:val="00303916"/>
     <w:rsid w:val="0030416B"/>
+    <w:rsid w:val="00304EC2"/>
+    <w:rsid w:val="00305282"/>
+    <w:rsid w:val="003056EC"/>
+    <w:rsid w:val="00306B0C"/>
+    <w:rsid w:val="0031321D"/>
+    <w:rsid w:val="003140AC"/>
+    <w:rsid w:val="00314E1C"/>
     <w:rsid w:val="00315AC7"/>
+    <w:rsid w:val="003176E0"/>
     <w:rsid w:val="00317CE1"/>
+    <w:rsid w:val="0032611E"/>
+    <w:rsid w:val="003269B6"/>
+    <w:rsid w:val="0033056B"/>
+    <w:rsid w:val="00330948"/>
     <w:rsid w:val="003310A9"/>
+    <w:rsid w:val="00331F3D"/>
     <w:rsid w:val="0033522F"/>
     <w:rsid w:val="0034100B"/>
+    <w:rsid w:val="0034260B"/>
+    <w:rsid w:val="003436B2"/>
     <w:rsid w:val="003445C3"/>
-    <w:rsid w:val="00344813"/>
     <w:rsid w:val="00344E12"/>
+    <w:rsid w:val="0034515C"/>
+    <w:rsid w:val="00345C94"/>
+    <w:rsid w:val="0034727D"/>
+    <w:rsid w:val="00347750"/>
     <w:rsid w:val="00351ED3"/>
     <w:rsid w:val="003543CB"/>
-    <w:rsid w:val="003570DE"/>
+    <w:rsid w:val="00355BD7"/>
     <w:rsid w:val="0036009E"/>
+    <w:rsid w:val="00363703"/>
     <w:rsid w:val="0036608D"/>
-    <w:rsid w:val="00373432"/>
     <w:rsid w:val="0037422F"/>
-    <w:rsid w:val="003775C5"/>
+    <w:rsid w:val="00376C71"/>
     <w:rsid w:val="00380880"/>
     <w:rsid w:val="00380D18"/>
     <w:rsid w:val="0038153F"/>
     <w:rsid w:val="00382344"/>
-    <w:rsid w:val="003840A0"/>
     <w:rsid w:val="00384BF1"/>
     <w:rsid w:val="00385030"/>
+    <w:rsid w:val="00385DD7"/>
     <w:rsid w:val="00390D34"/>
+    <w:rsid w:val="003931B5"/>
     <w:rsid w:val="003934F2"/>
     <w:rsid w:val="00393CA3"/>
+    <w:rsid w:val="00393CDB"/>
     <w:rsid w:val="0039478B"/>
     <w:rsid w:val="0039527C"/>
+    <w:rsid w:val="003957C0"/>
     <w:rsid w:val="003A053C"/>
     <w:rsid w:val="003A1187"/>
     <w:rsid w:val="003A3784"/>
     <w:rsid w:val="003A742A"/>
-    <w:rsid w:val="003B08E3"/>
+    <w:rsid w:val="003B151E"/>
+    <w:rsid w:val="003B194F"/>
+    <w:rsid w:val="003B29FC"/>
     <w:rsid w:val="003B2BAE"/>
     <w:rsid w:val="003B318E"/>
     <w:rsid w:val="003B3A7C"/>
+    <w:rsid w:val="003B3C65"/>
+    <w:rsid w:val="003B6D70"/>
     <w:rsid w:val="003B7B43"/>
     <w:rsid w:val="003C2819"/>
     <w:rsid w:val="003C30CD"/>
+    <w:rsid w:val="003C30EE"/>
+    <w:rsid w:val="003C71D3"/>
     <w:rsid w:val="003C7E3A"/>
+    <w:rsid w:val="003D0B1D"/>
     <w:rsid w:val="003D2355"/>
     <w:rsid w:val="003D3A34"/>
+    <w:rsid w:val="003D50F2"/>
     <w:rsid w:val="003D568E"/>
-    <w:rsid w:val="003E1975"/>
+    <w:rsid w:val="003D56E9"/>
+    <w:rsid w:val="003D70FC"/>
+    <w:rsid w:val="003D7831"/>
+    <w:rsid w:val="003D7C5E"/>
+    <w:rsid w:val="003E028D"/>
+    <w:rsid w:val="003E03EC"/>
     <w:rsid w:val="003E26BB"/>
     <w:rsid w:val="003E3752"/>
+    <w:rsid w:val="003E533C"/>
+    <w:rsid w:val="003E7400"/>
     <w:rsid w:val="003E7515"/>
+    <w:rsid w:val="003F0DD8"/>
     <w:rsid w:val="003F1AF7"/>
-    <w:rsid w:val="003F2724"/>
     <w:rsid w:val="003F2BA9"/>
     <w:rsid w:val="003F2CAE"/>
-    <w:rsid w:val="003F5C14"/>
-    <w:rsid w:val="003F620F"/>
     <w:rsid w:val="003F6CFC"/>
-    <w:rsid w:val="003F7A74"/>
     <w:rsid w:val="004020FF"/>
     <w:rsid w:val="00402923"/>
+    <w:rsid w:val="00402A9B"/>
+    <w:rsid w:val="00403AE9"/>
+    <w:rsid w:val="0040402A"/>
+    <w:rsid w:val="0040472D"/>
+    <w:rsid w:val="004049BE"/>
+    <w:rsid w:val="00404D16"/>
     <w:rsid w:val="00405716"/>
-    <w:rsid w:val="0042444B"/>
+    <w:rsid w:val="00407AE3"/>
+    <w:rsid w:val="00411753"/>
+    <w:rsid w:val="0041234A"/>
+    <w:rsid w:val="004160CA"/>
+    <w:rsid w:val="00417657"/>
+    <w:rsid w:val="004276A2"/>
     <w:rsid w:val="00427870"/>
     <w:rsid w:val="004307F2"/>
-    <w:rsid w:val="0043134E"/>
     <w:rsid w:val="004321C5"/>
+    <w:rsid w:val="00432C06"/>
     <w:rsid w:val="004367AA"/>
+    <w:rsid w:val="00437BD3"/>
+    <w:rsid w:val="00441644"/>
+    <w:rsid w:val="004459C0"/>
+    <w:rsid w:val="004505B3"/>
     <w:rsid w:val="00450A0F"/>
+    <w:rsid w:val="00450C5B"/>
     <w:rsid w:val="00451439"/>
+    <w:rsid w:val="00456697"/>
     <w:rsid w:val="004616D8"/>
     <w:rsid w:val="00463CA6"/>
+    <w:rsid w:val="00467C80"/>
+    <w:rsid w:val="004726BC"/>
     <w:rsid w:val="00474A14"/>
     <w:rsid w:val="00474E52"/>
-    <w:rsid w:val="00477269"/>
+    <w:rsid w:val="00474FAC"/>
+    <w:rsid w:val="00482357"/>
+    <w:rsid w:val="00482DFF"/>
     <w:rsid w:val="00482F27"/>
+    <w:rsid w:val="00486153"/>
     <w:rsid w:val="0049017E"/>
     <w:rsid w:val="00491ED9"/>
-    <w:rsid w:val="00494121"/>
+    <w:rsid w:val="00493139"/>
+    <w:rsid w:val="00494DC9"/>
     <w:rsid w:val="0049504A"/>
+    <w:rsid w:val="00495630"/>
+    <w:rsid w:val="00496957"/>
     <w:rsid w:val="004A07C2"/>
+    <w:rsid w:val="004A11EB"/>
+    <w:rsid w:val="004A1610"/>
     <w:rsid w:val="004A182F"/>
+    <w:rsid w:val="004A1E94"/>
+    <w:rsid w:val="004A3D9C"/>
+    <w:rsid w:val="004A5D45"/>
+    <w:rsid w:val="004A650D"/>
     <w:rsid w:val="004A7210"/>
     <w:rsid w:val="004A7C3A"/>
-    <w:rsid w:val="004B05A9"/>
+    <w:rsid w:val="004B2FDC"/>
     <w:rsid w:val="004B3156"/>
-    <w:rsid w:val="004B5439"/>
+    <w:rsid w:val="004B4A50"/>
+    <w:rsid w:val="004B67F4"/>
+    <w:rsid w:val="004C0108"/>
+    <w:rsid w:val="004C0AB9"/>
     <w:rsid w:val="004C4F2A"/>
+    <w:rsid w:val="004C593F"/>
+    <w:rsid w:val="004C7395"/>
+    <w:rsid w:val="004D36FF"/>
     <w:rsid w:val="004D40E3"/>
+    <w:rsid w:val="004D5C2B"/>
     <w:rsid w:val="004D633A"/>
-    <w:rsid w:val="004D6EF4"/>
+    <w:rsid w:val="004D76C5"/>
+    <w:rsid w:val="004E0184"/>
     <w:rsid w:val="004E425A"/>
-    <w:rsid w:val="004E5ED4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F0219"/>
+    <w:rsid w:val="004E553D"/>
+    <w:rsid w:val="004E5C58"/>
+    <w:rsid w:val="004E7255"/>
+    <w:rsid w:val="004E753B"/>
+    <w:rsid w:val="004E7C82"/>
+    <w:rsid w:val="004F12D1"/>
     <w:rsid w:val="004F46A9"/>
     <w:rsid w:val="0050355B"/>
     <w:rsid w:val="00505C48"/>
     <w:rsid w:val="00506A8B"/>
+    <w:rsid w:val="0051137F"/>
     <w:rsid w:val="00511A75"/>
     <w:rsid w:val="00512448"/>
     <w:rsid w:val="005126E4"/>
     <w:rsid w:val="00513BCB"/>
+    <w:rsid w:val="0051418E"/>
+    <w:rsid w:val="005148C4"/>
+    <w:rsid w:val="00515E75"/>
+    <w:rsid w:val="00517E89"/>
     <w:rsid w:val="00520755"/>
+    <w:rsid w:val="00522329"/>
+    <w:rsid w:val="00523D6E"/>
     <w:rsid w:val="005246E1"/>
+    <w:rsid w:val="00526F2F"/>
+    <w:rsid w:val="005375DA"/>
+    <w:rsid w:val="00537E08"/>
+    <w:rsid w:val="00540FDA"/>
     <w:rsid w:val="005416F5"/>
+    <w:rsid w:val="00541708"/>
     <w:rsid w:val="005428B4"/>
+    <w:rsid w:val="005455AC"/>
+    <w:rsid w:val="00546AE9"/>
+    <w:rsid w:val="005521EB"/>
+    <w:rsid w:val="0055348D"/>
+    <w:rsid w:val="005535EC"/>
     <w:rsid w:val="00553BEF"/>
-    <w:rsid w:val="005541C2"/>
+    <w:rsid w:val="00556203"/>
+    <w:rsid w:val="00556FD2"/>
+    <w:rsid w:val="00557E45"/>
+    <w:rsid w:val="00560CA2"/>
+    <w:rsid w:val="005621E6"/>
+    <w:rsid w:val="00563EC1"/>
+    <w:rsid w:val="00566EC6"/>
+    <w:rsid w:val="00567163"/>
+    <w:rsid w:val="0056731B"/>
+    <w:rsid w:val="00567E97"/>
+    <w:rsid w:val="0057103E"/>
+    <w:rsid w:val="00571CA2"/>
+    <w:rsid w:val="0057359D"/>
     <w:rsid w:val="005739FB"/>
     <w:rsid w:val="00574497"/>
     <w:rsid w:val="005765EE"/>
-    <w:rsid w:val="00576C0A"/>
+    <w:rsid w:val="00577841"/>
     <w:rsid w:val="00580381"/>
     <w:rsid w:val="00584BEC"/>
     <w:rsid w:val="00585D94"/>
+    <w:rsid w:val="00586231"/>
     <w:rsid w:val="00590D64"/>
     <w:rsid w:val="00592E0D"/>
+    <w:rsid w:val="00594D32"/>
     <w:rsid w:val="00595BFA"/>
     <w:rsid w:val="005A02F1"/>
     <w:rsid w:val="005A1CD2"/>
+    <w:rsid w:val="005A222C"/>
     <w:rsid w:val="005A2733"/>
+    <w:rsid w:val="005A2A9E"/>
+    <w:rsid w:val="005A4FBE"/>
     <w:rsid w:val="005A608F"/>
-    <w:rsid w:val="005B57F0"/>
+    <w:rsid w:val="005B19ED"/>
+    <w:rsid w:val="005B7406"/>
     <w:rsid w:val="005C0D5D"/>
+    <w:rsid w:val="005C62C7"/>
     <w:rsid w:val="005C7639"/>
+    <w:rsid w:val="005D00E4"/>
+    <w:rsid w:val="005D0D0F"/>
     <w:rsid w:val="005D206B"/>
+    <w:rsid w:val="005D3B07"/>
+    <w:rsid w:val="005D3C52"/>
+    <w:rsid w:val="005D4397"/>
+    <w:rsid w:val="005D492A"/>
+    <w:rsid w:val="005D51C9"/>
     <w:rsid w:val="005D66F4"/>
     <w:rsid w:val="005D6EA3"/>
+    <w:rsid w:val="005D7654"/>
     <w:rsid w:val="005E38F1"/>
+    <w:rsid w:val="005E4E75"/>
     <w:rsid w:val="005E5C98"/>
     <w:rsid w:val="005F1BED"/>
+    <w:rsid w:val="005F2E62"/>
     <w:rsid w:val="005F38A9"/>
     <w:rsid w:val="005F3906"/>
     <w:rsid w:val="005F3C5D"/>
+    <w:rsid w:val="005F5210"/>
+    <w:rsid w:val="00603175"/>
+    <w:rsid w:val="00604420"/>
     <w:rsid w:val="0060616F"/>
+    <w:rsid w:val="00610114"/>
     <w:rsid w:val="00610167"/>
     <w:rsid w:val="0061242A"/>
+    <w:rsid w:val="006125BB"/>
     <w:rsid w:val="0061296A"/>
+    <w:rsid w:val="00613793"/>
+    <w:rsid w:val="00616092"/>
+    <w:rsid w:val="0062118C"/>
     <w:rsid w:val="00621891"/>
     <w:rsid w:val="00622185"/>
+    <w:rsid w:val="00623645"/>
     <w:rsid w:val="00625B38"/>
+    <w:rsid w:val="006277AC"/>
     <w:rsid w:val="00632A0F"/>
-    <w:rsid w:val="0063464B"/>
+    <w:rsid w:val="0063542F"/>
     <w:rsid w:val="006379A6"/>
-    <w:rsid w:val="006401AE"/>
     <w:rsid w:val="0064397F"/>
+    <w:rsid w:val="00643A88"/>
+    <w:rsid w:val="006459FC"/>
+    <w:rsid w:val="00650638"/>
     <w:rsid w:val="006521AC"/>
+    <w:rsid w:val="00652809"/>
+    <w:rsid w:val="00652FB7"/>
+    <w:rsid w:val="006530B2"/>
     <w:rsid w:val="0065368D"/>
     <w:rsid w:val="00654B86"/>
-    <w:rsid w:val="00655D3F"/>
+    <w:rsid w:val="00656740"/>
+    <w:rsid w:val="006611C9"/>
+    <w:rsid w:val="00661D60"/>
+    <w:rsid w:val="0066276E"/>
     <w:rsid w:val="0066318A"/>
     <w:rsid w:val="0066394A"/>
+    <w:rsid w:val="00664B51"/>
+    <w:rsid w:val="00665FAF"/>
     <w:rsid w:val="0066759B"/>
     <w:rsid w:val="00667CA0"/>
     <w:rsid w:val="00670698"/>
     <w:rsid w:val="00671C2F"/>
+    <w:rsid w:val="00674AF0"/>
+    <w:rsid w:val="00674E37"/>
     <w:rsid w:val="00676FE7"/>
+    <w:rsid w:val="0067776A"/>
     <w:rsid w:val="006800F9"/>
+    <w:rsid w:val="006803D7"/>
     <w:rsid w:val="00681163"/>
+    <w:rsid w:val="00681F3C"/>
+    <w:rsid w:val="00682157"/>
+    <w:rsid w:val="00683272"/>
+    <w:rsid w:val="006916DA"/>
     <w:rsid w:val="00692A5C"/>
+    <w:rsid w:val="006A0336"/>
+    <w:rsid w:val="006A1899"/>
     <w:rsid w:val="006A1F58"/>
+    <w:rsid w:val="006A33A1"/>
+    <w:rsid w:val="006A3A0D"/>
+    <w:rsid w:val="006A6BA6"/>
+    <w:rsid w:val="006B529B"/>
+    <w:rsid w:val="006B6CF3"/>
+    <w:rsid w:val="006C1380"/>
     <w:rsid w:val="006C34BC"/>
+    <w:rsid w:val="006C4B3D"/>
     <w:rsid w:val="006C4B90"/>
-    <w:rsid w:val="006D54C9"/>
-    <w:rsid w:val="006D7077"/>
+    <w:rsid w:val="006C6622"/>
+    <w:rsid w:val="006D2109"/>
+    <w:rsid w:val="006D7937"/>
+    <w:rsid w:val="006E1BA5"/>
+    <w:rsid w:val="006E1FAD"/>
+    <w:rsid w:val="006E4CD3"/>
+    <w:rsid w:val="006E5626"/>
     <w:rsid w:val="006E5E3C"/>
+    <w:rsid w:val="006E60F5"/>
+    <w:rsid w:val="006F1255"/>
     <w:rsid w:val="006F263A"/>
-    <w:rsid w:val="006F78BE"/>
+    <w:rsid w:val="006F3F88"/>
+    <w:rsid w:val="006F476C"/>
+    <w:rsid w:val="006F730E"/>
+    <w:rsid w:val="006F74C9"/>
     <w:rsid w:val="006F79EF"/>
     <w:rsid w:val="007016E4"/>
-    <w:rsid w:val="0070376D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007171D0"/>
+    <w:rsid w:val="00703824"/>
     <w:rsid w:val="0071764C"/>
-    <w:rsid w:val="0071778C"/>
+    <w:rsid w:val="00724539"/>
+    <w:rsid w:val="00727169"/>
+    <w:rsid w:val="007314DA"/>
     <w:rsid w:val="00731975"/>
+    <w:rsid w:val="00732DA5"/>
     <w:rsid w:val="0073304D"/>
     <w:rsid w:val="00735812"/>
     <w:rsid w:val="007363B5"/>
     <w:rsid w:val="00737023"/>
     <w:rsid w:val="007406FF"/>
     <w:rsid w:val="00742786"/>
     <w:rsid w:val="00742BBD"/>
     <w:rsid w:val="00743DA4"/>
+    <w:rsid w:val="00746554"/>
+    <w:rsid w:val="00752048"/>
     <w:rsid w:val="00752EAF"/>
+    <w:rsid w:val="007555C0"/>
+    <w:rsid w:val="007555D9"/>
     <w:rsid w:val="00757007"/>
-    <w:rsid w:val="00767FAE"/>
+    <w:rsid w:val="00761310"/>
+    <w:rsid w:val="00762073"/>
+    <w:rsid w:val="00762A9B"/>
+    <w:rsid w:val="00766418"/>
     <w:rsid w:val="00773D75"/>
+    <w:rsid w:val="007748E1"/>
+    <w:rsid w:val="00777CB7"/>
     <w:rsid w:val="00780C82"/>
     <w:rsid w:val="00780F2F"/>
-    <w:rsid w:val="00781B4F"/>
+    <w:rsid w:val="007835B2"/>
+    <w:rsid w:val="00783E76"/>
     <w:rsid w:val="00784993"/>
-    <w:rsid w:val="00787C97"/>
+    <w:rsid w:val="00786BC7"/>
+    <w:rsid w:val="00786C0A"/>
+    <w:rsid w:val="00787C0B"/>
     <w:rsid w:val="00793EDD"/>
     <w:rsid w:val="00796149"/>
+    <w:rsid w:val="007A0A90"/>
     <w:rsid w:val="007A0C63"/>
+    <w:rsid w:val="007A101E"/>
+    <w:rsid w:val="007A2CFE"/>
+    <w:rsid w:val="007A3D57"/>
     <w:rsid w:val="007A72C1"/>
+    <w:rsid w:val="007B139C"/>
+    <w:rsid w:val="007B2B55"/>
+    <w:rsid w:val="007B35E3"/>
+    <w:rsid w:val="007B4A5D"/>
+    <w:rsid w:val="007C2214"/>
+    <w:rsid w:val="007C3949"/>
     <w:rsid w:val="007C5BB4"/>
+    <w:rsid w:val="007C769E"/>
     <w:rsid w:val="007D050B"/>
-    <w:rsid w:val="007D14A0"/>
+    <w:rsid w:val="007D1C2D"/>
     <w:rsid w:val="007D35E4"/>
-    <w:rsid w:val="007D616C"/>
-    <w:rsid w:val="007D6C4D"/>
+    <w:rsid w:val="007D668D"/>
+    <w:rsid w:val="007D6B54"/>
     <w:rsid w:val="007E0168"/>
     <w:rsid w:val="007E1C5E"/>
+    <w:rsid w:val="007E1DEF"/>
+    <w:rsid w:val="007E2493"/>
+    <w:rsid w:val="007E2F3E"/>
+    <w:rsid w:val="007E4395"/>
+    <w:rsid w:val="007E51F0"/>
     <w:rsid w:val="007E6C56"/>
     <w:rsid w:val="007F0239"/>
     <w:rsid w:val="007F06C7"/>
     <w:rsid w:val="007F1228"/>
+    <w:rsid w:val="007F1BAD"/>
     <w:rsid w:val="007F243B"/>
     <w:rsid w:val="007F2F50"/>
+    <w:rsid w:val="007F2FB1"/>
+    <w:rsid w:val="007F4666"/>
+    <w:rsid w:val="007F5495"/>
     <w:rsid w:val="00800083"/>
-    <w:rsid w:val="008155F2"/>
+    <w:rsid w:val="00802FC7"/>
+    <w:rsid w:val="00804ABD"/>
+    <w:rsid w:val="0081102A"/>
+    <w:rsid w:val="008114A0"/>
+    <w:rsid w:val="0081172E"/>
+    <w:rsid w:val="00813F06"/>
+    <w:rsid w:val="008140A0"/>
     <w:rsid w:val="008210C1"/>
-    <w:rsid w:val="00831FD0"/>
-    <w:rsid w:val="00832C82"/>
+    <w:rsid w:val="0082157B"/>
+    <w:rsid w:val="0082425D"/>
+    <w:rsid w:val="00825121"/>
+    <w:rsid w:val="00825E11"/>
+    <w:rsid w:val="00826A88"/>
+    <w:rsid w:val="0084226D"/>
     <w:rsid w:val="0084263D"/>
+    <w:rsid w:val="00844C86"/>
+    <w:rsid w:val="00845174"/>
     <w:rsid w:val="00845632"/>
     <w:rsid w:val="0084602C"/>
+    <w:rsid w:val="00852D7C"/>
+    <w:rsid w:val="00854225"/>
     <w:rsid w:val="008555DC"/>
+    <w:rsid w:val="00861039"/>
+    <w:rsid w:val="00862973"/>
     <w:rsid w:val="00862B4D"/>
+    <w:rsid w:val="0086548B"/>
     <w:rsid w:val="00866B3C"/>
+    <w:rsid w:val="00872979"/>
+    <w:rsid w:val="00874AAA"/>
+    <w:rsid w:val="00876B4F"/>
+    <w:rsid w:val="008802BF"/>
+    <w:rsid w:val="008811AB"/>
     <w:rsid w:val="00883A13"/>
+    <w:rsid w:val="0088479A"/>
     <w:rsid w:val="00886D1D"/>
     <w:rsid w:val="008876FF"/>
-    <w:rsid w:val="00887F89"/>
     <w:rsid w:val="00893EAE"/>
-    <w:rsid w:val="0089449C"/>
+    <w:rsid w:val="00896F81"/>
+    <w:rsid w:val="008A34E0"/>
+    <w:rsid w:val="008A5556"/>
     <w:rsid w:val="008B312E"/>
+    <w:rsid w:val="008B4965"/>
     <w:rsid w:val="008B6C45"/>
+    <w:rsid w:val="008B70EB"/>
+    <w:rsid w:val="008B789B"/>
     <w:rsid w:val="008C26AC"/>
     <w:rsid w:val="008C50CB"/>
     <w:rsid w:val="008C52B9"/>
+    <w:rsid w:val="008C5ACF"/>
+    <w:rsid w:val="008C74BF"/>
+    <w:rsid w:val="008D3EE2"/>
+    <w:rsid w:val="008D445A"/>
+    <w:rsid w:val="008D78A2"/>
     <w:rsid w:val="008E13B0"/>
+    <w:rsid w:val="008E25B4"/>
+    <w:rsid w:val="008E4D10"/>
+    <w:rsid w:val="008E4DE9"/>
     <w:rsid w:val="008E662D"/>
+    <w:rsid w:val="008E6817"/>
     <w:rsid w:val="008F01CD"/>
-    <w:rsid w:val="008F6843"/>
+    <w:rsid w:val="008F0DC2"/>
+    <w:rsid w:val="008F28AC"/>
+    <w:rsid w:val="008F71C6"/>
     <w:rsid w:val="009000B1"/>
+    <w:rsid w:val="00901A50"/>
     <w:rsid w:val="00902BE0"/>
+    <w:rsid w:val="0090321D"/>
+    <w:rsid w:val="00903727"/>
+    <w:rsid w:val="0090424B"/>
+    <w:rsid w:val="00906A23"/>
     <w:rsid w:val="00910064"/>
     <w:rsid w:val="009103D5"/>
     <w:rsid w:val="00910550"/>
-    <w:rsid w:val="009129A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009164F5"/>
+    <w:rsid w:val="009121DD"/>
+    <w:rsid w:val="00912297"/>
+    <w:rsid w:val="00912810"/>
+    <w:rsid w:val="009128D8"/>
     <w:rsid w:val="00916578"/>
     <w:rsid w:val="0091773B"/>
+    <w:rsid w:val="00917DED"/>
+    <w:rsid w:val="0092238E"/>
     <w:rsid w:val="00923FE9"/>
     <w:rsid w:val="009252DB"/>
+    <w:rsid w:val="009256E6"/>
     <w:rsid w:val="00926987"/>
-    <w:rsid w:val="0093112B"/>
+    <w:rsid w:val="00932B81"/>
+    <w:rsid w:val="0093399F"/>
+    <w:rsid w:val="00933A82"/>
+    <w:rsid w:val="00933F9C"/>
+    <w:rsid w:val="00934B29"/>
+    <w:rsid w:val="00940049"/>
     <w:rsid w:val="009405FC"/>
+    <w:rsid w:val="00942CA1"/>
     <w:rsid w:val="00942ED6"/>
+    <w:rsid w:val="00945561"/>
+    <w:rsid w:val="00951742"/>
+    <w:rsid w:val="00951F90"/>
     <w:rsid w:val="009530C5"/>
-    <w:rsid w:val="00953284"/>
-    <w:rsid w:val="00953575"/>
+    <w:rsid w:val="0095705A"/>
+    <w:rsid w:val="009578E1"/>
     <w:rsid w:val="00962A7C"/>
     <w:rsid w:val="00967284"/>
-    <w:rsid w:val="00973F86"/>
+    <w:rsid w:val="0097163C"/>
+    <w:rsid w:val="009730A6"/>
+    <w:rsid w:val="00973852"/>
     <w:rsid w:val="00975DA6"/>
+    <w:rsid w:val="0097660E"/>
+    <w:rsid w:val="00985A18"/>
+    <w:rsid w:val="009878CB"/>
+    <w:rsid w:val="009905F2"/>
     <w:rsid w:val="00993DD2"/>
     <w:rsid w:val="00994318"/>
+    <w:rsid w:val="0099512B"/>
+    <w:rsid w:val="0099679D"/>
+    <w:rsid w:val="009971BE"/>
     <w:rsid w:val="009976FD"/>
+    <w:rsid w:val="009A05BE"/>
+    <w:rsid w:val="009A420C"/>
+    <w:rsid w:val="009A50DA"/>
     <w:rsid w:val="009A61B7"/>
+    <w:rsid w:val="009A6B2F"/>
+    <w:rsid w:val="009A7211"/>
     <w:rsid w:val="009B2751"/>
-    <w:rsid w:val="009B3759"/>
+    <w:rsid w:val="009B3584"/>
+    <w:rsid w:val="009B5458"/>
+    <w:rsid w:val="009B5E05"/>
+    <w:rsid w:val="009B77C7"/>
     <w:rsid w:val="009C1C7E"/>
     <w:rsid w:val="009C3D69"/>
+    <w:rsid w:val="009C48E8"/>
+    <w:rsid w:val="009C6542"/>
     <w:rsid w:val="009C7FF7"/>
     <w:rsid w:val="009D390B"/>
+    <w:rsid w:val="009D5F2F"/>
+    <w:rsid w:val="009D7913"/>
+    <w:rsid w:val="009D7A83"/>
     <w:rsid w:val="009E230D"/>
+    <w:rsid w:val="009E58D7"/>
     <w:rsid w:val="009E78F0"/>
-    <w:rsid w:val="009F0ABE"/>
+    <w:rsid w:val="009F1125"/>
     <w:rsid w:val="009F1EC9"/>
+    <w:rsid w:val="009F5F8C"/>
     <w:rsid w:val="009F7165"/>
     <w:rsid w:val="009F7941"/>
+    <w:rsid w:val="00A009E5"/>
     <w:rsid w:val="00A00F2B"/>
     <w:rsid w:val="00A012B1"/>
+    <w:rsid w:val="00A01357"/>
     <w:rsid w:val="00A02379"/>
-    <w:rsid w:val="00A11B93"/>
+    <w:rsid w:val="00A0720F"/>
+    <w:rsid w:val="00A10CFD"/>
+    <w:rsid w:val="00A10F44"/>
+    <w:rsid w:val="00A11DEA"/>
+    <w:rsid w:val="00A12563"/>
+    <w:rsid w:val="00A14322"/>
+    <w:rsid w:val="00A15E9E"/>
+    <w:rsid w:val="00A15EF9"/>
     <w:rsid w:val="00A15F38"/>
+    <w:rsid w:val="00A16769"/>
+    <w:rsid w:val="00A16ABB"/>
     <w:rsid w:val="00A20BFF"/>
+    <w:rsid w:val="00A21A89"/>
+    <w:rsid w:val="00A25F97"/>
     <w:rsid w:val="00A26302"/>
+    <w:rsid w:val="00A30DB1"/>
+    <w:rsid w:val="00A31019"/>
     <w:rsid w:val="00A316E8"/>
-    <w:rsid w:val="00A33CDE"/>
-    <w:rsid w:val="00A402A6"/>
+    <w:rsid w:val="00A33555"/>
+    <w:rsid w:val="00A33813"/>
+    <w:rsid w:val="00A363A2"/>
+    <w:rsid w:val="00A417D0"/>
+    <w:rsid w:val="00A41C87"/>
+    <w:rsid w:val="00A42B82"/>
+    <w:rsid w:val="00A42FBF"/>
+    <w:rsid w:val="00A4406E"/>
+    <w:rsid w:val="00A4415E"/>
+    <w:rsid w:val="00A46195"/>
+    <w:rsid w:val="00A47051"/>
+    <w:rsid w:val="00A5041E"/>
+    <w:rsid w:val="00A54EDE"/>
+    <w:rsid w:val="00A55727"/>
+    <w:rsid w:val="00A55E1E"/>
+    <w:rsid w:val="00A61268"/>
+    <w:rsid w:val="00A62FD9"/>
     <w:rsid w:val="00A64F7A"/>
     <w:rsid w:val="00A704BC"/>
     <w:rsid w:val="00A71456"/>
     <w:rsid w:val="00A72DEA"/>
+    <w:rsid w:val="00A73CB3"/>
+    <w:rsid w:val="00A749EB"/>
+    <w:rsid w:val="00A74C13"/>
     <w:rsid w:val="00A77C78"/>
     <w:rsid w:val="00A801E3"/>
     <w:rsid w:val="00A803FE"/>
     <w:rsid w:val="00A80B8D"/>
     <w:rsid w:val="00A816E8"/>
     <w:rsid w:val="00A817FA"/>
     <w:rsid w:val="00A8183C"/>
+    <w:rsid w:val="00A81971"/>
     <w:rsid w:val="00A81DCA"/>
-    <w:rsid w:val="00A828A9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A83782"/>
+    <w:rsid w:val="00A8690F"/>
+    <w:rsid w:val="00A870DF"/>
     <w:rsid w:val="00A905EE"/>
     <w:rsid w:val="00A91048"/>
     <w:rsid w:val="00A93E2D"/>
+    <w:rsid w:val="00A941AC"/>
     <w:rsid w:val="00AA2038"/>
-    <w:rsid w:val="00AA383F"/>
-    <w:rsid w:val="00AA46C8"/>
     <w:rsid w:val="00AA4E4A"/>
-    <w:rsid w:val="00AA6235"/>
+    <w:rsid w:val="00AA6658"/>
     <w:rsid w:val="00AA6BC4"/>
+    <w:rsid w:val="00AA7644"/>
+    <w:rsid w:val="00AA77AE"/>
     <w:rsid w:val="00AA7E86"/>
     <w:rsid w:val="00AB1214"/>
     <w:rsid w:val="00AB28F4"/>
     <w:rsid w:val="00AB403D"/>
     <w:rsid w:val="00AB465B"/>
+    <w:rsid w:val="00AB4E0B"/>
+    <w:rsid w:val="00AB525E"/>
+    <w:rsid w:val="00AC13CD"/>
     <w:rsid w:val="00AC1CAF"/>
+    <w:rsid w:val="00AC3ECF"/>
     <w:rsid w:val="00AC6E3C"/>
+    <w:rsid w:val="00AD1594"/>
     <w:rsid w:val="00AD17D9"/>
     <w:rsid w:val="00AD180D"/>
-    <w:rsid w:val="00AD3E4B"/>
+    <w:rsid w:val="00AD2B1E"/>
+    <w:rsid w:val="00AD3ADC"/>
+    <w:rsid w:val="00AD3FB0"/>
     <w:rsid w:val="00AD5A8D"/>
     <w:rsid w:val="00AD7011"/>
     <w:rsid w:val="00AE1493"/>
     <w:rsid w:val="00AE1D29"/>
-    <w:rsid w:val="00B01271"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B03B58"/>
+    <w:rsid w:val="00AE55DB"/>
+    <w:rsid w:val="00AF168E"/>
+    <w:rsid w:val="00AF272A"/>
+    <w:rsid w:val="00AF73C9"/>
+    <w:rsid w:val="00B03740"/>
     <w:rsid w:val="00B043B2"/>
     <w:rsid w:val="00B05420"/>
-    <w:rsid w:val="00B077FE"/>
+    <w:rsid w:val="00B05E7B"/>
+    <w:rsid w:val="00B06950"/>
+    <w:rsid w:val="00B0705A"/>
+    <w:rsid w:val="00B102EE"/>
     <w:rsid w:val="00B10903"/>
+    <w:rsid w:val="00B1224C"/>
+    <w:rsid w:val="00B12756"/>
+    <w:rsid w:val="00B12EB0"/>
+    <w:rsid w:val="00B13C8E"/>
+    <w:rsid w:val="00B14ADE"/>
     <w:rsid w:val="00B171E4"/>
     <w:rsid w:val="00B2033B"/>
+    <w:rsid w:val="00B23D59"/>
     <w:rsid w:val="00B2751F"/>
     <w:rsid w:val="00B305B6"/>
-    <w:rsid w:val="00B31F52"/>
+    <w:rsid w:val="00B31298"/>
+    <w:rsid w:val="00B33D8E"/>
     <w:rsid w:val="00B33EC6"/>
     <w:rsid w:val="00B3663D"/>
     <w:rsid w:val="00B40942"/>
     <w:rsid w:val="00B43593"/>
+    <w:rsid w:val="00B45996"/>
     <w:rsid w:val="00B45D67"/>
+    <w:rsid w:val="00B465E0"/>
     <w:rsid w:val="00B46953"/>
+    <w:rsid w:val="00B477D5"/>
     <w:rsid w:val="00B540EA"/>
     <w:rsid w:val="00B5554B"/>
+    <w:rsid w:val="00B55DE0"/>
+    <w:rsid w:val="00B560B1"/>
     <w:rsid w:val="00B56ED0"/>
     <w:rsid w:val="00B64F20"/>
-    <w:rsid w:val="00B65A5C"/>
+    <w:rsid w:val="00B65C34"/>
+    <w:rsid w:val="00B7297D"/>
+    <w:rsid w:val="00B730AA"/>
     <w:rsid w:val="00B7374E"/>
     <w:rsid w:val="00B73F24"/>
-    <w:rsid w:val="00B7517B"/>
-    <w:rsid w:val="00B7573F"/>
     <w:rsid w:val="00B7580D"/>
-    <w:rsid w:val="00B77F58"/>
+    <w:rsid w:val="00B80A07"/>
+    <w:rsid w:val="00B82C63"/>
+    <w:rsid w:val="00B83788"/>
+    <w:rsid w:val="00B83C6A"/>
     <w:rsid w:val="00B84D9F"/>
     <w:rsid w:val="00B84EF5"/>
     <w:rsid w:val="00B9330B"/>
+    <w:rsid w:val="00B941CD"/>
     <w:rsid w:val="00B955D6"/>
+    <w:rsid w:val="00B97768"/>
     <w:rsid w:val="00B97931"/>
-    <w:rsid w:val="00B979EC"/>
+    <w:rsid w:val="00BA0E61"/>
+    <w:rsid w:val="00BA41DA"/>
+    <w:rsid w:val="00BA4D23"/>
     <w:rsid w:val="00BA64F8"/>
+    <w:rsid w:val="00BA72D6"/>
     <w:rsid w:val="00BA7B50"/>
+    <w:rsid w:val="00BB097B"/>
     <w:rsid w:val="00BB0BDC"/>
-    <w:rsid w:val="00BB77A3"/>
+    <w:rsid w:val="00BB531A"/>
+    <w:rsid w:val="00BB6F33"/>
     <w:rsid w:val="00BC2984"/>
     <w:rsid w:val="00BC29E2"/>
+    <w:rsid w:val="00BC3518"/>
+    <w:rsid w:val="00BC45DA"/>
     <w:rsid w:val="00BC4C4C"/>
     <w:rsid w:val="00BC66CF"/>
+    <w:rsid w:val="00BC77C3"/>
+    <w:rsid w:val="00BD0E75"/>
+    <w:rsid w:val="00BD2926"/>
     <w:rsid w:val="00BD410A"/>
+    <w:rsid w:val="00BD6E93"/>
+    <w:rsid w:val="00BE044D"/>
+    <w:rsid w:val="00BE269B"/>
     <w:rsid w:val="00BE4C86"/>
+    <w:rsid w:val="00BE50D1"/>
     <w:rsid w:val="00BE5DF7"/>
+    <w:rsid w:val="00BE6C77"/>
+    <w:rsid w:val="00BF3DCF"/>
     <w:rsid w:val="00BF523C"/>
+    <w:rsid w:val="00BF726E"/>
     <w:rsid w:val="00BF7F6C"/>
-    <w:rsid w:val="00C05CD3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C10418"/>
+    <w:rsid w:val="00C03034"/>
+    <w:rsid w:val="00C05134"/>
+    <w:rsid w:val="00C06C3F"/>
+    <w:rsid w:val="00C07324"/>
     <w:rsid w:val="00C10799"/>
     <w:rsid w:val="00C10E44"/>
+    <w:rsid w:val="00C12D4F"/>
+    <w:rsid w:val="00C1389B"/>
+    <w:rsid w:val="00C13925"/>
+    <w:rsid w:val="00C13B45"/>
+    <w:rsid w:val="00C144F2"/>
+    <w:rsid w:val="00C17656"/>
+    <w:rsid w:val="00C17C20"/>
     <w:rsid w:val="00C201D1"/>
-    <w:rsid w:val="00C21FAC"/>
+    <w:rsid w:val="00C24524"/>
+    <w:rsid w:val="00C2673B"/>
     <w:rsid w:val="00C314F9"/>
     <w:rsid w:val="00C3203E"/>
+    <w:rsid w:val="00C334F4"/>
     <w:rsid w:val="00C33562"/>
     <w:rsid w:val="00C33566"/>
-    <w:rsid w:val="00C3443C"/>
+    <w:rsid w:val="00C35A99"/>
     <w:rsid w:val="00C361F7"/>
-    <w:rsid w:val="00C42FB5"/>
+    <w:rsid w:val="00C403CF"/>
+    <w:rsid w:val="00C40710"/>
+    <w:rsid w:val="00C41FAE"/>
     <w:rsid w:val="00C432F4"/>
+    <w:rsid w:val="00C43F97"/>
+    <w:rsid w:val="00C45D5D"/>
     <w:rsid w:val="00C50172"/>
+    <w:rsid w:val="00C50D74"/>
     <w:rsid w:val="00C51131"/>
     <w:rsid w:val="00C548F4"/>
-    <w:rsid w:val="00C57EC3"/>
-    <w:rsid w:val="00C6539B"/>
+    <w:rsid w:val="00C64E86"/>
+    <w:rsid w:val="00C65EBE"/>
     <w:rsid w:val="00C679F9"/>
-    <w:rsid w:val="00C74846"/>
+    <w:rsid w:val="00C7170C"/>
     <w:rsid w:val="00C75061"/>
-    <w:rsid w:val="00C75F1B"/>
+    <w:rsid w:val="00C75075"/>
+    <w:rsid w:val="00C75EFE"/>
+    <w:rsid w:val="00C76F94"/>
     <w:rsid w:val="00C81F51"/>
+    <w:rsid w:val="00C83912"/>
+    <w:rsid w:val="00C83F70"/>
+    <w:rsid w:val="00C843A7"/>
+    <w:rsid w:val="00C843C9"/>
     <w:rsid w:val="00C877D7"/>
     <w:rsid w:val="00C927D6"/>
     <w:rsid w:val="00C93C1C"/>
     <w:rsid w:val="00C97481"/>
+    <w:rsid w:val="00CA091C"/>
+    <w:rsid w:val="00CB2378"/>
+    <w:rsid w:val="00CB2DCD"/>
+    <w:rsid w:val="00CC01FC"/>
     <w:rsid w:val="00CC1524"/>
+    <w:rsid w:val="00CC1BD3"/>
     <w:rsid w:val="00CC6792"/>
+    <w:rsid w:val="00CD0AA7"/>
+    <w:rsid w:val="00CD1B26"/>
     <w:rsid w:val="00CD2098"/>
     <w:rsid w:val="00CD2FFB"/>
+    <w:rsid w:val="00CD608D"/>
+    <w:rsid w:val="00CD6984"/>
     <w:rsid w:val="00CE1D69"/>
+    <w:rsid w:val="00CE1F46"/>
+    <w:rsid w:val="00CE253E"/>
+    <w:rsid w:val="00CE3E8D"/>
     <w:rsid w:val="00CE4746"/>
-    <w:rsid w:val="00CE635A"/>
+    <w:rsid w:val="00CE756B"/>
     <w:rsid w:val="00CF0FB2"/>
+    <w:rsid w:val="00CF1CB2"/>
     <w:rsid w:val="00CF2227"/>
     <w:rsid w:val="00CF3C82"/>
     <w:rsid w:val="00D03BE4"/>
+    <w:rsid w:val="00D040CF"/>
     <w:rsid w:val="00D05A92"/>
+    <w:rsid w:val="00D11204"/>
     <w:rsid w:val="00D1298E"/>
+    <w:rsid w:val="00D13988"/>
+    <w:rsid w:val="00D17681"/>
     <w:rsid w:val="00D17848"/>
-    <w:rsid w:val="00D2404C"/>
+    <w:rsid w:val="00D239BF"/>
     <w:rsid w:val="00D244AC"/>
     <w:rsid w:val="00D24590"/>
+    <w:rsid w:val="00D2610C"/>
     <w:rsid w:val="00D3115D"/>
-    <w:rsid w:val="00D3337A"/>
-    <w:rsid w:val="00D35E0D"/>
+    <w:rsid w:val="00D34286"/>
+    <w:rsid w:val="00D37896"/>
     <w:rsid w:val="00D401C1"/>
     <w:rsid w:val="00D42973"/>
-    <w:rsid w:val="00D51182"/>
+    <w:rsid w:val="00D430B7"/>
+    <w:rsid w:val="00D43493"/>
     <w:rsid w:val="00D527EE"/>
+    <w:rsid w:val="00D544C9"/>
     <w:rsid w:val="00D60172"/>
+    <w:rsid w:val="00D611B0"/>
     <w:rsid w:val="00D61C45"/>
-    <w:rsid w:val="00D646A7"/>
+    <w:rsid w:val="00D61E23"/>
+    <w:rsid w:val="00D64677"/>
+    <w:rsid w:val="00D7050C"/>
+    <w:rsid w:val="00D71ED9"/>
+    <w:rsid w:val="00D7257E"/>
+    <w:rsid w:val="00D73372"/>
     <w:rsid w:val="00D7390B"/>
+    <w:rsid w:val="00D7503D"/>
+    <w:rsid w:val="00D77EA3"/>
+    <w:rsid w:val="00D8441E"/>
     <w:rsid w:val="00D84E80"/>
+    <w:rsid w:val="00D8516E"/>
+    <w:rsid w:val="00D85C46"/>
+    <w:rsid w:val="00D87528"/>
     <w:rsid w:val="00D87AE6"/>
+    <w:rsid w:val="00D9072C"/>
+    <w:rsid w:val="00D931AF"/>
     <w:rsid w:val="00D93777"/>
+    <w:rsid w:val="00D93B97"/>
     <w:rsid w:val="00D95CBC"/>
-    <w:rsid w:val="00DA3C5D"/>
+    <w:rsid w:val="00DA0226"/>
+    <w:rsid w:val="00DA10DD"/>
+    <w:rsid w:val="00DA25E4"/>
+    <w:rsid w:val="00DA3CA7"/>
+    <w:rsid w:val="00DA62A6"/>
     <w:rsid w:val="00DA6F60"/>
     <w:rsid w:val="00DA7A81"/>
     <w:rsid w:val="00DB11C1"/>
     <w:rsid w:val="00DB3FD9"/>
-    <w:rsid w:val="00DC454A"/>
+    <w:rsid w:val="00DC080C"/>
+    <w:rsid w:val="00DC3D1C"/>
+    <w:rsid w:val="00DC50FA"/>
     <w:rsid w:val="00DC5B75"/>
+    <w:rsid w:val="00DC7BE8"/>
     <w:rsid w:val="00DD1EC7"/>
     <w:rsid w:val="00DD3089"/>
     <w:rsid w:val="00DD4462"/>
     <w:rsid w:val="00DD5DB5"/>
+    <w:rsid w:val="00DD643A"/>
+    <w:rsid w:val="00DE36BF"/>
     <w:rsid w:val="00DE377D"/>
+    <w:rsid w:val="00DE3DD6"/>
+    <w:rsid w:val="00DE4339"/>
     <w:rsid w:val="00DE4E4C"/>
+    <w:rsid w:val="00DE4ECB"/>
+    <w:rsid w:val="00DE6EEA"/>
     <w:rsid w:val="00DE75B8"/>
     <w:rsid w:val="00DE7FC1"/>
     <w:rsid w:val="00DF024C"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rsid w:val="00DF44E6"/>
-    <w:rsid w:val="00E00365"/>
+    <w:rsid w:val="00E0021B"/>
+    <w:rsid w:val="00E0254A"/>
+    <w:rsid w:val="00E06471"/>
     <w:rsid w:val="00E06B84"/>
+    <w:rsid w:val="00E0777B"/>
+    <w:rsid w:val="00E10946"/>
+    <w:rsid w:val="00E11354"/>
     <w:rsid w:val="00E12E0C"/>
     <w:rsid w:val="00E12F30"/>
-    <w:rsid w:val="00E13B6D"/>
+    <w:rsid w:val="00E132B9"/>
     <w:rsid w:val="00E1642E"/>
     <w:rsid w:val="00E21094"/>
-    <w:rsid w:val="00E31484"/>
+    <w:rsid w:val="00E2555C"/>
+    <w:rsid w:val="00E26257"/>
+    <w:rsid w:val="00E2631B"/>
+    <w:rsid w:val="00E2689E"/>
     <w:rsid w:val="00E31E24"/>
     <w:rsid w:val="00E34FED"/>
-    <w:rsid w:val="00E4091F"/>
     <w:rsid w:val="00E40CA3"/>
+    <w:rsid w:val="00E43E4E"/>
     <w:rsid w:val="00E441BA"/>
+    <w:rsid w:val="00E4731F"/>
     <w:rsid w:val="00E50282"/>
+    <w:rsid w:val="00E5317C"/>
+    <w:rsid w:val="00E5581C"/>
     <w:rsid w:val="00E565C5"/>
     <w:rsid w:val="00E577CE"/>
     <w:rsid w:val="00E57B00"/>
+    <w:rsid w:val="00E610F5"/>
+    <w:rsid w:val="00E631AD"/>
+    <w:rsid w:val="00E63872"/>
     <w:rsid w:val="00E67736"/>
+    <w:rsid w:val="00E67F89"/>
+    <w:rsid w:val="00E701BC"/>
     <w:rsid w:val="00E7066C"/>
     <w:rsid w:val="00E7249A"/>
+    <w:rsid w:val="00E82257"/>
+    <w:rsid w:val="00E83483"/>
+    <w:rsid w:val="00E84775"/>
     <w:rsid w:val="00E8634F"/>
     <w:rsid w:val="00E86E56"/>
-    <w:rsid w:val="00E87E77"/>
-    <w:rsid w:val="00E97D4B"/>
+    <w:rsid w:val="00E943C4"/>
+    <w:rsid w:val="00E95309"/>
     <w:rsid w:val="00EA05C6"/>
-    <w:rsid w:val="00EA0993"/>
-    <w:rsid w:val="00EA0B29"/>
+    <w:rsid w:val="00EA0E6D"/>
+    <w:rsid w:val="00EA139D"/>
+    <w:rsid w:val="00EA24DC"/>
     <w:rsid w:val="00EA44A7"/>
     <w:rsid w:val="00EA5DF8"/>
+    <w:rsid w:val="00EA78CE"/>
     <w:rsid w:val="00EA799D"/>
+    <w:rsid w:val="00EB61EA"/>
     <w:rsid w:val="00EB6F32"/>
-    <w:rsid w:val="00EB77CC"/>
+    <w:rsid w:val="00EC108D"/>
+    <w:rsid w:val="00EC2910"/>
+    <w:rsid w:val="00EC4847"/>
+    <w:rsid w:val="00ED27D1"/>
+    <w:rsid w:val="00ED409D"/>
     <w:rsid w:val="00ED4E88"/>
+    <w:rsid w:val="00ED6822"/>
     <w:rsid w:val="00ED709C"/>
+    <w:rsid w:val="00ED78A5"/>
+    <w:rsid w:val="00EE05D4"/>
+    <w:rsid w:val="00EE0DA4"/>
+    <w:rsid w:val="00EE1898"/>
+    <w:rsid w:val="00EE18B3"/>
     <w:rsid w:val="00EE22D3"/>
+    <w:rsid w:val="00EE3BAA"/>
     <w:rsid w:val="00EF3866"/>
+    <w:rsid w:val="00EF437D"/>
+    <w:rsid w:val="00EF67C7"/>
     <w:rsid w:val="00F02F61"/>
+    <w:rsid w:val="00F07D17"/>
     <w:rsid w:val="00F13BAC"/>
     <w:rsid w:val="00F13E34"/>
     <w:rsid w:val="00F16DFB"/>
+    <w:rsid w:val="00F209A3"/>
     <w:rsid w:val="00F22F3F"/>
     <w:rsid w:val="00F23306"/>
     <w:rsid w:val="00F333D3"/>
-    <w:rsid w:val="00F3527F"/>
+    <w:rsid w:val="00F35126"/>
     <w:rsid w:val="00F42838"/>
     <w:rsid w:val="00F44A22"/>
+    <w:rsid w:val="00F45244"/>
     <w:rsid w:val="00F500F0"/>
+    <w:rsid w:val="00F528A3"/>
     <w:rsid w:val="00F5298D"/>
-    <w:rsid w:val="00F55802"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F75CBB"/>
+    <w:rsid w:val="00F53FDD"/>
+    <w:rsid w:val="00F571C8"/>
+    <w:rsid w:val="00F6104F"/>
+    <w:rsid w:val="00F63DAA"/>
+    <w:rsid w:val="00F63EA3"/>
+    <w:rsid w:val="00F64F4F"/>
+    <w:rsid w:val="00F654B6"/>
+    <w:rsid w:val="00F65699"/>
+    <w:rsid w:val="00F71370"/>
+    <w:rsid w:val="00F71CC0"/>
+    <w:rsid w:val="00F721EA"/>
+    <w:rsid w:val="00F73822"/>
+    <w:rsid w:val="00F74475"/>
+    <w:rsid w:val="00F8465B"/>
+    <w:rsid w:val="00F87639"/>
+    <w:rsid w:val="00F87FDC"/>
+    <w:rsid w:val="00F90338"/>
     <w:rsid w:val="00F90DA0"/>
+    <w:rsid w:val="00F90FA5"/>
     <w:rsid w:val="00F93B21"/>
     <w:rsid w:val="00F95E1E"/>
+    <w:rsid w:val="00F96443"/>
     <w:rsid w:val="00FA0A27"/>
+    <w:rsid w:val="00FA0B2A"/>
+    <w:rsid w:val="00FA204C"/>
+    <w:rsid w:val="00FA26E6"/>
     <w:rsid w:val="00FA2975"/>
+    <w:rsid w:val="00FA2CF9"/>
     <w:rsid w:val="00FA4E32"/>
     <w:rsid w:val="00FA669E"/>
     <w:rsid w:val="00FB04C7"/>
+    <w:rsid w:val="00FB23D3"/>
+    <w:rsid w:val="00FB4704"/>
     <w:rsid w:val="00FC32BB"/>
-    <w:rsid w:val="00FC594C"/>
-    <w:rsid w:val="00FC6C4C"/>
+    <w:rsid w:val="00FC56EC"/>
+    <w:rsid w:val="00FC64CC"/>
+    <w:rsid w:val="00FC6D49"/>
     <w:rsid w:val="00FC7110"/>
     <w:rsid w:val="00FD5C35"/>
+    <w:rsid w:val="00FE1335"/>
+    <w:rsid w:val="00FE19AF"/>
+    <w:rsid w:val="00FE27D3"/>
     <w:rsid w:val="00FE45C0"/>
     <w:rsid w:val="00FE4A45"/>
+    <w:rsid w:val="00FE5FEE"/>
     <w:rsid w:val="00FE6418"/>
-    <w:rsid w:val="00FE6C7C"/>
+    <w:rsid w:val="00FE711B"/>
+    <w:rsid w:val="00FE713C"/>
+    <w:rsid w:val="00FE78EA"/>
     <w:rsid w:val="00FF187F"/>
     <w:rsid w:val="00FF28BD"/>
+    <w:rsid w:val="00FF2A6F"/>
     <w:rsid w:val="00FF3771"/>
     <w:rsid w:val="00FF6569"/>
     <w:rsid w:val="00FF7DA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="185D0165"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9562,98 +14611,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -9828,50 +14873,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:ind w:left="2844"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -10004,64 +15054,66 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF38C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF38C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
@@ -10369,166 +15421,449 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af8">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D3A34"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af9">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C30CD"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="13">
+    <w:name w:val="表 (格子)1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DE4ECB"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="24">
+    <w:name w:val="表 (格子)2"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DE4ECB"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="14">
+    <w:name w:val="リストなし1"/>
+    <w:next w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B529B"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="3">
+    <w:name w:val="表 (格子)3"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="006B529B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="110">
+    <w:name w:val="表 (格子)11"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006B529B"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="210">
+    <w:name w:val="表 (格子)21"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006B529B"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="character" w:styleId="afa">
-    <w:name w:val="Placeholder Text"/>
+    <w:name w:val="line number"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00253711"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B529B"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="120">
+    <w:name w:val="表 (格子)12"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00195306"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="4">
+    <w:name w:val="表 (格子)4"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006D2109"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="5">
+    <w:name w:val="表 (格子)5"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00264135"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="6">
+    <w:name w:val="表 (格子)6"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B13C8E"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afb">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A11DEA"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="結語 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afb"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A11DEA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afd">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D70FC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="7">
+    <w:name w:val="表 (格子)7"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000160FF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="8">
+    <w:name w:val="表 (格子)8"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="0007720E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="9">
+    <w:name w:val="表 (格子)9"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00665FAF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="121">
+    <w:name w:val="表 (格子)121"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004C0108"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="122">
+    <w:name w:val="表 (格子)122"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007B4A5D"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="341515084">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="572476122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="733967350">
+    <w:div w:id="680816775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="889340429">
-[...12 lines deleted...]
-    <w:div w:id="1551067553">
+    <w:div w:id="1450002792">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1959140594">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2009097044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10748,72 +16083,56 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1349</Characters>
+  <Pages>3</Pages>
+  <Words>377</Words>
+  <Characters>2155</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1582</CharactersWithSpaces>
+  <CharactersWithSpaces>2527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>