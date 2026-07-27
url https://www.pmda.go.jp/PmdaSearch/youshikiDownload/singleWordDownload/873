--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,11543 +1,2514 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="2C99F140" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="008420C6">
       <w:pPr>
-        <w:pStyle w:val="aa"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...155 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様式</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20DAA" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60A03">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>４９</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20DAA" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4641" w:type="dxa"/>
+        <w:tblStyle w:val="1"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...9 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4641"/>
+        <w:gridCol w:w="3909"/>
+        <w:gridCol w:w="5158"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="6FB9BA70" w14:textId="77777777" w:rsidTr="00EE3174">
+      <w:tr w:rsidR="00580DB2" w:rsidRPr="008A5FC3" w:rsidTr="00DE6872">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="513"/>
+          <w:trHeight w:val="794"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4641" w:type="dxa"/>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D4B894" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
+          <w:p w:rsidR="00580DB2" w:rsidRPr="00BB504B" w:rsidRDefault="00580DB2">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
-[...6 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...8 lines deleted...]
-              <w:t>簡易相談結果要旨確認依頼</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>医薬品</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A06EF">
-[...7 lines deleted...]
-              <w:t>書</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>再生医療等製品レジストリ活用</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...137 lines deleted...]
-      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="70D0AA01" w14:textId="77777777" w:rsidTr="0034515C">
+      <w:tr w:rsidR="00FC1171" w:rsidRPr="008A5FC3" w:rsidTr="00BF498D">
         <w:trPr>
+          <w:trHeight w:val="883"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="3909" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC90471" w14:textId="01B28B92" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
+          <w:p w:rsidR="00FC1171" w:rsidRDefault="00FC1171" w:rsidP="00FC1171">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-[...8 lines deleted...]
-                <w:spacing w:val="-10"/>
+              <w:widowControl/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...6 lines deleted...]
-              <w:t>簡易相談区分：後発医療用医薬品、一般用医薬品、医薬部外品、防除用製品、</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談区分</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D886DB2" w14:textId="77777777" w:rsidR="0095705A" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00517E89">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC1171" w:rsidRDefault="006B386C" w:rsidP="00BF498D">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-[...12 lines deleted...]
-              </w:rPr>
+              <w:widowControl/>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...6 lines deleted...]
-              <w:t>医療機器</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2045248047"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E60A03">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E60A03">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="0095705A" w:rsidRPr="004A06EF">
-[...24 lines deleted...]
-              <w:t>、</w:t>
+            <w:r w:rsidR="00FC1171">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>医薬品レジストリ活用相談</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BF3883F" w14:textId="5517C2A0" w:rsidR="00517E89" w:rsidRPr="004A06EF" w:rsidRDefault="0095705A" w:rsidP="00517E89">
+          <w:p w:rsidR="00FC1171" w:rsidRPr="00BF498D" w:rsidRDefault="006B386C" w:rsidP="00BF498D">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-[...12 lines deleted...]
-              </w:rPr>
+              <w:widowControl/>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...6 lines deleted...]
-              <w:t>体外診断用医薬品認証基準該当性</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1993006158"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E60A03">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E60A03">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00FB23D3" w:rsidRPr="004A06EF">
-[...6 lines deleted...]
-              <w:t>、新医薬品、再生医療等製品</w:t>
+            <w:r w:rsidR="00FC1171">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>再生医療等製品レジストリ</w:t>
             </w:r>
-            <w:r w:rsidR="00FB23D3" w:rsidRPr="004A06EF">
-[...105 lines deleted...]
-              <w:t>ＧＭＰ／ＱＭＳ調査、ＧＣＴＰ調査</w:t>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00FC1171">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>活用相談</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="17453DBD" w14:textId="77777777" w:rsidTr="0034515C">
+      <w:tr w:rsidR="008F6906" w:rsidRPr="008A5FC3" w:rsidTr="0092289D">
         <w:trPr>
+          <w:trHeight w:val="883"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="3909" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1016E100" w14:textId="0B925336" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="0092289D" w:rsidP="00CC09AC">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-[...8 lines deleted...]
-                <w:spacing w:val="-10"/>
+              <w:widowControl/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...129 lines deleted...]
-              <w:t>機構担当者：</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>レジストリの名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="4394CF9F" w14:textId="77777777" w:rsidTr="0034515C">
+      <w:tr w:rsidR="008F6906" w:rsidRPr="008A5FC3" w:rsidTr="0092289D">
         <w:trPr>
-          <w:trHeight w:val="1012"/>
+          <w:trHeight w:val="838"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="565E2C36" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="0092289D" w:rsidP="00CC09AC">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:widowControl/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...101 lines deleted...]
-              <w:t>）：</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>レジストリ保有者</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w14:paraId="71867A88" w14:textId="77777777" w:rsidTr="00B21C7F">
+      <w:tr w:rsidR="008F6906" w:rsidRPr="008A5FC3" w:rsidTr="00DE6872">
         <w:trPr>
-          <w:trHeight w:val="1000"/>
+          <w:trHeight w:val="1044"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31DC7522" w14:textId="6E2FCEC4" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="0034515C">
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:widowControl/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A06EF">
-[...5 lines deleted...]
-              <w:t>相談結果の要旨</w:t>
+            <w:r w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F6906" w:rsidRPr="008A5FC3" w:rsidTr="0092289D">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同一</w:t>
+            </w:r>
+            <w:r w:rsidR="0092289D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>レジストリ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>についての過去の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>対面助言</w:t>
+            </w:r>
+            <w:r w:rsidR="0092289D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F6906" w:rsidRPr="008A5FC3" w:rsidTr="0092289D">
+        <w:trPr>
+          <w:trHeight w:val="1254"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込</w:t>
+            </w:r>
+            <w:r w:rsidR="00626188" w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>み</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の担当者氏名、所属</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="005D570D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及び連絡先（</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF03B2" w:rsidRPr="00CF03B2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号、</w:t>
+            </w:r>
+            <w:r w:rsidR="005D570D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ファクシミリ</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF03B2" w:rsidRPr="00CF03B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="00104EA6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、電子メールアドレス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F6906" w:rsidRPr="008A5FC3" w:rsidTr="0092289D">
+        <w:trPr>
+          <w:trHeight w:val="1271"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB504B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00CC09AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F17A3CC" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="008F6906">
       <w:pPr>
-        <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:widowControl/>
+        <w:spacing w:beforeLines="50" w:before="167"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A06EF">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言を</w:t>
+      </w:r>
+      <w:r w:rsidR="00626188" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>申</w:t>
+      </w:r>
+      <w:r w:rsidR="004E47DF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidR="00626188" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>込み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="004C5662" w:rsidP="004C5662">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20C79" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6906" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20C79" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6906" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20C79" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6906" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00FA7328">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="1100" w:left="2728" w:hangingChars="190" w:hanging="418"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては、主たる事務所の所在地）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00FA7328">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="1050" w:left="2205" w:firstLine="103"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>氏名（法人にあっては、名称</w:t>
+      </w:r>
+      <w:r w:rsidR="006C54D2" w:rsidRPr="006C54D2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="006C54D2" w:rsidRPr="006C54D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7328">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）</w:t>
+      </w:r>
+      <w:r w:rsidR="00A177AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B81FCF" w:rsidRPr="002450EB" w:rsidRDefault="00B81FCF" w:rsidP="00B81FCF">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（業者コード　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00B81FCF" w:rsidRDefault="008F6906" w:rsidP="00BB504B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="3000" w:left="6300"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="008F6906">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="008F6906">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>審査センター長殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="008A5FC3" w:rsidRDefault="008F6906" w:rsidP="008F6906">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A5FC3">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00A82E38">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F3B4A1" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="007F5A4B" w:rsidP="00A82E38">
       <w:pPr>
-        <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A06EF">
-[...8 lines deleted...]
-    <w:p w14:paraId="1865776E" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRPr="004A06EF" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6906" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>規格Ａ４と</w:t>
+      </w:r>
+      <w:r w:rsidR="00580DB2" w:rsidRPr="00580DB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6906" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00A82E38">
       <w:pPr>
-        <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A06EF">
-[...8 lines deleted...]
-    <w:p w14:paraId="07A382DE" w14:textId="77777777" w:rsidR="00FB23D3" w:rsidRDefault="00FB23D3" w:rsidP="00FB23D3">
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記載内容が収まりきらない場合等、記入事項のすべてを記入できない場合には、その欄に「別紙（　）のとおり」と記入して、別紙を添付すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00A82E38">
       <w:pPr>
-        <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:widowControl/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A06EF">
-[...16 lines deleted...]
-    <w:p w14:paraId="4F338895" w14:textId="77777777" w:rsidR="00EE3174" w:rsidRPr="004A06EF" w:rsidRDefault="00EE3174" w:rsidP="00FB23D3">
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３　記入上の留意点は、以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0092289D" w:rsidRPr="00A00783" w:rsidRDefault="008F6906" w:rsidP="00F74FA3">
       <w:pPr>
-        <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="765" w:hangingChars="300" w:hanging="660"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">（１）　</w:t>
+      </w:r>
+      <w:r w:rsidR="0092289D" w:rsidRPr="00A00783">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリ保有者欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="0092289D" w:rsidP="00DE6872">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00783">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリを保有する団体・個人について記入すること。個人の場合には氏名及び所属を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00A82E38">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="765" w:hangingChars="300" w:hanging="660"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0092289D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）　相談内容の概略欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0054293F" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入</w:t>
+      </w:r>
+      <w:r w:rsidR="007519B3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。記載内容が欄内では収まりきらない場合等には、「</w:t>
+      </w:r>
+      <w:r w:rsidR="00580DB2" w:rsidRPr="00580DB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>詳細は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>別紙（　）のとおり」と記入して、別紙を添付</w:t>
+      </w:r>
+      <w:r w:rsidR="000A63C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>する</w:t>
+      </w:r>
+      <w:r w:rsidR="002436CB" w:rsidRPr="002436CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>とともに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00DE6872">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="105"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74FA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>同一</w:t>
+      </w:r>
+      <w:r w:rsidR="0092289D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>についての過去の対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="0092289D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00396067" w:rsidRDefault="008F6906" w:rsidP="00A82E38">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談を希望する</w:t>
+      </w:r>
+      <w:r w:rsidR="0092289D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>について、過去に対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="0092289D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を行っている場合には、その受付番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00574A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r w:rsidR="0092289D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の区分及び相談年月日を記入すること。同一の</w:t>
+      </w:r>
+      <w:r w:rsidR="0092289D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>レジストリ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>であって</w:t>
+      </w:r>
+      <w:r w:rsidR="0092289D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>使用目的が</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>異なるものについて相談を行っている場合にも同様に記入し、年月日の後に括弧書きでその旨を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00A82E38">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="765" w:hangingChars="300" w:hanging="660"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26DAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）　本申込</w:t>
+      </w:r>
+      <w:r w:rsidR="00626188" w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>み</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の担当者氏名、所属及び連絡先（電話</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4FB6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="005D570D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4FB6" w:rsidRPr="00CF03B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="002C30B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00A82E38">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名の氏名、所属及び連絡先（電話番号、</w:t>
+      </w:r>
+      <w:r w:rsidR="005D570D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ファクシミリ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF03B2" w:rsidRPr="00CF03B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3914">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）を記入すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00A82E38">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="525" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者あてに行うことになるので、誤記、記入漏れ等のないようにすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B335F" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00DE6872">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="655" w:hangingChars="250" w:hanging="550"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26DAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）　備考欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRDefault="0092289D" w:rsidP="00DE6872">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="855" w:hangingChars="150" w:hanging="330"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">①　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00783">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>本相談申込みに先立って実施した事前面談の受付番号及び実施年月日を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B335F" w:rsidRPr="00A00783" w:rsidRDefault="002B335F" w:rsidP="00DE6872">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="855" w:hangingChars="150" w:hanging="330"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00626188" w:rsidRPr="00BB504B" w:rsidRDefault="00626188" w:rsidP="00DE6872">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="250" w:left="855" w:hangingChars="150" w:hanging="330"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">②　</w:t>
+      </w:r>
+      <w:r w:rsidR="008626BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>事前面談にて合意した対面助言実施予定日について</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、例えば「日程調整の結果、</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4454">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（元号）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>○年○月○日</w:t>
+      </w:r>
+      <w:r w:rsidR="008626BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>午前（午後）〇時～</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言実施予定」のように日程調整結果を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="0092289D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>すること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6906" w:rsidRPr="00BB504B" w:rsidRDefault="008F6906" w:rsidP="00A82E38">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="50" w:left="765" w:hangingChars="300" w:hanging="660"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26DAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）　その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0092289D" w:rsidRDefault="008F6906" w:rsidP="00DE6872">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:leftChars="250" w:left="525" w:firstLineChars="100" w:firstLine="220"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="006C54D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>主たる事務所の所在地）及び氏名（法人にあっては</w:t>
+      </w:r>
+      <w:r w:rsidR="006C54D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>名称</w:t>
+      </w:r>
+      <w:r w:rsidR="006C54D2" w:rsidRPr="006C54D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>並びに代表者の役職名</w:t>
+      </w:r>
+      <w:r w:rsidR="006C54D2" w:rsidRPr="006C54D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB504B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>氏名）を記入</w:t>
+      </w:r>
+      <w:r w:rsidR="005C62DE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidR="00615CC6" w:rsidRPr="00237A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26DAA" w:rsidRPr="00C26DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>大学・研究機関等の</w:t>
+      </w:r>
+      <w:r w:rsidR="007519B3">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>研究者の</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26DAA" w:rsidRPr="00C26DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>場合、大学・研究機関等の名称、所属部署、申込者の役職及び氏名を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00615CC6" w:rsidRPr="00237A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、業者コードを持たない</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>場合</w:t>
+      </w:r>
+      <w:r w:rsidR="00615CC6" w:rsidRPr="00237A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は業者コードを「９９９９９９９９９」と記入</w:t>
+      </w:r>
+      <w:r w:rsidR="005C62DE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>してください</w:t>
+      </w:r>
+      <w:r w:rsidR="00615CC6" w:rsidRPr="00237A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0092289D" w:rsidRPr="00195306" w:rsidRDefault="0092289D" w:rsidP="00F74FA3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26DAA" w:rsidRPr="00C26DAA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>資料の構成等については、相談申込書提出前に事前面談を利用し、必要かつ十分な資料の準備を行うこと</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195306">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019729D" w:rsidRPr="00AB73AC" w:rsidRDefault="0019729D" w:rsidP="00E41C67">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0019729D" w:rsidRPr="00AB73AC" w:rsidSect="006F72B5">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="303" w:charSpace="-2374"/>
+      <w:docGrid w:type="lines" w:linePitch="335"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="116BEF1D" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
+    <w:p w:rsidR="00620B88" w:rsidRDefault="00620B88" w:rsidP="003F7461">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29D5DE1F" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
+    <w:p w:rsidR="00620B88" w:rsidRDefault="00620B88" w:rsidP="003F7461">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ....">
-[...30 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47F1B72B" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
+    <w:p w:rsidR="00620B88" w:rsidRDefault="00620B88" w:rsidP="003F7461">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48B353AA" w14:textId="77777777" w:rsidR="00B800D0" w:rsidRDefault="00B800D0" w:rsidP="0049504A">
+    <w:p w:rsidR="00620B88" w:rsidRDefault="00620B88" w:rsidP="003F7461">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...8754 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:hideSpellingErrors/>
-[...1 lines deleted...]
-  <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="840"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="335"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:noLineBreaksAfter w:lang="ja-JP" w:val="$([\{£¥‘“〈《「『【〔＄（［｛｢￡￥"/>
+  <w:noLineBreaksBefore w:lang="ja-JP" w:val="!%),.:;?]}¢°’”‰′″℃、。々〉》」』】〕゛゜ゝゞ・ヽヾ！％），．：；？］｝｡｣､･ﾞﾟ￠"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DF38C8"/>
-[...1354 lines deleted...]
-    <w:rsid w:val="00FF7DA3"/>
+    <w:rsidRoot w:val="00664A9C"/>
+    <w:rsid w:val="00001D44"/>
+    <w:rsid w:val="00012E19"/>
+    <w:rsid w:val="00020E24"/>
+    <w:rsid w:val="000725E4"/>
+    <w:rsid w:val="000847A1"/>
+    <w:rsid w:val="000A0143"/>
+    <w:rsid w:val="000A63C4"/>
+    <w:rsid w:val="000B5B84"/>
+    <w:rsid w:val="000C14B3"/>
+    <w:rsid w:val="000C6783"/>
+    <w:rsid w:val="000D08BC"/>
+    <w:rsid w:val="000E2668"/>
+    <w:rsid w:val="000E6C83"/>
+    <w:rsid w:val="0010156F"/>
+    <w:rsid w:val="00103568"/>
+    <w:rsid w:val="001044C6"/>
+    <w:rsid w:val="0010464B"/>
+    <w:rsid w:val="00104A91"/>
+    <w:rsid w:val="00104EA6"/>
+    <w:rsid w:val="00104F84"/>
+    <w:rsid w:val="00106C18"/>
+    <w:rsid w:val="0011238F"/>
+    <w:rsid w:val="001140A2"/>
+    <w:rsid w:val="001221FB"/>
+    <w:rsid w:val="001226A8"/>
+    <w:rsid w:val="00124A8C"/>
+    <w:rsid w:val="00126E2C"/>
+    <w:rsid w:val="001413A3"/>
+    <w:rsid w:val="0014697B"/>
+    <w:rsid w:val="00151322"/>
+    <w:rsid w:val="00171EA0"/>
+    <w:rsid w:val="00183301"/>
+    <w:rsid w:val="00191170"/>
+    <w:rsid w:val="00194C28"/>
+    <w:rsid w:val="001957BD"/>
+    <w:rsid w:val="0019729D"/>
+    <w:rsid w:val="001A15C8"/>
+    <w:rsid w:val="001B257D"/>
+    <w:rsid w:val="001D0081"/>
+    <w:rsid w:val="001D5084"/>
+    <w:rsid w:val="001D5D03"/>
+    <w:rsid w:val="001E4454"/>
+    <w:rsid w:val="001F2DAA"/>
+    <w:rsid w:val="002101FE"/>
+    <w:rsid w:val="00211FBF"/>
+    <w:rsid w:val="002131AA"/>
+    <w:rsid w:val="00222A3F"/>
+    <w:rsid w:val="002235EE"/>
+    <w:rsid w:val="0022520B"/>
+    <w:rsid w:val="00234944"/>
+    <w:rsid w:val="0024044C"/>
+    <w:rsid w:val="002436CB"/>
+    <w:rsid w:val="0024374C"/>
+    <w:rsid w:val="002561BF"/>
+    <w:rsid w:val="002567BC"/>
+    <w:rsid w:val="0025743B"/>
+    <w:rsid w:val="00261048"/>
+    <w:rsid w:val="00264E37"/>
+    <w:rsid w:val="00270F60"/>
+    <w:rsid w:val="00272422"/>
+    <w:rsid w:val="00272D17"/>
+    <w:rsid w:val="00285741"/>
+    <w:rsid w:val="002944E6"/>
+    <w:rsid w:val="00294A7F"/>
+    <w:rsid w:val="002A114D"/>
+    <w:rsid w:val="002A538E"/>
+    <w:rsid w:val="002B335F"/>
+    <w:rsid w:val="002C08DA"/>
+    <w:rsid w:val="002C1DCD"/>
+    <w:rsid w:val="002C30B4"/>
+    <w:rsid w:val="002C5CA1"/>
+    <w:rsid w:val="002D5652"/>
+    <w:rsid w:val="002D636D"/>
+    <w:rsid w:val="002E0470"/>
+    <w:rsid w:val="002E64F5"/>
+    <w:rsid w:val="002F64E0"/>
+    <w:rsid w:val="002F7316"/>
+    <w:rsid w:val="003012F2"/>
+    <w:rsid w:val="00301945"/>
+    <w:rsid w:val="00313126"/>
+    <w:rsid w:val="00335AC5"/>
+    <w:rsid w:val="003370A3"/>
+    <w:rsid w:val="003371DE"/>
+    <w:rsid w:val="00350831"/>
+    <w:rsid w:val="00352AED"/>
+    <w:rsid w:val="00354D14"/>
+    <w:rsid w:val="00360CE9"/>
+    <w:rsid w:val="00367011"/>
+    <w:rsid w:val="00372151"/>
+    <w:rsid w:val="00373A6C"/>
+    <w:rsid w:val="00393056"/>
+    <w:rsid w:val="00395179"/>
+    <w:rsid w:val="00396067"/>
+    <w:rsid w:val="003A12CE"/>
+    <w:rsid w:val="003B4DAE"/>
+    <w:rsid w:val="003C11B1"/>
+    <w:rsid w:val="003C6596"/>
+    <w:rsid w:val="003D46B0"/>
+    <w:rsid w:val="003E0AD5"/>
+    <w:rsid w:val="003E5BE6"/>
+    <w:rsid w:val="003F0D8C"/>
+    <w:rsid w:val="003F0FCE"/>
+    <w:rsid w:val="003F2C07"/>
+    <w:rsid w:val="003F7461"/>
+    <w:rsid w:val="00400EC4"/>
+    <w:rsid w:val="004106C5"/>
+    <w:rsid w:val="00420C78"/>
+    <w:rsid w:val="004604D0"/>
+    <w:rsid w:val="0047227D"/>
+    <w:rsid w:val="004740EB"/>
+    <w:rsid w:val="00484F13"/>
+    <w:rsid w:val="00485FA2"/>
+    <w:rsid w:val="00494A6C"/>
+    <w:rsid w:val="00497198"/>
+    <w:rsid w:val="004A7597"/>
+    <w:rsid w:val="004A7E51"/>
+    <w:rsid w:val="004B4F61"/>
+    <w:rsid w:val="004B51E8"/>
+    <w:rsid w:val="004C315A"/>
+    <w:rsid w:val="004C5662"/>
+    <w:rsid w:val="004C7AE8"/>
+    <w:rsid w:val="004D078E"/>
+    <w:rsid w:val="004E26E0"/>
+    <w:rsid w:val="004E47DF"/>
+    <w:rsid w:val="004F193C"/>
+    <w:rsid w:val="004F3590"/>
+    <w:rsid w:val="004F4EA3"/>
+    <w:rsid w:val="004F551F"/>
+    <w:rsid w:val="004F6124"/>
+    <w:rsid w:val="00507703"/>
+    <w:rsid w:val="0051259D"/>
+    <w:rsid w:val="00521E50"/>
+    <w:rsid w:val="00524D75"/>
+    <w:rsid w:val="005260B0"/>
+    <w:rsid w:val="005318E2"/>
+    <w:rsid w:val="0053265E"/>
+    <w:rsid w:val="00540B1F"/>
+    <w:rsid w:val="00541050"/>
+    <w:rsid w:val="0054293F"/>
+    <w:rsid w:val="00543C63"/>
+    <w:rsid w:val="00573CF1"/>
+    <w:rsid w:val="00574A2F"/>
+    <w:rsid w:val="00580DB2"/>
+    <w:rsid w:val="005978C3"/>
+    <w:rsid w:val="005B07F7"/>
+    <w:rsid w:val="005B2891"/>
+    <w:rsid w:val="005C62DE"/>
+    <w:rsid w:val="005C70B1"/>
+    <w:rsid w:val="005D570D"/>
+    <w:rsid w:val="005F3F39"/>
+    <w:rsid w:val="005F54F5"/>
+    <w:rsid w:val="006018FD"/>
+    <w:rsid w:val="00602790"/>
+    <w:rsid w:val="00607795"/>
+    <w:rsid w:val="006128B9"/>
+    <w:rsid w:val="00612976"/>
+    <w:rsid w:val="00615CC6"/>
+    <w:rsid w:val="00620B88"/>
+    <w:rsid w:val="0062126F"/>
+    <w:rsid w:val="00623C3C"/>
+    <w:rsid w:val="00623C5D"/>
+    <w:rsid w:val="00626188"/>
+    <w:rsid w:val="00633C12"/>
+    <w:rsid w:val="006346B5"/>
+    <w:rsid w:val="00653743"/>
+    <w:rsid w:val="00657C09"/>
+    <w:rsid w:val="0066312F"/>
+    <w:rsid w:val="00664A9C"/>
+    <w:rsid w:val="00665210"/>
+    <w:rsid w:val="00665255"/>
+    <w:rsid w:val="00665687"/>
+    <w:rsid w:val="00667289"/>
+    <w:rsid w:val="00695B22"/>
+    <w:rsid w:val="006A4800"/>
+    <w:rsid w:val="006A645D"/>
+    <w:rsid w:val="006B386C"/>
+    <w:rsid w:val="006C2FB1"/>
+    <w:rsid w:val="006C3E8A"/>
+    <w:rsid w:val="006C54D2"/>
+    <w:rsid w:val="006E15A5"/>
+    <w:rsid w:val="006E45C0"/>
+    <w:rsid w:val="006F0136"/>
+    <w:rsid w:val="006F29CF"/>
+    <w:rsid w:val="006F72B5"/>
+    <w:rsid w:val="0071003F"/>
+    <w:rsid w:val="00714030"/>
+    <w:rsid w:val="00726921"/>
+    <w:rsid w:val="007404CB"/>
+    <w:rsid w:val="007449DD"/>
+    <w:rsid w:val="00746160"/>
+    <w:rsid w:val="007502A5"/>
+    <w:rsid w:val="0075165F"/>
+    <w:rsid w:val="007519B3"/>
+    <w:rsid w:val="00755CAF"/>
+    <w:rsid w:val="007618FE"/>
+    <w:rsid w:val="0076268D"/>
+    <w:rsid w:val="00764AD8"/>
+    <w:rsid w:val="0077607F"/>
+    <w:rsid w:val="00785E3D"/>
+    <w:rsid w:val="00790AA2"/>
+    <w:rsid w:val="007A7400"/>
+    <w:rsid w:val="007B0C63"/>
+    <w:rsid w:val="007B1F91"/>
+    <w:rsid w:val="007C3D2F"/>
+    <w:rsid w:val="007C3FDD"/>
+    <w:rsid w:val="007D466C"/>
+    <w:rsid w:val="007E0102"/>
+    <w:rsid w:val="007E25CC"/>
+    <w:rsid w:val="007E3E15"/>
+    <w:rsid w:val="007E4467"/>
+    <w:rsid w:val="007F08C4"/>
+    <w:rsid w:val="007F5A4B"/>
+    <w:rsid w:val="00801217"/>
+    <w:rsid w:val="008070AD"/>
+    <w:rsid w:val="00807222"/>
+    <w:rsid w:val="0081496F"/>
+    <w:rsid w:val="0081679B"/>
+    <w:rsid w:val="00836431"/>
+    <w:rsid w:val="00836762"/>
+    <w:rsid w:val="008420C6"/>
+    <w:rsid w:val="00845DFF"/>
+    <w:rsid w:val="0085632E"/>
+    <w:rsid w:val="008605CF"/>
+    <w:rsid w:val="008626BB"/>
+    <w:rsid w:val="00875117"/>
+    <w:rsid w:val="00883EA3"/>
+    <w:rsid w:val="00885A46"/>
+    <w:rsid w:val="00885D0C"/>
+    <w:rsid w:val="008A33F2"/>
+    <w:rsid w:val="008A4835"/>
+    <w:rsid w:val="008A5FC3"/>
+    <w:rsid w:val="008B2CA6"/>
+    <w:rsid w:val="008D6249"/>
+    <w:rsid w:val="008E73DC"/>
+    <w:rsid w:val="008F35EA"/>
+    <w:rsid w:val="008F6906"/>
+    <w:rsid w:val="008F6A83"/>
+    <w:rsid w:val="00900D37"/>
+    <w:rsid w:val="00905D2D"/>
+    <w:rsid w:val="00906168"/>
+    <w:rsid w:val="00906F0C"/>
+    <w:rsid w:val="00916E3B"/>
+    <w:rsid w:val="0092289D"/>
+    <w:rsid w:val="00927046"/>
+    <w:rsid w:val="009349C5"/>
+    <w:rsid w:val="00937AA6"/>
+    <w:rsid w:val="00962727"/>
+    <w:rsid w:val="009627C9"/>
+    <w:rsid w:val="00967913"/>
+    <w:rsid w:val="00971A11"/>
+    <w:rsid w:val="009737BB"/>
+    <w:rsid w:val="00977A3A"/>
+    <w:rsid w:val="0098692F"/>
+    <w:rsid w:val="00991745"/>
+    <w:rsid w:val="009A4E54"/>
+    <w:rsid w:val="009A600F"/>
+    <w:rsid w:val="009A6B08"/>
+    <w:rsid w:val="009A72D3"/>
+    <w:rsid w:val="009C09E9"/>
+    <w:rsid w:val="009D32D9"/>
+    <w:rsid w:val="009D5035"/>
+    <w:rsid w:val="00A00783"/>
+    <w:rsid w:val="00A177AC"/>
+    <w:rsid w:val="00A20D7D"/>
+    <w:rsid w:val="00A44753"/>
+    <w:rsid w:val="00A544AC"/>
+    <w:rsid w:val="00A60528"/>
+    <w:rsid w:val="00A6781D"/>
+    <w:rsid w:val="00A720C0"/>
+    <w:rsid w:val="00A82E38"/>
+    <w:rsid w:val="00A83066"/>
+    <w:rsid w:val="00A9334A"/>
+    <w:rsid w:val="00A96C78"/>
+    <w:rsid w:val="00AB0D83"/>
+    <w:rsid w:val="00AB464E"/>
+    <w:rsid w:val="00AB73AC"/>
+    <w:rsid w:val="00AC11E3"/>
+    <w:rsid w:val="00AD2A39"/>
+    <w:rsid w:val="00AE006D"/>
+    <w:rsid w:val="00AE1C59"/>
+    <w:rsid w:val="00AF22B1"/>
+    <w:rsid w:val="00AF423D"/>
+    <w:rsid w:val="00B01880"/>
+    <w:rsid w:val="00B07A3B"/>
+    <w:rsid w:val="00B12494"/>
+    <w:rsid w:val="00B24F5F"/>
+    <w:rsid w:val="00B36A04"/>
+    <w:rsid w:val="00B51D1F"/>
+    <w:rsid w:val="00B54EB8"/>
+    <w:rsid w:val="00B57B17"/>
+    <w:rsid w:val="00B81FCF"/>
+    <w:rsid w:val="00BA505B"/>
+    <w:rsid w:val="00BA6E50"/>
+    <w:rsid w:val="00BB0479"/>
+    <w:rsid w:val="00BB2923"/>
+    <w:rsid w:val="00BB504B"/>
+    <w:rsid w:val="00BC3AB8"/>
+    <w:rsid w:val="00BC51B8"/>
+    <w:rsid w:val="00BD306E"/>
+    <w:rsid w:val="00BE2A78"/>
+    <w:rsid w:val="00BE7E8F"/>
+    <w:rsid w:val="00BF498D"/>
+    <w:rsid w:val="00BF523A"/>
+    <w:rsid w:val="00C013EF"/>
+    <w:rsid w:val="00C028F7"/>
+    <w:rsid w:val="00C13476"/>
+    <w:rsid w:val="00C14B93"/>
+    <w:rsid w:val="00C23A7D"/>
+    <w:rsid w:val="00C26DAA"/>
+    <w:rsid w:val="00C3684F"/>
+    <w:rsid w:val="00C45043"/>
+    <w:rsid w:val="00C635B5"/>
+    <w:rsid w:val="00C6451A"/>
+    <w:rsid w:val="00C7474C"/>
+    <w:rsid w:val="00C76C01"/>
+    <w:rsid w:val="00C814F9"/>
+    <w:rsid w:val="00C82C5A"/>
+    <w:rsid w:val="00CA16E9"/>
+    <w:rsid w:val="00CA359A"/>
+    <w:rsid w:val="00CA673E"/>
+    <w:rsid w:val="00CB21AB"/>
+    <w:rsid w:val="00CC09AC"/>
+    <w:rsid w:val="00CC3064"/>
+    <w:rsid w:val="00CC780C"/>
+    <w:rsid w:val="00CD01A3"/>
+    <w:rsid w:val="00CD3CCB"/>
+    <w:rsid w:val="00CD42CC"/>
+    <w:rsid w:val="00CE004D"/>
+    <w:rsid w:val="00CE47FF"/>
+    <w:rsid w:val="00CE5B7B"/>
+    <w:rsid w:val="00CF03B2"/>
+    <w:rsid w:val="00CF183E"/>
+    <w:rsid w:val="00CF78B0"/>
+    <w:rsid w:val="00D1073F"/>
+    <w:rsid w:val="00D20807"/>
+    <w:rsid w:val="00D300EE"/>
+    <w:rsid w:val="00D32C91"/>
+    <w:rsid w:val="00D34075"/>
+    <w:rsid w:val="00D41FA4"/>
+    <w:rsid w:val="00D468A0"/>
+    <w:rsid w:val="00D46E1E"/>
+    <w:rsid w:val="00D5213D"/>
+    <w:rsid w:val="00D62BA5"/>
+    <w:rsid w:val="00D71C01"/>
+    <w:rsid w:val="00D75124"/>
+    <w:rsid w:val="00D833A7"/>
+    <w:rsid w:val="00D8692D"/>
+    <w:rsid w:val="00D9245E"/>
+    <w:rsid w:val="00D955CA"/>
+    <w:rsid w:val="00D961C6"/>
+    <w:rsid w:val="00DA1601"/>
+    <w:rsid w:val="00DB0913"/>
+    <w:rsid w:val="00DB202A"/>
+    <w:rsid w:val="00DD1188"/>
+    <w:rsid w:val="00DE6872"/>
+    <w:rsid w:val="00DE7685"/>
+    <w:rsid w:val="00E03C1B"/>
+    <w:rsid w:val="00E06CE5"/>
+    <w:rsid w:val="00E20C79"/>
+    <w:rsid w:val="00E23FA7"/>
+    <w:rsid w:val="00E362CB"/>
+    <w:rsid w:val="00E41C67"/>
+    <w:rsid w:val="00E515C7"/>
+    <w:rsid w:val="00E60A03"/>
+    <w:rsid w:val="00E629A7"/>
+    <w:rsid w:val="00E6355E"/>
+    <w:rsid w:val="00E65134"/>
+    <w:rsid w:val="00E71D53"/>
+    <w:rsid w:val="00E86826"/>
+    <w:rsid w:val="00EA4FFD"/>
+    <w:rsid w:val="00EA74AD"/>
+    <w:rsid w:val="00EB2ACB"/>
+    <w:rsid w:val="00EB31A7"/>
+    <w:rsid w:val="00EB6859"/>
+    <w:rsid w:val="00ED4FB6"/>
+    <w:rsid w:val="00EE3914"/>
+    <w:rsid w:val="00EF4FAD"/>
+    <w:rsid w:val="00F03749"/>
+    <w:rsid w:val="00F04C32"/>
+    <w:rsid w:val="00F07ED0"/>
+    <w:rsid w:val="00F1311D"/>
+    <w:rsid w:val="00F15662"/>
+    <w:rsid w:val="00F15D4B"/>
+    <w:rsid w:val="00F20DAA"/>
+    <w:rsid w:val="00F232D0"/>
+    <w:rsid w:val="00F279FF"/>
+    <w:rsid w:val="00F30DC8"/>
+    <w:rsid w:val="00F316C4"/>
+    <w:rsid w:val="00F51F19"/>
+    <w:rsid w:val="00F577CC"/>
+    <w:rsid w:val="00F74FA3"/>
+    <w:rsid w:val="00F86266"/>
+    <w:rsid w:val="00F9463A"/>
+    <w:rsid w:val="00FA7328"/>
+    <w:rsid w:val="00FB07EE"/>
+    <w:rsid w:val="00FC1171"/>
+    <w:rsid w:val="00FC1821"/>
+    <w:rsid w:val="00FC6952"/>
+    <w:rsid w:val="00FD0A21"/>
+    <w:rsid w:val="00FD1D1A"/>
+    <w:rsid w:val="00FD21C3"/>
+    <w:rsid w:val="00FD79BF"/>
+    <w:rsid w:val="00FF0C87"/>
+    <w:rsid w:val="00FF294A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06BD3483"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11581,51 +2552,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11802,1559 +2773,318 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="008F6906"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-[...94 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-    <w:name w:val="見出し 1 (文字)"/>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="1"/>
-[...43 lines deleted...]
-    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00664A9C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="Balloon Text"/>
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a3"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00664A9C"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00664A9C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a4"/>
+    <w:next w:val="a4"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00664A9C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="a5"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00664A9C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00664A9C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a5">
-[...3 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00664A9C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="ab"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="003F7461"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF38C8"/>
+    <w:link w:val="aa"/>
+    <w:rsid w:val="003F7461"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="003F7461"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="003F7461"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...20 lines deleted...]
-    <w:name w:val="本文 (文字)"/>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="line number"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aa"/>
-[...80 lines deleted...]
-    <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="0077607F"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="af">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0019729D"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA673E"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1">
+    <w:name w:val="表 (格子)1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="af"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="008A5FC3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00DF38C8"/>
+    <w:rsid w:val="00615CC6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-[...994 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="572476122">
-[...64 lines deleted...]
-    <w:div w:id="2009097044">
+    <w:div w:id="497891353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13583,78 +3313,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F05A88CF-ABCE-4CEC-BE2B-059210D2814B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F415062B-D5D9-4DB6-8BEC-226C5FC81AA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>106</Words>
-  <Characters>607</Characters>
+  <Words>201</Words>
+  <Characters>1150</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>1</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>712</CharactersWithSpaces>
+  <CharactersWithSpaces>1349</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>