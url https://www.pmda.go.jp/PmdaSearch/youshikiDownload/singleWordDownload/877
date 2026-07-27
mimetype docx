--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,7797 +1,6135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="3E3B70EF" w14:textId="4A5045F2" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00ED3AA0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>様式第４７</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00747183">
-[...86 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8392" w:type="dxa"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2970"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="274"/>
+        <w:gridCol w:w="3564"/>
+        <w:gridCol w:w="5943"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF2AAA" w:rsidRPr="00747183" w14:paraId="28EEC55A" w14:textId="77777777" w:rsidTr="00747183">
+      <w:tr w:rsidR="00E30B62" w:rsidTr="001E28E4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="912"/>
+          <w:trHeight w:val="702"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8386" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B305B6" w14:textId="327453C2" w:rsidR="00DF2AAA" w:rsidRPr="00747183" w:rsidRDefault="00DF2AAA" w:rsidP="005339EB">
+          <w:p w:rsidR="00E30B62" w:rsidRPr="009355E1" w:rsidRDefault="00E30B62" w:rsidP="009355E1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...1 lines deleted...]
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-TW"/>
-[...34 lines deleted...]
-              <w:t>再審査適合性調査相談申込書</w:t>
+              </w:rPr>
+              <w:t>カルタヘナ法関連相談申込書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="0EF8316A" w14:textId="77777777" w:rsidTr="00747183">
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="953"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9FDA4D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>承認番号</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談の区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6286AD0A" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1411929765"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第一種使用規程承認</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>申請に係る</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>事前審査前相談</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="63A93637" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>承認年月日</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1249308819"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第二種使用等拡散防止措置確認</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>申請に係る</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>事前審査前</w:t>
+            </w:r>
+            <w:r w:rsidR="00C40B91">
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="6D91D729" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1578129608"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>カルタヘナ法</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>関連事項相談</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="0A9545DC" w14:textId="77777777" w:rsidTr="00747183">
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="544"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="628C6A2D" w14:textId="2F97BB8E" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00F15BFF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...21 lines deleted...]
-              <w:t>分類</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>製品の種類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD222CE" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1648050588"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">医薬品（体外診断用医薬品を除く）　</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="7B8E063C" w14:textId="071943B3" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>再審査</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-35663568"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00747183">
-[...13 lines deleted...]
-              <w:t>又は承認期限</w:t>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>体外診断用医薬品（一般用検査薬を含む）</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="12921DFE" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-75367190"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">再生医療等製品　　　　　　　　　　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="38411869"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>医療機器</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-          <w:p w14:paraId="1BA5BF53" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>販売名</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2045248047"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005F7A51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">医薬部外品　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1828664860"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005F7A51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>化粧品</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="40A981AF" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="005F7A51">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1" w:rsidRPr="00CD4AA3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>その他</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD4AA3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（　　　　　　　　　　　　）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="270E78F0" w14:textId="77777777" w:rsidTr="00747183">
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="449"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4BD17F" w14:textId="6F46D290" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00C71CCB" w:rsidP="00A72767">
+          <w:p w:rsidR="005F7A51" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>一般的名称</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>遺伝子組換え生物等の種類の名称</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="33B0F75D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（株名等）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="714253F8" w14:textId="1EC813B2" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00C71CCB" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...30 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="171"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="189C478F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>一種使用等に係る</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>遺伝子組換え生物等</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談の場合　※該当しない場合には記載は不要</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="31C733FB" w14:textId="77777777" w:rsidTr="00747183">
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA89A7B" w14:textId="77777777" w:rsidR="002025C2" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="348A97A2" w14:textId="1602B904" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="002025C2" w:rsidP="00A72767">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:cs="ＭＳ....."/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>用法及び用量又は使用方法</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>一種使用等の内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E7E19E" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="4AF83CCA" w14:textId="77777777" w:rsidTr="00747183">
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0261D8D0" w14:textId="77777777" w:rsidR="002025C2" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:cs="ＭＳ....."/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...14 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="4221E5E5" w14:textId="662DFBF0" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="002025C2" w:rsidP="00A72767">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>効能、効果又は性能</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>一種使用等の方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="297D677F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="29D9D40F" w14:textId="77777777" w:rsidTr="00747183">
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="291"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18FD8B4D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>承認</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>事項の一部変更年月日</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>二種使用等に係る相談の場合　※該当しない場合には記載は不要</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D5BC86" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3564" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...13 lines deleted...]
-              <w:t>その事項</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される第二種使用等をする場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAE3953" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>名称</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F092E" w:rsidRPr="00747183" w14:paraId="46212073" w14:textId="77777777" w:rsidTr="00085B7C">
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="358"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="274" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE0F495" w14:textId="6B276A93" w:rsidR="002025C2" w:rsidRPr="00747183" w:rsidRDefault="002025C2" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3564" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E900ABB" w14:textId="4FF51A23" w:rsidR="002025C2" w:rsidRPr="00747183" w:rsidRDefault="00090909">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...45 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="3413C322" w14:textId="40A6B1C0" w:rsidR="00A629EC" w:rsidRPr="00747183" w:rsidRDefault="00090909">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...44 lines deleted...]
-              <w:t>再生医療等製品再審査適合性調査相談</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="28302261" w14:textId="77777777" w:rsidTr="00747183">
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="544"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24A9120D" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="052644F5" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>二種使用等の目的及び概要</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A39FA1" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="544"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="752FCCC2" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...14 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3883BAEC" w14:textId="28DD7449" w:rsidR="00F24283" w:rsidRPr="00747183" w:rsidRDefault="00F24283" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>相談対象期間</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>予定される使用区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30A6B665" w14:textId="77777777" w:rsidR="00F24283" w:rsidRPr="00747183" w:rsidRDefault="00F24283" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1273859134"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>GILSP</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-          <w:p w14:paraId="396C6D4E" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00400091">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>同一品目についての過去の</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="46503377"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">カテゴリー１　　　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1871990309"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">カテゴリー２　　　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="560991912"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AC7BE1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>カテゴリー３</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FAA1804" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...5 lines deleted...]
-              <w:t>対面助言</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>相談内容の概略</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B67FA4B" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="554C32DA" w14:textId="77777777" w:rsidTr="00747183">
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="269"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5230A0" w14:textId="4AE34861" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...45 lines deleted...]
-              <w:t>）</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>過去の対面助言実施状況</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F204D8F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2EDF" w:rsidRPr="00747183" w14:paraId="0C5409D6" w14:textId="77777777" w:rsidTr="00747183">
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="307"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6747AF1B" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747183">
-[...16 lines deleted...]
-              <w:t>考</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本邦における承認・確認状況</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5422" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44159DD0" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00A72767">
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本申込みの担当者氏名、所属及び連絡先（電話番号、ファクシミリ番号</w:t>
+            </w:r>
+            <w:r w:rsidR="009C5D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、電子メールアドレス</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E30B62" w:rsidTr="001E28E4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E30B62" w:rsidRDefault="00E30B62">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30B62">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>相談希望日／相談実施予定日・受付番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E30B62" w:rsidRDefault="00E30B62">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E30B62" w:rsidTr="001E28E4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00E30B62">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30B62">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>希望実施方法／予定実施方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E30B62" w:rsidRDefault="00E30B62">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0089599B" w:rsidTr="001E28E4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="200"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0089599B" w:rsidRDefault="0089599B">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F09FEFB" w14:textId="2C073529" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...26 lines deleted...]
-        <w:t>込みます。</w:t>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>上記により対面助言を申し込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D87AB6B" w14:textId="0EC886BE" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00B31AA6" w:rsidP="00CB2EDF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00183FAA" w:rsidP="00183FAA">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
-        <w:spacing w:afterLines="50" w:after="180"/>
-[...2 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+        <w:spacing w:afterLines="50" w:after="164"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00747183">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>（元号）</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C7DF3F" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00747183">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="00747183">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>所（法人にあっては、主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CC3048" w14:textId="6F5F6C8F" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
           <w:tab w:val="left" w:pos="1995"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...7 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00747183">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00747183">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>名（法人にあっては、名称</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">氏名）　</w:t>
+        <w:t xml:space="preserve">名（法人にあっては、名称並びに代表者の役職名及び氏名）　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674D56E1" w14:textId="17704B66" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="0078457D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...6 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（業者コード　　　　　）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0AF08C" w14:textId="77777777" w:rsidR="00CB2EDF" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00CB2EDF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00747183">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>独立行政法人医薬品医療機器総合機構</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12525393" w14:textId="0B08C26C" w:rsidR="00B97714" w:rsidRPr="00747183" w:rsidRDefault="00CB2EDF" w:rsidP="00747183">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00F937B0" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00747183">
-[...1 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>審査センター長殿</w:t>
       </w:r>
-      <w:r w:rsidR="00B97714" w:rsidRPr="00747183">
+      <w:r w:rsidR="00F937B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB4C2B6" w14:textId="63A02903" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00F24283">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309E7CE3" w14:textId="3AE015E9" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00FB06D9" w:rsidP="00FB06D9">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="004C2A47">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>１　用紙の大きさは日本産業</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>規格Ａ４と</w:t>
       </w:r>
-      <w:r w:rsidR="00DF2AAA" w:rsidRPr="00747183">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00E30B62" w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>し、テキスト認識可能な電子ファイルで提出</w:t>
       </w:r>
-      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00AC7BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B29CFDB" w14:textId="79BA021E" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00FB06D9" w:rsidP="00FB06D9">
-[...2 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
-      </w:pPr>
-[...78 lines deleted...]
-        <w:t>。</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>２　記入欄に記入事項のすべてを記入できないときは、その欄に「別紙（　）のとおり」と記入し別紙を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E17D1AA" w14:textId="6E173007" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00FB06D9" w:rsidP="00FB06D9">
-[...2 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">３　</w:t>
       </w:r>
-      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
-[...15 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">４　</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>カルタヘナ法関連相談申込書の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記入方法は以下のとおり。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:left="418" w:hangingChars="190" w:hanging="418"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（１</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談は、厚生労働大臣を主務大臣として申請等を予定されるものに限る（ただし、臨床研究に関する第一種使用等については除く）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（２）遺伝子組換え生物等の種類の名称欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>当該遺伝子組換え生物等の宿主又は親生物の属する分類学上の種の名称及び当該遺伝子組換え生物等の特性等の情報を含めることにより、他の遺伝子組換え生物等と明確に区別できる名称としてください。なお、以降の記載は「本遺伝子組換え微生物」等で結構です。また、当該遺伝子組換え生物等について、株名</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1144F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は開発者が付した識別記号</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1144F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>若しく</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は国際機関において統一的な識別記号が付されている場合に</w:t>
+      </w:r>
+      <w:r w:rsidR="006454CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>あ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>っては、当該識別記号を記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（３）製品の種類欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談を希望する遺伝子組換え生物等を含有</w:t>
+      </w:r>
+      <w:r w:rsidR="00297B8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>若しく</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は構成物とする製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00297B8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は相談を希望する遺伝子組換え生物等を用いて製造する製品の種類を選択してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（４）予定される第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ....." w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>医薬品</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>一種使用等の内容欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>当該遺伝子組換え生物等について行う一連の使用等について、食用、飼料用その他の用に供するための使用（具体的な使用内容を記載）、栽培その他の育成（具体的な使用内容を記載）、加工、保管、運搬及び廃棄のうち該当する使用等を列記し、「及びこれらに付随する行為」と付記してください。また、使用目的も併せて記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ....."/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（５）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>予定される第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>再生医療等製品</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>一種使用等の方法欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>投与方法、その後の管理等の一連の使用等の方法を記載してください。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用等の方法</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1144F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>若しく</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は場所</w:t>
+      </w:r>
+      <w:r w:rsidR="00297B8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>又</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>は期間を限定して生物多様性影響が生ずることを防止する場合には、それぞれ、使用等の方法、使用等を限定する場所の具体的な地域名若しくは施設の名称及び所在地又は使用等の期間があれば具体的に記載してください。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>別紙として添付しても差し支えありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（６）予定される第二種使用等をする場所欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:firstLineChars="300" w:firstLine="660"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>所在地には郵便番号も記載ください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（７）予定される第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ＭＳ....." w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>再審査適合性調査相談申込書</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00510454" w:rsidRPr="00747183">
+        <w:t>二種使用等の目的及び概要</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>使用目的、使用方法等について簡潔に記載してください。また、製品の原料の「製　造の手段」としての遺伝子組換え生物等の使用か、遺伝子組換え生物等自体が製品の原体となるか等の製品の種類及び利用形態を併せて記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（８）</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>の記入方法は以下のとおり。</w:t>
+        <w:t>予定される使用区分</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471B278C" w14:textId="77777777" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00871E25">
-[...7 lines deleted...]
-          <w:tab w:val="left" w:pos="0"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="202" w:left="424" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>「遺伝子組換え微生物の使用等による医薬等の製造における拡散防止措置等について」（平成１６年２月１９日付</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1CCC" w:rsidRPr="000C1CCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>薬食発第０２１９０１１号</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>厚生労働省医薬食品局長通知）を参考に該当するものを選択してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...10 lines deleted...]
-        <w:t>承認番号欄</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（９）相談内容の概略欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C9011E" w14:textId="360C98F1" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="006B5F92">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="0"/>
+    <w:p w:rsidR="00837254" w:rsidRDefault="00AC7BE1" w:rsidP="009355E1">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="440"/>
-[...46 lines deleted...]
-        <w:t>｡</w:t>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>相談内容を具体的に記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30B62" w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>記載内容が欄内では収まりきらない場合等には、「詳細は別紙（　）のとおり」と記入して、別紙を添付すると</w:t>
+      </w:r>
+      <w:r w:rsidR="00F937B0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>と</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30B62" w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>もに、当該欄内には１～５行程度に要点を整理した簡潔な概略（相談事項の箇条書き等。図表等を除く、テキストのみ。）を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753CE53D" w14:textId="77777777" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00871E25">
-[...7 lines deleted...]
-          <w:tab w:val="left" w:pos="0"/>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...10 lines deleted...]
-        <w:t>承認年月日欄</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>対面助言実施状況欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C33536A" w14:textId="526E86F3" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="006B5F92">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="95" w:firstLine="209"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>同一</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>遺伝子組換え生物等</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>について、過去に</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>対面助言</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>を行っている場合には、その受付番号及び対面助言の区分、実施年月日を記入してください。同一</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>遺伝子組換え生物等</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>であって使用方法、使用場所等が今回の申込みと異なる場合も同様に記入し、年月日の後ろに括弧書きでその旨を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="440"/>
-[...38 lines deleted...]
-        <w:t>製造販売承認書記載の年月日を記入してください。</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本邦における承認・確認状況</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1813E5E6" w14:textId="3D086946" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="002516F4" w:rsidP="00871E25">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t>薬効分類欄</w:t>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本邦において、参考とすべき、承認済みの第一種使用規程又は確認済みの第二種使用等拡散防止措置等があれば、承認・確認の別を記載の上、品目の名称及び承認日又は確認を受けた日を記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E675A9B" w14:textId="32604C4A" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="002516F4" w:rsidP="006B5F92">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00990CB6">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="200" w:left="420"/>
-[...20 lines deleted...]
-        <w:t>日本標準承認分類番号に準拠し、中分類（８７）以下４桁（計６桁）まで記入してください。</w:t>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）本申込みの担当者氏名、所属及び連絡先（電話番号、ファクシミリ番号</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7326">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F96956" w14:textId="47C22E9C" w:rsidR="00C63CE6" w:rsidRPr="00747183" w:rsidRDefault="00C63CE6" w:rsidP="006B5F92">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="200" w:left="420"/>
-[...12 lines deleted...]
-        <w:t>再生医療等製品においては、記入不要です。</w:t>
+        <w:ind w:leftChars="199" w:left="418" w:firstLineChars="96" w:firstLine="211"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本相談の連絡窓口になる担当者１名（共同開発の場合にあっては、複数可）について氏名、所属及び連絡先（電話番号、ファクシミリ番号</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7326">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>、電子メールアドレス</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0BD308" w14:textId="1DFF2758" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00871E25">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:t>欄</w:t>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、機構からの問合せ、案内等はこの欄に記入された担当者宛に行いますので、誤記、記入漏れ等のないようにお願いします。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56ABDB3B" w14:textId="51CDD7C8" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00E6026D" w:rsidP="005339EB">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>自ら治験を実施する医師の場合には、所属は医療機関名及びその所属診療科を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00E30B62" w:rsidP="00E30B62">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（13）相談希望日／相談実施予定日・受付番号欄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00E30B62" w:rsidP="00E30B62">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼を行う場合には、対面助言の実施を希望する日時を可能な限り多く記入してください。また、その他実施日程について希望がある場合には、その旨記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00F937B0" w:rsidP="009355E1">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30B62" w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整結果を受けて本申込みを行う場合には、例えば「日程調整の結果、（元号）　年〇月〇日午前（午後）対面助言実施予定（CA○○）」のように日程調整結果及び日程調整依頼書受付の際に発行された受付番号を記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00E30B62" w:rsidP="00E30B62">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00747183">
-[...67 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（記載例）４年、６年、８年、１０年、残余期間（×年×月×日～×年×月×日）</w:t>
+        <w:t>（14）希望実施方法／予定実施方法欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434773DC" w14:textId="738E6C23" w:rsidR="003B5F00" w:rsidRPr="00747183" w:rsidRDefault="003B5F00" w:rsidP="00747183">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00E30B62" w:rsidP="009355E1">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
-[...38 lines deleted...]
-        <w:t>を受けた再生医療等製品の場合は、承認期限を記載してください。</w:t>
+        <w:ind w:leftChars="150" w:left="315" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>日程調整依頼を行う場合には、希望する実施方法を記入してください。日程調整結果を受けて本申込みを行う場合には、予定される実施方法を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7146F5A2" w14:textId="6D307A89" w:rsidR="00C33003" w:rsidRPr="00747183" w:rsidRDefault="00C33003" w:rsidP="00747183">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="100" w:left="210"/>
-[...12 lines deleted...]
-        <w:t>（記載例）５年、７年</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）備考欄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A06540E" w14:textId="77777777" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="00871E25">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00DE6754">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>販売名欄</w:t>
+        <w:ind w:leftChars="66" w:left="359" w:hangingChars="100" w:hanging="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>①共同開発の場合において連名で申込みを行わない場合には、共同開発の相手会社名等を記入し、その旨を明らかにしてください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD36CF5" w14:textId="39D775E6" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00E6026D" w:rsidP="006B5F92">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="200" w:left="420"/>
-[...20 lines deleted...]
-        <w:t>製造販売承認書に記載されている名称（販売名）を記入してください。</w:t>
+        <w:ind w:leftChars="70" w:left="374" w:hangingChars="103" w:hanging="227"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>②優先対面助言品目に指定されている場合には、優先対面助言品目に指定されている旨とその優先対面助言品目指定日を記入してください。先駆け審査指定制度の対象品目又は希少疾病用医薬品に指定されている品目については、指定日に加えて指定番号も記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D07E4F8" w14:textId="19D2C3B6" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="004E42D3" w:rsidP="006B5F92">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...18 lines deleted...]
-        <w:t>欄</w:t>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>）その他</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E7E292" w14:textId="45AAD7B6" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00E6026D" w:rsidP="006B5F92">
-[...28 lines deleted...]
-        <w:t>製造販売承認書に記載されている一般的名称を記入してください。</w:t>
+    <w:p w:rsidR="00E30B62" w:rsidRPr="00E30B62" w:rsidRDefault="00AC7BE1" w:rsidP="00E30B62">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="90" w:firstLine="198"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>住所（法人にあっては、主たる事務所の所在地）及び氏名（法人にあっては、名称並びに代表者の役職名及び氏名）を記入し</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30B62" w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>てください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EBEB34" w14:textId="58790F48" w:rsidR="001A7CF1" w:rsidRPr="00747183" w:rsidRDefault="007666B8" w:rsidP="00871E25">
-[...31 lines deleted...]
-        <w:t>含量及び剤形欄</w:t>
+    <w:p w:rsidR="005C3FCF" w:rsidRDefault="00E30B62" w:rsidP="00E30B62">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="90" w:firstLine="198"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>なお、大学・研究機関等の</w:t>
+      </w:r>
+      <w:r w:rsidR="00F937B0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>研究者の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E30B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>場合、大学・研究機関等の名称、所属部署、申込者の役職及び氏名を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AB26E0" w14:textId="3FF264FE" w:rsidR="00510454" w:rsidRPr="00747183" w:rsidRDefault="00510454" w:rsidP="006B5F92">
-[...20 lines deleted...]
-        <w:t>販売名毎に有効成分の含量と剤形を記入してください。</w:t>
+    <w:p w:rsidR="0089599B" w:rsidRDefault="00AC7BE1" w:rsidP="00E30B62">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4252"/>
+          <w:tab w:val="clear" w:pos="8504"/>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid/>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="90" w:firstLine="198"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>製造販売業者等にあっては、当該氏名の下に括弧書きで業者コード（９桁）を記入してください。なお、業者コードを持たない方は業者コードを「９９９９９９９９９」と、自ら治験を実施する方は業者コードを「９９９９９９８８８」と記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF34568" w14:textId="78E1E211" w:rsidR="00A17CA0" w:rsidRPr="00747183" w:rsidRDefault="00A17CA0" w:rsidP="006B5F92">
-[...2414 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="0089599B" w:rsidSect="008132DE">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1476" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="360"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CF29F92" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
+    <w:p w:rsidR="00400091" w:rsidRDefault="00400091">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24DA857F" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C9D98C6" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
+    <w:p w:rsidR="00400091" w:rsidRDefault="00400091">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ＭＳ.....">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="433F1F43" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
+    <w:p w:rsidR="00400091" w:rsidRDefault="00400091">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F7E0394" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6DBD9C0D" w14:textId="77777777" w:rsidR="00090909" w:rsidRDefault="00090909"/>
+    <w:p w:rsidR="00400091" w:rsidRDefault="00400091">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13445EC5"/>
+    <w:nsid w:val="0FF00A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A18A408"/>
-    <w:lvl w:ilvl="0" w:tplc="7CE271D4">
+    <w:tmpl w:val="405C8664"/>
+    <w:lvl w:ilvl="0" w:tplc="60C4B7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="nothing"/>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E001EE9"/>
+    <w:nsid w:val="12991AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="24E013FC"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="71B81052"/>
+    <w:lvl w:ilvl="0" w:tplc="02745938">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FBA5534"/>
+    <w:nsid w:val="18F8216A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B6F45F02"/>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:tmpl w:val="91AAA482"/>
+    <w:lvl w:ilvl="0" w:tplc="23062736">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="885"/>
+        </w:tabs>
+        <w:ind w:left="885" w:hanging="885"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="209C347C"/>
+    <w:nsid w:val="1B7B6629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="56684C2A"/>
-    <w:lvl w:ilvl="0" w:tplc="28ACA7C4">
+    <w:tmpl w:val="0E74E656"/>
+    <w:lvl w:ilvl="0" w:tplc="538CB840">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="第%1章"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="（%1）"/>
-[...2 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3239717E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAE45B14"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4381688C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38DE2788"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017">
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="263D2073"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44ED09C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1C707DDE"/>
-[...19 lines deleted...]
-        <w:ind w:left="1708" w:hanging="720"/>
+    <w:tmpl w:val="59ACB7E6"/>
+    <w:lvl w:ilvl="0" w:tplc="2BC6AADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1828" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2248" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2668" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3088" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3508" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3928" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4348" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...39 lines deleted...]
-    <w:lvl w:ilvl="3">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50173F0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DABE24F8"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...28 lines deleted...]
-    <w:lvl w:ilvl="6">
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...25 lines deleted...]
-        <w:ind w:left="6480" w:hanging="720"/>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A46437"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="561E72C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0C2C39CC"/>
-[...3 lines deleted...]
-      <w:suff w:val="nothing"/>
+    <w:tmpl w:val="EF58B77E"/>
+    <w:lvl w:ilvl="0" w:tplc="817C1B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
-[...179 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="406076B7"/>
+    <w:nsid w:val="5C835BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="21003F5A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="1818C51A"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1050" w:hanging="420"/>
-[...171 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017">
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F155D0"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60CF3825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AC18B0D8"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090017">
+    <w:tmpl w:val="2F564FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="863E7D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AC96805"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C7C2971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B11E63BE"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimalEnclosedCircle"/>
+    <w:tmpl w:val="0E181EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="8FE49A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
-[...85 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3D52029C">
-[...11 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
-[...256 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="10"/>
-[...1 lines deleted...]
-  <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CB2EDF"/>
-[...265 lines deleted...]
-    <w:rsid w:val="00FD22C6"/>
+    <w:rsidRoot w:val="0089599B"/>
+    <w:rsid w:val="000C1CCC"/>
+    <w:rsid w:val="00183FAA"/>
+    <w:rsid w:val="001E28E4"/>
+    <w:rsid w:val="00290A65"/>
+    <w:rsid w:val="0029707E"/>
+    <w:rsid w:val="00297B8B"/>
+    <w:rsid w:val="002B568D"/>
+    <w:rsid w:val="00317D35"/>
+    <w:rsid w:val="003E62F3"/>
+    <w:rsid w:val="00400091"/>
+    <w:rsid w:val="004474F7"/>
+    <w:rsid w:val="004823AA"/>
+    <w:rsid w:val="004C2A47"/>
+    <w:rsid w:val="00514179"/>
+    <w:rsid w:val="005C3FCF"/>
+    <w:rsid w:val="005F7A51"/>
+    <w:rsid w:val="006454CC"/>
+    <w:rsid w:val="00647760"/>
+    <w:rsid w:val="008132DE"/>
+    <w:rsid w:val="00837254"/>
+    <w:rsid w:val="0089599B"/>
+    <w:rsid w:val="008A7326"/>
+    <w:rsid w:val="008F0B5F"/>
+    <w:rsid w:val="009355E1"/>
+    <w:rsid w:val="00943C4D"/>
+    <w:rsid w:val="00990CB6"/>
+    <w:rsid w:val="009B732F"/>
+    <w:rsid w:val="009C5D0E"/>
+    <w:rsid w:val="009E3487"/>
+    <w:rsid w:val="00A1144F"/>
+    <w:rsid w:val="00AC7BE1"/>
+    <w:rsid w:val="00B9085B"/>
+    <w:rsid w:val="00C40B91"/>
+    <w:rsid w:val="00CB40AA"/>
+    <w:rsid w:val="00CD4AA3"/>
+    <w:rsid w:val="00CF174A"/>
+    <w:rsid w:val="00DE6754"/>
+    <w:rsid w:val="00E30B62"/>
+    <w:rsid w:val="00EA2E7D"/>
+    <w:rsid w:val="00ED3AA0"/>
+    <w:rsid w:val="00F937B0"/>
+    <w:rsid w:val="00FD377F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="684B551D"/>
-  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7813,75 +6151,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7926,59 +6263,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -8030,438 +6358,382 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB2EDF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-    <w:name w:val="heading 1"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="10"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002C39AE"/>
     <w:pPr>
-      <w:ind w:left="2844"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
-    <w:rsid w:val="00CB2EDF"/>
+    <w:link w:val="a5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
     <w:name w:val="一太郎"/>
-    <w:rsid w:val="00CB2EDF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="333" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:wordWrap w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Century"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB2EDF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-[...2 lines deleted...]
-    <w:link w:val="a6"/>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB2EDF"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00C8267D"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...5 lines deleted...]
-    <w:rsid w:val="00C8267D"/>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:jc w:val="left"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:wordWrap/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00C8267D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...7 lines deleted...]
-    <w:rsid w:val="00C8267D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:link w:val="a4"/>
     <w:rPr>
-      <w:b/>
-[...13 lines deleted...]
-      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
-[...15 lines deleted...]
-    <w:name w:val="フッター (文字)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="ae"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF5789"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-    <w:name w:val="見出し 1 (文字)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="コメント文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C39AE"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af0">
-[...5 lines deleted...]
-    <w:rsid w:val="002C39AE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-[...22 lines deleted...]
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century" panose="020F0502020204030204"/>
+        <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8600,59 +6872,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370ECE41-1C8C-44F5-ADE7-94C35B8A8581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{511D195D-CB58-4136-887D-EA2F0B4496D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>461</Words>
-  <Characters>2632</Characters>
+  <Words>489</Words>
+  <Characters>2789</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3087</CharactersWithSpaces>
+  <CharactersWithSpaces>3272</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>