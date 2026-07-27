--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -1,7296 +1,1509 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="41C64C8A" w14:textId="37590F19" w:rsidR="00C515F3" w:rsidRPr="00873D94" w:rsidRDefault="00C515F3" w:rsidP="00C515F3">
-[...38 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2205248D" w14:textId="16455501" w:rsidR="00C104C1" w:rsidRPr="0015262F" w:rsidRDefault="005F2884" w:rsidP="008532BA">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk135910258"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>様式第５７号</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A57F4EA" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRPr="000F0323" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0323">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Web会議による対面助言等の実施に関する</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>基本</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0323">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>確認事項</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5B779E" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRPr="00A64096" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F08D498" w14:textId="3DF74DDE" w:rsidR="00C104C1" w:rsidRPr="00A64096" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構（以下「甲」という。）と対面助言等相談者（以下「乙」という。）は、Web会議により実施する対面助言、面談等</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>の運営について</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、以下を確認し同意するものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D0B025" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRPr="00CA29A5" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11026EFC" w14:textId="40685C8D" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00490917">
+      <w:pPr>
+        <w:ind w:left="191" w:hangingChars="100" w:hanging="191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>１．甲及び乙は、Web会議の運営について、その趣旨を踏まえ信義に従</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>い</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>誠実に以下の項目を履行する</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ものとする</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2568709F" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRPr="00A64096" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:ind w:left="191" w:hangingChars="100" w:hanging="191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>２．本書の有効期間は、対面助言、面談等の実施申し込みから当該Web会議に係る相談記録を乙が受け取る（相談記録の作成がない場合は、Web会議終了）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo UI" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>までの間とする。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6649">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Meiryo UI" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ただし、第９項及び第１０項は上記有効期間後も有効に存続するものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B54AA5" w14:textId="38DBFF1E" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00490917">
+      <w:pPr>
+        <w:ind w:left="163" w:hangingChars="85" w:hanging="163"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>．Web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>会議は、甲を会議の主催者（ホスト）として</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD77EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>甲が指定するWeb会議サービス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>によ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>り実施する</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ものとする</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ただし、事前に甲及び乙の間で合意した場合には、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B3547">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>乙がホストとしてWeb会議を運営する</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>こともできる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFD6F56" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:ind w:left="191" w:hangingChars="100" w:hanging="191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４．Web会議の実施において、Web会議サービスのセキュリティ脆弱性及び当該サービス運営事業者に帰責する通信傍受等による不正アクセスについては、甲は一切の責を負わないものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A51673" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:ind w:left="191" w:hangingChars="100" w:hanging="191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>．</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第３項本文の方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>により実施する</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>場合に限り、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Web会議システム利用に関する費用は、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37521">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>通信に係る費用を除き</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>甲</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>が負担するものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205B1C4F" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRPr="008B09AA" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:ind w:left="191" w:hangingChars="100" w:hanging="191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>．</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>乙は、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Web会議</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>への</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>出席</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>予め登録した者に限ることとし、その責任において、Web会議に参加する者の本人確認を実施する</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ものとする</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6259D711" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:ind w:left="191" w:hangingChars="100" w:hanging="191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>．</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>乙は、そ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>の責任により、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>乙側の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>通信回線及び手段</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>準備</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>し、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>通訳者と会議室内及び遠隔からの参加者、機構側の録音機器での音声のやり取りがWeb会議で円滑に実施できるよう、必要に応じてマイク・接続端子等</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>準備</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>するものとする</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9C953F" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:ind w:left="191" w:hangingChars="100" w:hanging="191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA29A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>．甲は、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第３項本文の方法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA29A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>により実施したWeb会議について、記録作成等の目的にのみ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA29A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>録画、録音等を行い、記録作成後速やかに消去する</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>もの</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA29A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31166535" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:ind w:left="191" w:hangingChars="100" w:hanging="191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>．</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>乙</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>は、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF667D">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Web会議</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>実施中に録画、録音等を行</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ってはならない（第３項但し書きの方法により実施する際、甲が記録作成のために録画、録音等を求める場合を除く。）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB46E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>また、乙は、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>第３項但し書きの方法で実施した場合に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB46E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、甲の求めにより録画、録音等を行う場合であっても、その録画・録音等</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>の取扱いは甲の指示に従うこととし、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB46E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>甲及び</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>第６項</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB46E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>に規定する登録した者以外に提供し、又はインターネット等を通じて外部に漏洩してはならない</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ものとする</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB46E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43357B7E" w14:textId="6AD70567" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:ind w:left="191" w:hangingChars="100" w:hanging="191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>．通信傍受等</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>による不正アクセスや接続先の音声漏れ等を防止する観点から、甲</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及び</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>乙</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>は、双方が本会議接続に用いる機器・回線について必要な不正アクセス</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>防止措置を講じること</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>とする</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。インシデントが認められた場合は、双方が原因究明に協力し</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>てあたり</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、その発生原因により損失が発生した場合は、双方が責任範囲について協議するものとする。なお、本会議に用いたWeb会議サービス及び当該</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>サービス運営</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64096">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>事業者に</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>帰責するインシデントについては双方の責任とならないものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634A1851" w14:textId="3EDD3551" w:rsidR="001613C3" w:rsidRPr="005C1224" w:rsidRDefault="001613C3" w:rsidP="005C1224">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CF776C" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRPr="001613C3" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33256498" w14:textId="00F05B47" w:rsidR="00C104C1" w:rsidRDefault="007A6219" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="2085232618" w:edGrp="everyone"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00C104C1" w:rsidRPr="00CB46E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00C104C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C104C1" w:rsidRPr="00CB46E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年　</w:t>
+      </w:r>
+      <w:r w:rsidR="00C104C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C104C1" w:rsidRPr="00CB46E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　月</w:t>
+      </w:r>
+      <w:r w:rsidR="00C104C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C104C1" w:rsidRPr="00CB46E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="2085232618"/>
+    <w:p w14:paraId="3C90E686" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00C104C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8392" w:type="dxa"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1696" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2907"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="7614"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD20D8" w:rsidRPr="00A74099" w14:paraId="55BC3446" w14:textId="77777777" w:rsidTr="00B35F0C">
-[...6 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C104C1" w14:paraId="0EF4C7B9" w14:textId="77777777" w:rsidTr="00B3134A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D634E36" w14:textId="110EDCCA" w:rsidR="00AD20D8" w:rsidRPr="00A74099" w:rsidRDefault="00AD20D8" w:rsidP="00A6427D">
+          <w:p w14:paraId="1DE86B36" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00B3134A">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...127 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>一般的名称</w:t>
+              <w:t>甲</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7865C9DC" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00B3134A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>乙</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5484" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7614" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C4DEB21" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00660BBD" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
+          <w:p w14:paraId="73FDF58E" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00B3134A">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...131 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>担当</w:t>
-[...7 lines deleted...]
-              <w:t>分野</w:t>
+              <w:t>独立行政法人医薬品医療機器総合機構審査センター長</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="080FA4F7" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00660BBD" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
+          <w:p w14:paraId="70C23382" w14:textId="1D9ABE22" w:rsidR="00C104C1" w:rsidRDefault="00C104C1" w:rsidP="00B3134A">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+            <w:permStart w:id="952924592" w:edGrp="everyone"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
               </w:rPr>
-            </w:pPr>
-[...22 lines deleted...]
-              <w:t>/</w:t>
+              <w:t>会社名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AE91393" w14:textId="3443DB3C" w:rsidR="00646358" w:rsidRPr="00660BBD" w:rsidRDefault="003F531E" w:rsidP="00B35F0C">
+          <w:p w14:paraId="653EE3DB" w14:textId="544C80D1" w:rsidR="00C104C1" w:rsidRPr="00AE51EA" w:rsidRDefault="00C104C1" w:rsidP="00B3134A">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝"/>
-[...135 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="PMingLiU" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>用法及び用量又は使用方法</w:t>
+              <w:t>責任者</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="1F1463A2" w14:textId="77777777" w:rsidR="00C515F3" w:rsidRPr="00660BBD" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
+          <w:p w14:paraId="38B83C79" w14:textId="77777777" w:rsidR="00C104C1" w:rsidRPr="00CB46E8" w:rsidRDefault="00C104C1" w:rsidP="00B3134A">
             <w:pPr>
-              <w:pStyle w:val="a4"/>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">相談・面談種別　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="952924592"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C515F3" w:rsidRPr="00A74099" w14:paraId="70A12878" w14:textId="77777777" w:rsidTr="00A6427D">
-[...1413 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="1E25192E" w14:textId="0E7F55AB" w:rsidR="00C515F3" w:rsidRPr="006023C0" w:rsidRDefault="00C515F3" w:rsidP="00B35F0C">
-[...2776 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId7"/>
+    <w:p w14:paraId="2A994363" w14:textId="77777777" w:rsidR="00993C00" w:rsidRPr="00C104C1" w:rsidRDefault="00993C00"/>
+    <w:sectPr w:rsidR="00993C00" w:rsidRPr="00C104C1" w:rsidSect="007B7181">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="851" w:bottom="1134" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:titlePg/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="328"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="360" w:charSpace="-3848"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA04A81" w14:textId="77777777" w:rsidR="006E2F5A" w:rsidRDefault="006E2F5A">
+    <w:p w14:paraId="40769A16" w14:textId="77777777" w:rsidR="00657867" w:rsidRDefault="00657867">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E25BB31" w14:textId="77777777" w:rsidR="006E2F5A" w:rsidRDefault="006E2F5A">
+    <w:p w14:paraId="6AC03C5F" w14:textId="77777777" w:rsidR="00657867" w:rsidRDefault="00657867">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Meiryo UI">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ 明朝">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
-    <w:panose1 w:val="02010601000101010101"/>
+    <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002FF" w:usb1="2ACFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="16E43262" w14:textId="378D1BB6" w:rsidR="00720BA4" w:rsidRDefault="00A40166" w:rsidP="00EE24EA">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:ind w:left="140" w:hangingChars="100" w:hanging="140"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AF46BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>※乙欄に記載</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>の上（押印は不要です）、</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B7181">
+      <w:rPr>
+        <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">pdf </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>ファイル（原本は乙が保管）にて提出してください</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AF46BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>。</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4B6DA8E0" w14:textId="77777777" w:rsidR="00720BA4" w:rsidRPr="00AF46BA" w:rsidRDefault="00A40166" w:rsidP="00AF46BA">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:wordWrap w:val="0"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">　　　　　</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45FE919B" w14:textId="77777777" w:rsidR="006E2F5A" w:rsidRDefault="006E2F5A">
+    <w:p w14:paraId="61DDD6B8" w14:textId="77777777" w:rsidR="00657867" w:rsidRDefault="00657867">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="695A2639" w14:textId="77777777" w:rsidR="006E2F5A" w:rsidRDefault="006E2F5A">
+    <w:p w14:paraId="43C0EDF3" w14:textId="77777777" w:rsidR="00657867" w:rsidRDefault="00657867">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FBE67A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D90E6846"/>
+    <w:lvl w:ilvl="0" w:tplc="ED8E0248">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:sz w:val="40"/>
-[...25 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%2)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...99 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%2)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...13 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...87 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%2)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...25 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...75 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%2)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...37 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...63 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%2)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...49 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...51 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%2)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...61 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...39 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%2)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...73 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...27 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%2)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...85 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
-    </w:lvl>
-[...15 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...442 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
-[...7 lines deleted...]
-  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vrfnUXjoNrboxOhNpdcofIj9YIltRCZ2u9DaX0YhJcZ7x6xFs2N0aphhxB6do8P3cbEI1JQ8GQyMNPoXlVZSXw==" w:salt="/LeUESbwkL3CXuYF35qzOQ=="/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="164"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="22529">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E7EDC"/>
-[...639 lines deleted...]
-    <w:rsid w:val="00FF6053"/>
+    <w:rsidRoot w:val="00C104C1"/>
+    <w:rsid w:val="000117CF"/>
+    <w:rsid w:val="0002274E"/>
+    <w:rsid w:val="001009CF"/>
+    <w:rsid w:val="00115BE9"/>
+    <w:rsid w:val="001265B2"/>
+    <w:rsid w:val="001613C3"/>
+    <w:rsid w:val="002211ED"/>
+    <w:rsid w:val="003C192F"/>
+    <w:rsid w:val="00490917"/>
+    <w:rsid w:val="00492628"/>
+    <w:rsid w:val="005378D6"/>
+    <w:rsid w:val="00563F59"/>
+    <w:rsid w:val="005C1224"/>
+    <w:rsid w:val="005F2884"/>
+    <w:rsid w:val="00657867"/>
+    <w:rsid w:val="006A402B"/>
+    <w:rsid w:val="006F3A10"/>
+    <w:rsid w:val="007553B2"/>
+    <w:rsid w:val="007A6219"/>
+    <w:rsid w:val="008532BA"/>
+    <w:rsid w:val="00882983"/>
+    <w:rsid w:val="00993C00"/>
+    <w:rsid w:val="00A1757B"/>
+    <w:rsid w:val="00A31C92"/>
+    <w:rsid w:val="00A40166"/>
+    <w:rsid w:val="00AE51EA"/>
+    <w:rsid w:val="00B0534E"/>
+    <w:rsid w:val="00B25C39"/>
+    <w:rsid w:val="00BA506E"/>
+    <w:rsid w:val="00BB47BE"/>
+    <w:rsid w:val="00BE3ECA"/>
+    <w:rsid w:val="00C104C1"/>
+    <w:rsid w:val="00C14C50"/>
+    <w:rsid w:val="00CA4262"/>
+    <w:rsid w:val="00CD77EA"/>
+    <w:rsid w:val="00CE033A"/>
+    <w:rsid w:val="00D96F83"/>
+    <w:rsid w:val="00DE22E7"/>
+    <w:rsid w:val="00DF271C"/>
+    <w:rsid w:val="00ED5BED"/>
+    <w:rsid w:val="00F214C6"/>
+    <w:rsid w:val="00F90ADF"/>
+    <w:rsid w:val="00FE457D"/>
+    <w:rsid w:val="00FF309D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="22529">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="10AAA7ED"/>
-  <w15:docId w15:val="{655E2D2C-5879-479E-BF25-A4BCF636BC5E}"/>
+  <w14:docId w14:val="23E196F4"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7312,74 +1525,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7424,50 +1638,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7519,629 +1742,565 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66A44"/>
+    <w:rsid w:val="00C104C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...71 lines deleted...]
-  <w:style w:type="table" w:styleId="aa">
+  <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="00F1051A"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C104C1"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-    <w:rsid w:val="004E6E93"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C104C1"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C104C1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE033A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ad">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CE033A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0094609B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A1757B"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
-[...66 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA12A5"/>
+    <w:rsid w:val="00A1757B"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A1757B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a9"/>
+    <w:next w:val="a9"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A1757B"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af2">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="aa"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00490E2B"/>
+    <w:rsid w:val="00A1757B"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001613C3"/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="游明朝" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B6F5F44-8FE2-4AB7-92BD-5AE0797A57AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...4 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <Pages>1</Pages>
+  <Words>197</Words>
+  <Characters>1127</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>12</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2793</CharactersWithSpaces>
+  <CharactersWithSpaces>1322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>