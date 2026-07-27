--- v0 (2026-04-30)
+++ v1 (2026-07-27)
@@ -1,6113 +1,2438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4DBC7B86" w14:textId="77777777" w:rsidR="008400E4" w:rsidRPr="007A7FFA" w:rsidRDefault="00422286">
-[...1 lines deleted...]
-        <w:adjustRightInd/>
+    <w:p w14:paraId="65EFBE41" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="00F35B30" w:rsidP="008D517F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:spacing w:val="8"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>様式１（</w:t>
+        <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00830773">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008D517F">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>要望書</w:t>
+        <w:t>別紙様式</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1840">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DBAC21" w14:textId="77777777" w:rsidR="008400E4" w:rsidRDefault="008400E4">
-[...1 lines deleted...]
-        <w:adjustRightInd/>
+    <w:p w14:paraId="3962ABC4" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="008D517F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:spacing w:val="8"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50674FC5" w14:textId="5A8CE562" w:rsidR="008400E4" w:rsidRDefault="00422286">
-[...1 lines deleted...]
-        <w:adjustRightInd/>
+    <w:p w14:paraId="1964441D" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="008D517F">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:spacing w:val="8"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                   </w:t>
+        <w:t>医薬品一般的名称命名申請書</w:t>
       </w:r>
-      <w:r w:rsidR="00CF054B">
+    </w:p>
+    <w:p w14:paraId="3695D212" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="007B55D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>令和</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0084528F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>［　　－　　－</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7AFC">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084528F">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>年</w:t>
-[...28 lines deleted...]
-        <w:t>日</w:t>
+        <w:t>］</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266C13FB" w14:textId="77777777" w:rsidR="008400E4" w:rsidRDefault="008400E4">
-[...1 lines deleted...]
-        <w:adjustRightInd/>
+    <w:p w14:paraId="2CA8C598" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="008D517F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...870 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="165" w:type="dxa"/>
+        <w:tblW w:w="9180" w:type="dxa"/>
+        <w:tblInd w:w="99" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="52" w:type="dxa"/>
-          <w:right w:w="52" w:type="dxa"/>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1814"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="540"/>
+        <w:gridCol w:w="3060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D036E" w:rsidRPr="0019095C" w14:paraId="282D993F" w14:textId="77777777" w:rsidTr="00DB4D13">
+      <w:tr w:rsidR="008D517F" w:rsidRPr="0084528F" w14:paraId="308D1DD7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="494"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B135E1" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="008D517F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="66"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1979" w:id="-1549634303"/>
+              </w:rPr>
+              <w:t>一般的名称</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1979" w:id="-1549634303"/>
+              </w:rPr>
+              <w:t>案</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="666CD486" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78220612" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="008D517F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>英　名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4FE83C" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="008D517F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>日　本　名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D517F" w:rsidRPr="0084528F" w14:paraId="0D71AD3B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="462"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30BE84FE" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1800CD7B" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="008D517F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第一案</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D7ACEA" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1186EA" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D517F" w:rsidRPr="0084528F" w14:paraId="2B8BBFD2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0F6B67" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33982663" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="008D517F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第二案</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0560E1" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C628B6E" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D517F" w:rsidRPr="0084528F" w14:paraId="5E9354FC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="498"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4AB25B" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA92971" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="008D517F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第三案</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A7D2D4" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="684FF5BD" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D517F" w:rsidRPr="0084528F" w14:paraId="1659D188" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55303504" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="330"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1980" w:id="-1549636095"/>
+              </w:rPr>
+              <w:t>化学</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1980" w:id="-1549636095"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356EC2C1" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084528F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>又は</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753239F5" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="183"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1980" w:id="-1549636094"/>
+              </w:rPr>
+              <w:t>本質記</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1980" w:id="-1549636094"/>
+              </w:rPr>
+              <w:t>載</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E64FA9" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　［英　名］</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788AD058" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0067CAE4" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　［日本名］</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DF3750" w14:textId="77777777" w:rsidR="006C1840" w:rsidRPr="0084528F" w:rsidRDefault="006C1840" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D517F" w:rsidRPr="0084528F" w14:paraId="654D2453" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC80BA0" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1980" w:id="-1549636093"/>
+              </w:rPr>
+              <w:t>化学構造</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1980" w:id="-1549636093"/>
+              </w:rPr>
+              <w:t>式</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B72BBF6" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>又は</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BA1A71A" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="36"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1980" w:id="-1549636092"/>
+              </w:rPr>
+              <w:t>アミノ酸配列</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1980" w:id="-1549636092"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="33948F60" w14:textId="77777777" w:rsidR="006C1840" w:rsidRPr="0084528F" w:rsidRDefault="006C1840" w:rsidP="0057731D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D517F" w:rsidRPr="0084528F" w14:paraId="6D6B0403" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7764CF" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1980" w:id="-1549636091"/>
+              </w:rPr>
+              <w:t>分子式及び分子</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1980" w:id="-1549636091"/>
+              </w:rPr>
+              <w:t>量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="785141C2" w14:textId="77777777" w:rsidR="000D036E" w:rsidRPr="0019095C" w:rsidRDefault="000D036E" w:rsidP="00DB4D13">
-[...29 lines deleted...]
-              <w:t>※１</w:t>
+          <w:p w14:paraId="0E633F2E" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>（分子式）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60549CB8" w14:textId="77777777" w:rsidR="000D036E" w:rsidRPr="0019095C" w:rsidRDefault="000D036E" w:rsidP="00DB4D13">
-[...5 lines deleted...]
-              <w:spacing w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="107B835B" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="0084528F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>（分子量）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D517F" w:rsidRPr="0084528F" w14:paraId="68DB9106" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="492"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D85CBA5" w14:textId="77777777" w:rsidR="008D517F" w:rsidRPr="008D517F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="65"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1979" w:id="-1549634048"/>
+              </w:rPr>
+              <w:t>CAS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="65"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1979" w:id="-1549634048"/>
+              </w:rPr>
+              <w:t>登録番</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1979" w:id="-1549634048"/>
+              </w:rPr>
+              <w:t>号</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B470BE4" w14:textId="77777777" w:rsidR="000D036E" w:rsidRPr="0019095C" w:rsidRDefault="000D036E" w:rsidP="00DB4D13">
-[...25 lines deleted...]
-                <w:spacing w:val="4"/>
+          <w:p w14:paraId="50E249CA" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8A85E0" w14:textId="77777777" w:rsidR="000D036E" w:rsidRPr="0019095C" w:rsidRDefault="000D036E" w:rsidP="00DB4D13">
-[...29 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1435A3DA" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D517F" w:rsidRPr="0084528F" w14:paraId="255D8B3E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A57812D" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="183"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1979" w:id="-1549634047"/>
+              </w:rPr>
+              <w:t>薬理作</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1979" w:id="-1549634047"/>
+              </w:rPr>
+              <w:t>用</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCF78D0" w14:textId="77777777" w:rsidR="000D036E" w:rsidRPr="0019095C" w:rsidRDefault="000D036E" w:rsidP="00DB4D13">
-[...29 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1A0367B4" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>（薬理作用）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1789E151" w14:textId="77777777" w:rsidR="000D036E" w:rsidRPr="0019095C" w:rsidRDefault="000D036E" w:rsidP="00DB4D13">
-[...5 lines deleted...]
-              <w:spacing w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="0FAE1B64" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>（薬効分類番号）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D517F" w:rsidRPr="0084528F" w14:paraId="6B57A748" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B3A10B" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="008D517F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="770"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1979" w:id="-1549634045"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:fitText w:val="1979" w:id="-1549634045"/>
+              </w:rPr>
+              <w:t>考</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47860008" w14:textId="77777777" w:rsidR="000D036E" w:rsidRPr="0019095C" w:rsidRDefault="000D036E" w:rsidP="00DB4D13">
-[...111 lines deleted...]
-                <w:spacing w:val="4"/>
+          <w:p w14:paraId="5635DC77" w14:textId="77777777" w:rsidR="008D517F" w:rsidRDefault="008D517F" w:rsidP="006C1840">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="785CE0B2" w14:textId="77777777" w:rsidR="008400E4" w:rsidRPr="0019095C" w:rsidRDefault="008400E4">
-[...5 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w14:paraId="1CB95E22" w14:textId="77777777" w:rsidR="003A15A2" w:rsidRDefault="003A15A2">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...487 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="exact"/>
+    <w:p w14:paraId="0E5D0443" w14:textId="77777777" w:rsidR="00D552EB" w:rsidRDefault="00D552EB" w:rsidP="00D552EB">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:t xml:space="preserve">　上記</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73589">
         <w:rPr>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>（注意）</w:t>
+        <w:t>品目に係る医薬品の一般的名称の命名について、参考資料を添えて申請いたします。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1D28D5" w14:textId="77777777" w:rsidR="00096081" w:rsidRPr="0019095C" w:rsidRDefault="008812B1" w:rsidP="00096081">
-[...3 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="exact"/>
+    <w:p w14:paraId="217943E0" w14:textId="77777777" w:rsidR="00D552EB" w:rsidRPr="00C73589" w:rsidRDefault="00D552EB">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0019095C">
+    </w:p>
+    <w:p w14:paraId="442DB16E" w14:textId="77777777" w:rsidR="00D552EB" w:rsidRDefault="00D552EB">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">※１　</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00096081" w:rsidRPr="0019095C">
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>整理番号欄は記載しないでください。</w:t>
+        <w:t xml:space="preserve">　　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB44666" w14:textId="77777777" w:rsidR="008400E4" w:rsidRPr="0019095C" w:rsidRDefault="008400E4" w:rsidP="004E669D">
-[...3 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="exact"/>
+    <w:p w14:paraId="27FCA6A0" w14:textId="77777777" w:rsidR="00D552EB" w:rsidRPr="00D552EB" w:rsidRDefault="00D552EB">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DFD9AC9" w14:textId="77777777" w:rsidR="008400E4" w:rsidRPr="0019095C" w:rsidRDefault="00422286">
-[...3 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="exact"/>
+    <w:p w14:paraId="2290FD8D" w14:textId="77777777" w:rsidR="00D552EB" w:rsidRDefault="00D552EB" w:rsidP="00D552EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4053"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:spacing w:val="4"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...6 lines deleted...]
-        <w:t>様式３</w:t>
+        <w:tab/>
+        <w:t>住所（法人にあっては主たる事務所の所在地）</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...426 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w14:paraId="2F5BD142" w14:textId="77777777" w:rsidR="00D552EB" w:rsidRDefault="00D552EB" w:rsidP="00D552EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4053"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:spacing w:val="4"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>要望品目に関する情報</w:t>
+        <w:tab/>
+        <w:t>氏名（法人にあっては名称及び代表者の氏名）</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...2011 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="exact"/>
+    <w:p w14:paraId="70778BF1" w14:textId="77777777" w:rsidR="00D552EB" w:rsidRDefault="00D552EB" w:rsidP="00D552EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4053"/>
+        </w:tabs>
         <w:rPr>
-          <w:color w:val="auto"/>
-          <w:sz w:val="21"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="534479DD" w14:textId="77777777" w:rsidR="0019095C" w:rsidRPr="00732D3F" w:rsidRDefault="0019095C" w:rsidP="0019095C">
-[...3 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="exact"/>
+    <w:p w14:paraId="35409AE2" w14:textId="77777777" w:rsidR="006C1840" w:rsidRDefault="006C1840" w:rsidP="00D552EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4053"/>
+        </w:tabs>
         <w:rPr>
-          <w:color w:val="auto"/>
-          <w:sz w:val="21"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A828D2C" w14:textId="77777777" w:rsidR="00D552EB" w:rsidRDefault="00D552EB" w:rsidP="00D552EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4053"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E85E2" w14:textId="539D9666" w:rsidR="00D552EB" w:rsidRDefault="00D552EB" w:rsidP="00D552EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4053"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（注意）</w:t>
+        <w:t>厚生労働省医薬局長　　殿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0503FD76" w14:textId="77777777" w:rsidR="0019095C" w:rsidRPr="000C515B" w:rsidRDefault="0019095C" w:rsidP="0019095C">
-[...3 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="exact"/>
+    <w:p w14:paraId="24131215" w14:textId="77777777" w:rsidR="006C1840" w:rsidRDefault="006C1840" w:rsidP="00D552EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4053"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0AA98773" w14:textId="77777777" w:rsidR="006C1840" w:rsidRPr="006C1840" w:rsidRDefault="006C1840" w:rsidP="00FE64BA">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">※１　</w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="051F5A1C" w14:textId="77777777" w:rsidR="0019095C" w:rsidRPr="000C515B" w:rsidRDefault="0019095C" w:rsidP="0019095C">
-[...566 lines deleted...]
-      <w:docGrid w:type="linesAndChars" w:linePitch="350" w:charSpace="3276"/>
+    <w:sectPr w:rsidR="006C1840" w:rsidRPr="006C1840" w:rsidSect="00C80516">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="341" w:charSpace="-3486"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B4AE258" w14:textId="77777777" w:rsidR="007043D6" w:rsidRDefault="007043D6">
+    <w:p w14:paraId="5EA5772B" w14:textId="77777777" w:rsidR="009D6218" w:rsidRDefault="009D6218" w:rsidP="00A44C62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2113421F" w14:textId="77777777" w:rsidR="007043D6" w:rsidRDefault="007043D6">
+    <w:p w14:paraId="13FEE0E4" w14:textId="77777777" w:rsidR="009D6218" w:rsidRDefault="009D6218" w:rsidP="00A44C62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="ＭＳ Ｐゴシック">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2E75D0B0" w14:textId="77777777" w:rsidR="00A44C62" w:rsidRDefault="00A44C62">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6CD18CEA" w14:textId="77777777" w:rsidR="00A44C62" w:rsidRDefault="00A44C62">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3D17A823" w14:textId="77777777" w:rsidR="00A44C62" w:rsidRDefault="00A44C62">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BE98C5B" w14:textId="77777777" w:rsidR="007043D6" w:rsidRDefault="007043D6">
+    <w:p w14:paraId="6FA54259" w14:textId="77777777" w:rsidR="009D6218" w:rsidRDefault="009D6218" w:rsidP="00A44C62">
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:continuationSeparator/>
+        <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29146DB7" w14:textId="77777777" w:rsidR="007043D6" w:rsidRDefault="007043D6">
+    <w:p w14:paraId="40E69813" w14:textId="77777777" w:rsidR="009D6218" w:rsidRDefault="009D6218" w:rsidP="00A44C62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39F189D8" w14:textId="3829C1E5" w:rsidR="00CA546E" w:rsidRPr="006055A8" w:rsidRDefault="00CA546E" w:rsidP="00CA546E">
+  <w:p w14:paraId="360BB941" w14:textId="77777777" w:rsidR="00A44C62" w:rsidRDefault="00A44C62">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0B19C0BB" w14:textId="00F45D34" w:rsidR="004E2F0A" w:rsidRPr="006055A8" w:rsidRDefault="004E2F0A" w:rsidP="004E2F0A">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6A07D580" w14:textId="77777777" w:rsidR="00A44C62" w:rsidRDefault="00A44C62">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="36198C32" w14:textId="77777777" w:rsidR="00A44C62" w:rsidRDefault="00A44C62">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26856753"/>
+    <w:nsid w:val="07FB5F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="577A7A56"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="82B01FB4"/>
+    <w:lvl w:ilvl="0" w:tplc="472CED96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="530"/>
+        </w:tabs>
+        <w:ind w:left="340" w:hanging="170"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1179" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1599" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2019" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2439" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2859" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3279" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3699" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4119" w:hanging="420"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41687761"/>
+    <w:nsid w:val="11D3015E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="592C5728"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:tmpl w:val="1FB2610C"/>
+    <w:lvl w:ilvl="0" w:tplc="989AE31A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="528C03A6"/>
+    <w:nsid w:val="200E709D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6D897E6"/>
-[...5 lines deleted...]
-        <w:ind w:left="588" w:hanging="360"/>
+    <w:tmpl w:val="30F8E056"/>
+    <w:lvl w:ilvl="0" w:tplc="317CB2C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="795"/>
+        </w:tabs>
+        <w:ind w:left="795" w:hanging="795"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
-        <w:color w:val="auto"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="1068" w:hanging="420"/>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F0D0DB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7C4F4F6"/>
+    <w:lvl w:ilvl="0" w:tplc="4AEE1BA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="1488" w:hanging="420"/>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="619C7926"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D918E962"/>
+    <w:lvl w:ilvl="0" w:tplc="3DE253CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-[...69 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-[...2 lines deleted...]
-  <w:drawingGridVerticalSpacing w:val="333"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="840"/>
+  <w:drawingGridHorizontalSpacing w:val="193"/>
+  <w:drawingGridVerticalSpacing w:val="341"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:noLineBreaksAfter w:lang="ja-JP" w:val="([{〈《「『【〔（［｛｢"/>
-[...2 lines deleted...]
-  <w:doNotDemarcateInvalidXml/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007D501D"/>
-[...202 lines deleted...]
-    <w:rsid w:val="00FF67DA"/>
+    <w:rsidRoot w:val="00C80516"/>
+    <w:rsid w:val="00087889"/>
+    <w:rsid w:val="001072C2"/>
+    <w:rsid w:val="001708B8"/>
+    <w:rsid w:val="00175265"/>
+    <w:rsid w:val="001B73A2"/>
+    <w:rsid w:val="001B7439"/>
+    <w:rsid w:val="001E03F8"/>
+    <w:rsid w:val="002037EB"/>
+    <w:rsid w:val="00207C18"/>
+    <w:rsid w:val="00216EBD"/>
+    <w:rsid w:val="00226F2D"/>
+    <w:rsid w:val="002C7814"/>
+    <w:rsid w:val="00373A45"/>
+    <w:rsid w:val="003A15A2"/>
+    <w:rsid w:val="003A3EDF"/>
+    <w:rsid w:val="003B79C8"/>
+    <w:rsid w:val="004A7545"/>
+    <w:rsid w:val="004E661D"/>
+    <w:rsid w:val="004E7239"/>
+    <w:rsid w:val="0052699D"/>
+    <w:rsid w:val="00533FC6"/>
+    <w:rsid w:val="005343DB"/>
+    <w:rsid w:val="00543CA4"/>
+    <w:rsid w:val="00556CF0"/>
+    <w:rsid w:val="005662F2"/>
+    <w:rsid w:val="0057731D"/>
+    <w:rsid w:val="005D541B"/>
+    <w:rsid w:val="005F4D0F"/>
+    <w:rsid w:val="0065087C"/>
+    <w:rsid w:val="00663E7B"/>
+    <w:rsid w:val="00673BE6"/>
+    <w:rsid w:val="006A4080"/>
+    <w:rsid w:val="006C1840"/>
+    <w:rsid w:val="0070799B"/>
+    <w:rsid w:val="00715269"/>
+    <w:rsid w:val="007B55D9"/>
+    <w:rsid w:val="007F1D54"/>
+    <w:rsid w:val="008C46AD"/>
+    <w:rsid w:val="008D517F"/>
+    <w:rsid w:val="008F216D"/>
+    <w:rsid w:val="009007C9"/>
+    <w:rsid w:val="009349C7"/>
+    <w:rsid w:val="00935590"/>
+    <w:rsid w:val="009C6AB3"/>
+    <w:rsid w:val="009D6218"/>
+    <w:rsid w:val="00A44C62"/>
+    <w:rsid w:val="00AC5A7C"/>
+    <w:rsid w:val="00AE5659"/>
+    <w:rsid w:val="00B04522"/>
+    <w:rsid w:val="00B611AD"/>
+    <w:rsid w:val="00B67982"/>
+    <w:rsid w:val="00BE3325"/>
+    <w:rsid w:val="00BE33B0"/>
+    <w:rsid w:val="00C12D4A"/>
+    <w:rsid w:val="00C727EF"/>
+    <w:rsid w:val="00C73589"/>
+    <w:rsid w:val="00C80516"/>
+    <w:rsid w:val="00C97AA2"/>
+    <w:rsid w:val="00CE6578"/>
+    <w:rsid w:val="00D127A9"/>
+    <w:rsid w:val="00D552EB"/>
+    <w:rsid w:val="00D563AE"/>
+    <w:rsid w:val="00D87553"/>
+    <w:rsid w:val="00DC25AF"/>
+    <w:rsid w:val="00F35B30"/>
+    <w:rsid w:val="00F61AA0"/>
+    <w:rsid w:val="00F772D4"/>
+    <w:rsid w:val="00FE64BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="44F819BA"/>
+  <w14:docId w14:val="4787B6D6"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6256,424 +2581,566 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00355243"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Web">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D501D"/>
+    <w:rsid w:val="00C80516"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="007D501D"/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="ＭＳ Ｐゴシック"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="003A15A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070799B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="footer"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D501D"/>
+    <w:rsid w:val="00A44C62"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="フッター (文字)"/>
+    <w:name w:val="ヘッダー (文字)"/>
     <w:link w:val="a5"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007D501D"/>
+    <w:rsid w:val="00A44C62"/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
-    <w:name w:val="List Paragraph"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00096081"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00A44C62"/>
     <w:pPr>
-      <w:ind w:leftChars="400" w:left="840"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="フッター (文字)"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00A44C62"/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ" w:eastAsia="ＭＳ" w:cs="ＭＳ"/>
-[...118 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="983043326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="22291997">
+          <w:marLeft w:val="460"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="240792475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="301227892">
+          <w:marLeft w:val="460"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="332030943">
+          <w:marLeft w:val="460"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="390614064">
+          <w:marLeft w:val="460"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="418646999">
+          <w:marLeft w:val="460"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="859123000">
+          <w:marLeft w:val="920"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="883954800">
+          <w:marLeft w:val="460"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1128815429">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1144277704">
+          <w:marLeft w:val="230"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1261260244">
+          <w:marLeft w:val="230"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1686205472">
+          <w:marLeft w:val="460"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1806772910">
+          <w:marLeft w:val="460"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1807892638">
+          <w:marLeft w:val="230"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1883521237">
+          <w:marLeft w:val="230"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2038265210">
+          <w:marLeft w:val="460"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2132626364">
+          <w:marLeft w:val="230"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="游明朝" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6784,55 +3251,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>474</Characters>
+  <Pages>1</Pages>
+  <Words>214</Words>
+  <Characters>92</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2325</CharactersWithSpaces>
+  <CharactersWithSpaces>305</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>