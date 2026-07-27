--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,5603 +1,3093 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00DB2957" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="008F0B5A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:permStart w:id="1088174438" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="1088174438"/>
+    <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="008F0B5A">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>独立行政法人　医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C73D2F" w:rsidRPr="0098682D" w:rsidRDefault="007607DE" w:rsidP="00C73D2F">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>安全性情報・企画管理部　情報管理課</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF71CA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0B5A" w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>医療機関報告担当</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0B5A" w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0B5A" w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>宛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB4887" w:rsidRPr="0098682D" w:rsidRDefault="00DB4887" w:rsidP="00DB4887">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="653094102" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>○○製薬（株）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB4887" w:rsidRPr="0098682D" w:rsidRDefault="00DB4887" w:rsidP="00DB4887">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>□□部　　○△□◇</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="653094102"/>
+    <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="00DB4887" w:rsidP="00DB4887">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">電話番号　</w:t>
+      </w:r>
+      <w:permStart w:id="812648962" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXX-XXX-XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="812648962"/>
+    <w:p w:rsidR="00381688" w:rsidRPr="0032330C" w:rsidRDefault="00381688" w:rsidP="00381688">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">アドレス　</w:t>
+      </w:r>
+      <w:permStart w:id="1136291675" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXXX@XXX</w:t>
+      </w:r>
+      <w:permEnd w:id="1136291675"/>
+    </w:p>
+    <w:p w:rsidR="007607DE" w:rsidRPr="00381688" w:rsidRDefault="007607DE" w:rsidP="008F0B5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B5184" w:rsidRPr="0098682D" w:rsidRDefault="00EF71CA" w:rsidP="008F0B5A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF71CA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>医薬品医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1440">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0B5A" w:rsidRPr="00EF71CA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>法第</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6BD1" w:rsidRPr="00EF71CA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>68</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0B5A" w:rsidRPr="00EF71CA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条の</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6BD1" w:rsidRPr="00EF71CA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0B5A" w:rsidRPr="00EF71CA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0B5A" w:rsidRPr="00EF71CA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0B5A" w:rsidRPr="00EF71CA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>項</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0B5A" w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>に基づく</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="005B5184">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>医</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5184" w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>薬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>関係者からの副作用・感染</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>症報告の情報提供について</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="0098682D">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C54DF0">
-[...6 lines deleted...]
-      </w:r>
+      <w:permStart w:id="571568192" w:edGrp="everyone"/>
+      <w:permEnd w:id="571568192"/>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="0098682D">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C54DF0">
-[...82 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="0098682D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>下記に関する確認結果をお知らせします。</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8421" w:type="dxa"/>
-        <w:tblInd w:w="112" w:type="dxa"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3283"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2616"/>
+        <w:gridCol w:w="534"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="7972"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidTr="00B45E88">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8421" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+          <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="008F0B5A">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="958869181" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
-[...126 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+            <w:r w:rsidRPr="00F36F68">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="168"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="304313344"/>
+              </w:rPr>
+              <w:t>受付番</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36F68">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="304313344"/>
+              </w:rPr>
+              <w:t>号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+          <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="008F0B5A">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C54DF0">
-[...86 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>i-</w:t>
+            </w:r>
+            <w:permStart w:id="639774673" w:edGrp="everyone"/>
+            <w:permEnd w:id="639774673"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+      <w:tr w:rsidR="00E85BF8" w:rsidRPr="0098682D" w:rsidTr="00B45E88">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E85BF8" w:rsidRPr="0098682D" w:rsidRDefault="00E85BF8" w:rsidP="008F0B5A">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36F68">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="315"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="304313601"/>
+              </w:rPr>
+              <w:t>受付</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36F68">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="304313601"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E85BF8" w:rsidRPr="0098682D" w:rsidRDefault="004D3346" w:rsidP="008F0B5A">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="799347370" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0348">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:permEnd w:id="799347370"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:permStart w:id="860294078" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="860294078"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:permStart w:id="152921761" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="152921761"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006716E8" w:rsidRPr="0098682D" w:rsidTr="00B45E88">
         <w:trPr>
-          <w:trHeight w:val="533"/>
+          <w:trHeight w:val="61"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+          <w:p w:rsidR="006716E8" w:rsidRPr="0098682D" w:rsidRDefault="006716E8" w:rsidP="008F0B5A">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36F68">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="175"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="304313856"/>
+              </w:rPr>
+              <w:t>被疑薬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36F68">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="304313856"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006716E8" w:rsidRPr="008C626E" w:rsidRDefault="006716E8" w:rsidP="008C626E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2004107564" w:edGrp="everyone"/>
+            <w:permEnd w:id="2004107564"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E7CCD" w:rsidRPr="0098682D" w:rsidTr="00B45E88">
+        <w:trPr>
+          <w:trHeight w:val="61"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E7CCD" w:rsidRPr="005E7CCD" w:rsidRDefault="0045383E" w:rsidP="005E7CCD">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="165"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36F68">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="63"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="395611392"/>
+              </w:rPr>
+              <w:t>調査担当機</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36F68">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="395611392"/>
+              </w:rPr>
+              <w:t>関</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E7CCD" w:rsidRPr="0098682D" w:rsidRDefault="005E7CCD" w:rsidP="007C7803">
+            <w:pPr>
+              <w:ind w:leftChars="32" w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="986740128" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="986740128"/>
+            <w:r w:rsidR="00B45E88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1199">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>機構</w:t>
+            </w:r>
+            <w:r w:rsidR="007C7803">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　</w:t>
+            </w:r>
+            <w:permStart w:id="123235141" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="123235141"/>
+            <w:r w:rsidR="00B45E88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B45E88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>企業</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidTr="00B45E88">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="00A96930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1994021039" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="1994021039"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9956" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="008F0B5A">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>①</w:t>
+            </w:r>
+            <w:r w:rsidR="0010014D" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>個別症例報告に該当</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85BF8" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>する</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007D3F3F" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="007D3F3F">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　識別番号</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62112" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="0002103D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>アルファベット</w:t>
+            </w:r>
+            <w:r w:rsidR="0002103D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0002103D">
+              <w:rPr>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0002103D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0002103D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62112" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00061728" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:permStart w:id="1578918146" w:edGrp="everyone"/>
+            <w:r w:rsidR="0002103D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:permEnd w:id="1578918146"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:permStart w:id="1908414147" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:permEnd w:id="1908414147"/>
+            <w:r w:rsidR="0002103D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="0002103D" w:rsidRPr="005C21F8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>第一報報告日</w:t>
+            </w:r>
+            <w:permStart w:id="217911860" w:edGrp="everyone"/>
+            <w:r w:rsidR="00FD0348">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62112" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:permEnd w:id="217911860"/>
+            <w:r w:rsidR="00F62112" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:permStart w:id="1724084117" w:edGrp="everyone"/>
+            <w:r w:rsidR="00F62112" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1724084117"/>
+            <w:r w:rsidR="00F62112" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:permStart w:id="551953093" w:edGrp="everyone"/>
+            <w:r w:rsidR="00F62112" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="551953093"/>
+            <w:r w:rsidR="00F62112" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>日）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00381688" w:rsidRDefault="008D6BD1" w:rsidP="004D5803">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34" w:firstLineChars="200" w:firstLine="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1596476623" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>コンビネーション</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>製品の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>不具合報告に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>該当する場合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008D6BD1" w:rsidRPr="004D5803" w:rsidRDefault="00381688" w:rsidP="0082658A">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34" w:firstLineChars="1200" w:firstLine="2160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>管理</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C54DF0">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+            <w:permStart w:id="1753368836" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:permEnd w:id="1753368836"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>又は</w:t>
+            </w:r>
+            <w:r w:rsidR="0002751E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6BD1" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>登録</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6BD1" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+            <w:r w:rsidR="003278CD" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="1991705399" w:edGrp="everyone"/>
+            <w:r w:rsidR="003278CD" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:permEnd w:id="1991705399"/>
+            <w:r w:rsidR="003278CD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6BD1" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>識別番号</w:t>
+            </w:r>
+            <w:r w:rsidR="003278CD" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="811671808" w:edGrp="everyone"/>
+            <w:r w:rsidR="003278CD" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:permEnd w:id="811671808"/>
+            <w:r w:rsidR="003278CD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="004368CF" w:rsidRPr="00C54DF0" w:rsidRDefault="004368CF" w:rsidP="006D18F6">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidTr="00B45E88">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="00A96930">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9956" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+          <w:p w:rsidR="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="00061728">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C54DF0">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>②</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6CAC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C54DF0">
-[...3 lines deleted...]
-              <w:t>Marketing Authorization</w:t>
+            <w:permStart w:id="667630790" w:edGrp="everyone"/>
+            <w:r w:rsidR="00AD6CAC" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="667630790"/>
+            <w:r w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>未知</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02D35" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>非重篤</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02D35" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>副作用</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6CAC" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>定期報告</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6CAC" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6CAC" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="2118860463" w:edGrp="everyone"/>
+            <w:r w:rsidR="00AD6CAC" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="2118860463"/>
+            <w:r w:rsidR="00796C28" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>未知</w:t>
+            </w:r>
+            <w:r w:rsidR="00796C28" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>非重篤</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02D35" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>不具合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>定期報告</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6CAC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>に該当</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85BF8" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>する</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA43BF" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="001D4D3F">
+          <w:p w:rsidR="00137591" w:rsidRPr="00137591" w:rsidRDefault="00137591" w:rsidP="00061728">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C54DF0">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>あてはまるものどちらか</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>もしくは</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>両方にチェックをお願い致します</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098682D" w:rsidRPr="00D7081B" w:rsidRDefault="008F0B5A" w:rsidP="00A96930">
+            <w:pPr>
+              <w:ind w:leftChars="83" w:left="174"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>調査単位期間</w:t>
+            </w:r>
+            <w:r w:rsidR="00061728" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:permStart w:id="1773165232" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0348">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:permEnd w:id="1773165232"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:permStart w:id="1411732610" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1411732610"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:permStart w:id="691557819" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="691557819"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62112" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62112" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="2113240702" w:edGrp="everyone"/>
+            <w:r w:rsidR="00FD0348">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="2113240702"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:permStart w:id="2013686063" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="2013686063"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:permStart w:id="587289916" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="587289916"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E975B4" w:rsidRPr="00D7081B" w:rsidRDefault="00980380" w:rsidP="00E975B4">
+            <w:pPr>
+              <w:ind w:leftChars="83" w:left="174"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>理由</w:t>
+            </w:r>
+            <w:r w:rsidR="003B2453" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（いずれかを選択）</w:t>
+            </w:r>
+            <w:r w:rsidR="00E975B4" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:permStart w:id="1576936308" w:edGrp="everyone"/>
+            <w:permEnd w:id="1576936308"/>
+          </w:p>
+          <w:p w:rsidR="00A96930" w:rsidRPr="00673D8E" w:rsidRDefault="001761FA" w:rsidP="00B45E88">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>a.</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00646D69">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>医療機関報告の</w:t>
+            </w:r>
+            <w:r w:rsidR="0045383E" w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>報告書上</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>、報告者により非重篤</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6DF5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>症例</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>と判断</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>され、かつ報告企業も未知</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02D35" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>非重篤</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>症例と判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A96930" w:rsidRPr="00D7081B" w:rsidRDefault="0098682D" w:rsidP="00B45E88">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidR="0045383E" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>詳細調査</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>の結果、</w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>報告者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>が</w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>非重篤症例と判断し、かつ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>報告企業も</w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>未</w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>知</w:t>
+            </w:r>
+            <w:r w:rsidR="00E33206" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>非</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>重篤</w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>症例</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>と判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00061728" w:rsidRPr="00B44E53" w:rsidRDefault="0098682D" w:rsidP="00B45E88">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44E53">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00B44E53">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00B44E53">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>その他（</w:t>
+            </w:r>
+            <w:permStart w:id="2063733907" w:edGrp="everyone"/>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00B44E53">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00061728" w:rsidRPr="00B44E53">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="2063733907"/>
+            <w:r w:rsidR="00061728" w:rsidRPr="00B44E53">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidTr="00B45E88">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4051" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+          <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="00A96930">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1145513574" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
-[...40 lines deleted...]
-            </w:pPr>
+            <w:permStart w:id="1384864188" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="1384864188"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9956" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+          <w:p w:rsidR="008F0B5A" w:rsidRPr="00D7081B" w:rsidRDefault="00E20B6E" w:rsidP="008F0B5A">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C54DF0">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>③</w:t>
+            </w:r>
+            <w:r w:rsidR="0010014D" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C54DF0">
-[...3 lines deleted...]
-              <w:t>INN or Generic Name:</w:t>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>①にも②にも該当しない</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA43BF" w:rsidRPr="00C54DF0" w:rsidRDefault="00EA43BF" w:rsidP="006D18F6">
+          <w:p w:rsidR="00A96930" w:rsidRPr="00D7081B" w:rsidRDefault="008F0B5A" w:rsidP="00A96930">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:leftChars="83" w:left="174"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>理由</w:t>
+            </w:r>
+            <w:r w:rsidR="003B2453" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（いずれかを選択）</w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00D7081B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:permStart w:id="1355772834" w:edGrp="everyone"/>
+            <w:permEnd w:id="1355772834"/>
+          </w:p>
+          <w:p w:rsidR="00A96930" w:rsidRPr="00137591" w:rsidRDefault="008F0B5A" w:rsidP="00B45E88">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>a.</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00646D69">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>医療機関報告の</w:t>
+            </w:r>
+            <w:r w:rsidR="006D48D7" w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>報告書上</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>、報告者により非重篤</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6DF5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>症例</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00673D8E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>と判断され、か</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>つ報告企業も</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF79CF" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>既知</w:t>
+            </w:r>
+            <w:r w:rsidR="00E33206" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidR="0098682D" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>非重篤症例と判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098682D" w:rsidRPr="00137591" w:rsidRDefault="0098682D" w:rsidP="00B45E88">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>詳細調査の結果、</w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>報告者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>が</w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>非重篤症例と判断し、かつ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>報告企業も既知</w:t>
+            </w:r>
+            <w:r w:rsidR="00E33206" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>非重篤</w:t>
+            </w:r>
+            <w:r w:rsidR="001761FA" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>症例</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>と判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008F0B5A" w:rsidRPr="00B44E53" w:rsidRDefault="0098682D" w:rsidP="00B45E88">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="008F0B5A" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="008F0B5A" w:rsidRPr="00137591">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>その他</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36B05" w:rsidRPr="00B44E53">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="546334116" w:edGrp="everyone"/>
+            <w:r w:rsidR="00A36B05" w:rsidRPr="00B44E53">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="546334116"/>
+            <w:r w:rsidR="00A36B05" w:rsidRPr="00B44E53">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidTr="00B45E88">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4051" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+          <w:p w:rsidR="008F0B5A" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="00A96930">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1380275607" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
-[...40 lines deleted...]
-            </w:pPr>
+            <w:permStart w:id="689595386" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="689595386"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9956" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+          <w:p w:rsidR="00DB4887" w:rsidRPr="0098682D" w:rsidRDefault="008F0B5A" w:rsidP="0098682D">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:leftChars="16" w:left="315" w:hangingChars="134" w:hanging="281"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C54DF0">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>④</w:t>
+            </w:r>
+            <w:r w:rsidR="0010014D" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C54DF0">
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00193B68" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>報告者により</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>重篤</w:t>
+            </w:r>
+            <w:r w:rsidR="00193B68" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>と判断された報告</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>であり、被疑薬</w:t>
+            </w:r>
+            <w:r w:rsidR="007628B3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（医薬品）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>の製造販売業者への報告が「有」とされているが、情報を入手していない</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85BF8" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ため、機構</w:t>
+            </w:r>
+            <w:r w:rsidR="00193B68" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>にて必要な問合</w:t>
+            </w:r>
+            <w:r w:rsidR="0045200D" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>せ</w:t>
+            </w:r>
+            <w:r w:rsidR="00193B68" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>を行う</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85BF8" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>症例と判断する</w:t>
+            </w:r>
+            <w:r w:rsidR="00193B68" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00C36DC5" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>当該報告</w:t>
+            </w:r>
+            <w:r w:rsidR="007628B3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>書</w:t>
+            </w:r>
+            <w:r w:rsidR="00C36DC5" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>から得た情報に関して、</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF71CA" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>医薬品医療機器</w:t>
+            </w:r>
+            <w:r w:rsidR="00C36DC5" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>法</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6BD1" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+            <w:r w:rsidR="00C36DC5" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>条の</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6BD1" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00C36DC5" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6BD1" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C36DC5" w:rsidRPr="00EF71CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>項</w:t>
+            </w:r>
+            <w:r w:rsidR="00C36DC5" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>に基づく報告は</w:t>
+            </w:r>
+            <w:r w:rsidR="00193B68" w:rsidRPr="0098682D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>行わない）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
-[...1710 lines deleted...]
-      <w:permEnd w:id="1095381790"/>
     </w:tbl>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w:rsidR="00113A87" w:rsidRDefault="00113A87" w:rsidP="00137591">
       <w:pPr>
-        <w:spacing w:line="264" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w:rsidR="00F62112" w:rsidRPr="005E7CCD" w:rsidRDefault="00F62112" w:rsidP="00137591">
       <w:pPr>
-        <w:spacing w:line="264" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C54DF0">
-[...3 lines deleted...]
-        <w:t>（注意）</w:t>
+      <w:r w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>＜記載上の注意＞</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w:rsidR="00F87A1C" w:rsidRPr="0073026A" w:rsidRDefault="001761FA" w:rsidP="00137591">
       <w:pPr>
-        <w:pStyle w:val="af2"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="1" w:left="402" w:hangingChars="200" w:hanging="400"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052952">
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１）</w:t>
+      </w:r>
+      <w:r w:rsidR="0045383E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>症例</w:t>
+      </w:r>
+      <w:r w:rsidR="007607DE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="0045383E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>情報提供</w:t>
+      </w:r>
+      <w:r w:rsidR="007607DE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>した際に</w:t>
+      </w:r>
+      <w:r w:rsidR="0045383E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>お知らせした調査担当機関を選択の上</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2394C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="007628B3">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>調査担当機関</w:t>
+      </w:r>
+      <w:r w:rsidR="007628B3" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>が</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7CCD" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>企業の場合は</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87A1C" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>①～④</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7CCD" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="007628B3" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>調査担当機関が</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7CCD" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>機構の場合は①～③</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87A1C" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>のいずれかにチェックを入れ、選択した欄内の全ての項目に</w:t>
+      </w:r>
+      <w:r w:rsidR="0035109C" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87A1C" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D78B6" w:rsidRDefault="007D78B6" w:rsidP="00137591">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="1" w:left="402" w:hangingChars="200" w:hanging="400"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>２）</w:t>
+      </w:r>
+      <w:r w:rsidR="0045383E" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>調査担当機関を</w:t>
+      </w:r>
+      <w:r w:rsidR="0045383E" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>機構としてお知らせした</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>報告に</w:t>
+      </w:r>
+      <w:r w:rsidR="00B935BC" w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ついては</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073026A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、自社で既に把握している</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15392">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>副作用・感染症</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>症例</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45E88">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>と同一の症例</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>であった場合</w:t>
+      </w:r>
+      <w:r w:rsidR="00B935BC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>にのみ</w:t>
+      </w:r>
+      <w:r w:rsidR="006E58BC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ご連絡</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45E88">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035109C" w:rsidRPr="005E7CCD" w:rsidRDefault="002F5C74" w:rsidP="00137591">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidR="001761FA" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="0035109C" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>各欄の理由は簡潔に</w:t>
+      </w:r>
+      <w:r w:rsidR="00307F30" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidR="0035109C" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>して</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF79CF" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>くだ</w:t>
+      </w:r>
+      <w:r w:rsidR="0035109C" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>さい。欄が不足する場合は</w:t>
+      </w:r>
+      <w:r w:rsidR="0035109C" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:r w:rsidR="0035109C" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>別紙に記入し、添付願います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F0B5A" w:rsidRPr="000A2C4A" w:rsidRDefault="002F5C74" w:rsidP="000A2C4A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="424" w:hangingChars="212" w:hanging="424"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96930" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="0010014D" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>記載方法について</w:t>
+      </w:r>
+      <w:r w:rsidR="007D61EA" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ご不明な場合</w:t>
+      </w:r>
+      <w:r w:rsidR="0010014D" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>は</w:t>
+      </w:r>
+      <w:r w:rsidR="00B057F4" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="0010014D" w:rsidRPr="005E7CCD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidR="0010014D" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>医療機器総合機構</w:t>
+      </w:r>
+      <w:r w:rsidR="0010014D" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007607DE">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">安全性情報・企画管理部　</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF71CA" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>情報管理課</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF71CA" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010014D" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>医療機関報告担当（</w:t>
+      </w:r>
+      <w:r w:rsidR="0010014D" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TEL 03-3506-9482</w:t>
+      </w:r>
+      <w:r w:rsidR="00737C9A" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）まで</w:t>
+      </w:r>
+      <w:r w:rsidR="00510729" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>お</w:t>
+      </w:r>
+      <w:r w:rsidR="0010014D" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>問</w:t>
+      </w:r>
+      <w:r w:rsidR="0045200D" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>合</w:t>
+      </w:r>
+      <w:r w:rsidR="0010014D" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>せ</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6AE9" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ください</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2C4A" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF71CA" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>電話のお</w:t>
+      </w:r>
+      <w:r w:rsidR="002904BC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>か</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF71CA" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>け間違いがないよう、機構への連絡の際は「</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF71CA" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF71CA" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>」発信の有無も併せて、番号をご確認願います</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2C4A" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF71CA" w:rsidRPr="00DB14C8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
-[...559 lines deleted...]
-    <w:sectPr w:rsidR="00F47EF1" w:rsidRPr="002B7051" w:rsidSect="00F57223">
+    <w:sectPr w:rsidR="008F0B5A" w:rsidRPr="000A2C4A" w:rsidSect="0082658A">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="720" w:bottom="720" w:left="720" w:header="624" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="360" w:charSpace="-2082"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
+    <w:p w:rsidR="00CD703A" w:rsidRDefault="00CD703A" w:rsidP="001078E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
+    <w:p w:rsidR="00CD703A" w:rsidRDefault="00CD703A" w:rsidP="001078E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
+    <w:p w:rsidR="00CD703A" w:rsidRDefault="00CD703A" w:rsidP="001078E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
+    <w:p w:rsidR="00CD703A" w:rsidRDefault="00CD703A" w:rsidP="001078E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="007607DE" w:rsidRDefault="007F5A80" w:rsidP="00B418AD">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>別紙２</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00CC4BEB"/>
+    <w:nsid w:val="50645232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D33E97EA"/>
-[...2183 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4F40C2DE">
+    <w:tmpl w:val="7E1A3FE4"/>
+    <w:lvl w:ilvl="0" w:tplc="7C20362C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
@@ -5639,574 +3129,446 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
-[...49 lines deleted...]
-  <w:num w:numId="18">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="1u5giX4U0A2VNNacDWjnw+yxenUWUpVbOan9jmI/HVA02AhmVtkxmFSezI2qmpU424zu+1c7jCi1j2l5/QtuRw==" w:salt="KKquPOG442phX5MLIZ3QPQ=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Wm++qzwuKy1g92yjonooPKFA0r/iR8YkzWoYyXlSaXbZzYFfaWe9YJUVKh9bhizQ+66CMzaXdxvB23C8pyV42w==" w:salt="voYcvR5fu8TvB1/O5kDxaA=="/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B75A03"/>
-[...365 lines deleted...]
-    <w:rsid w:val="00FF7E13"/>
+    <w:rsidRoot w:val="008F0B5A"/>
+    <w:rsid w:val="0002103D"/>
+    <w:rsid w:val="000232B4"/>
+    <w:rsid w:val="0002751E"/>
+    <w:rsid w:val="00061728"/>
+    <w:rsid w:val="00066481"/>
+    <w:rsid w:val="00091337"/>
+    <w:rsid w:val="000A2C4A"/>
+    <w:rsid w:val="000A3861"/>
+    <w:rsid w:val="000A4F0C"/>
+    <w:rsid w:val="000C14E8"/>
+    <w:rsid w:val="000C371A"/>
+    <w:rsid w:val="000D4E64"/>
+    <w:rsid w:val="0010014D"/>
+    <w:rsid w:val="00102340"/>
+    <w:rsid w:val="001078E5"/>
+    <w:rsid w:val="00110A1E"/>
+    <w:rsid w:val="00113A87"/>
+    <w:rsid w:val="00137591"/>
+    <w:rsid w:val="001457F8"/>
+    <w:rsid w:val="00156A4A"/>
+    <w:rsid w:val="001620AD"/>
+    <w:rsid w:val="001761FA"/>
+    <w:rsid w:val="00177E3E"/>
+    <w:rsid w:val="00185F98"/>
+    <w:rsid w:val="00193B68"/>
+    <w:rsid w:val="001A573A"/>
+    <w:rsid w:val="001B5028"/>
+    <w:rsid w:val="001C0E75"/>
+    <w:rsid w:val="001E46F8"/>
+    <w:rsid w:val="001F1DAC"/>
+    <w:rsid w:val="002038C0"/>
+    <w:rsid w:val="00206435"/>
+    <w:rsid w:val="00207F8F"/>
+    <w:rsid w:val="002311D1"/>
+    <w:rsid w:val="00266F84"/>
+    <w:rsid w:val="0028724C"/>
+    <w:rsid w:val="002904BC"/>
+    <w:rsid w:val="002A171F"/>
+    <w:rsid w:val="002A1B7E"/>
+    <w:rsid w:val="002B39BA"/>
+    <w:rsid w:val="002C3E14"/>
+    <w:rsid w:val="002C4351"/>
+    <w:rsid w:val="002C522E"/>
+    <w:rsid w:val="002D0238"/>
+    <w:rsid w:val="002F5C74"/>
+    <w:rsid w:val="00307F30"/>
+    <w:rsid w:val="00313547"/>
+    <w:rsid w:val="003146C4"/>
+    <w:rsid w:val="003278CD"/>
+    <w:rsid w:val="003340C9"/>
+    <w:rsid w:val="0033579B"/>
+    <w:rsid w:val="0035109C"/>
+    <w:rsid w:val="003563E3"/>
+    <w:rsid w:val="00373883"/>
+    <w:rsid w:val="00380C15"/>
+    <w:rsid w:val="00381688"/>
+    <w:rsid w:val="003A701D"/>
+    <w:rsid w:val="003B0B72"/>
+    <w:rsid w:val="003B2453"/>
+    <w:rsid w:val="003C27D9"/>
+    <w:rsid w:val="003C726F"/>
+    <w:rsid w:val="003C7CBF"/>
+    <w:rsid w:val="003D60C6"/>
+    <w:rsid w:val="003E45CC"/>
+    <w:rsid w:val="003F171B"/>
+    <w:rsid w:val="00402C9E"/>
+    <w:rsid w:val="00411DB2"/>
+    <w:rsid w:val="00425F04"/>
+    <w:rsid w:val="0045200D"/>
+    <w:rsid w:val="0045383E"/>
+    <w:rsid w:val="00454095"/>
+    <w:rsid w:val="00456261"/>
+    <w:rsid w:val="00462814"/>
+    <w:rsid w:val="00463572"/>
+    <w:rsid w:val="00487017"/>
+    <w:rsid w:val="004973B0"/>
+    <w:rsid w:val="004D3346"/>
+    <w:rsid w:val="004D5803"/>
+    <w:rsid w:val="004F3002"/>
+    <w:rsid w:val="00506FDD"/>
+    <w:rsid w:val="00510729"/>
+    <w:rsid w:val="00510B30"/>
+    <w:rsid w:val="0051307D"/>
+    <w:rsid w:val="00522132"/>
+    <w:rsid w:val="00526825"/>
+    <w:rsid w:val="0053688D"/>
+    <w:rsid w:val="005471CA"/>
+    <w:rsid w:val="0056610D"/>
+    <w:rsid w:val="00572B59"/>
+    <w:rsid w:val="005B5184"/>
+    <w:rsid w:val="005C21F8"/>
+    <w:rsid w:val="005E6C87"/>
+    <w:rsid w:val="005E7CCD"/>
+    <w:rsid w:val="005F5599"/>
+    <w:rsid w:val="005F6AE9"/>
+    <w:rsid w:val="005F7B1B"/>
+    <w:rsid w:val="006076B7"/>
+    <w:rsid w:val="0061311F"/>
+    <w:rsid w:val="006235FC"/>
+    <w:rsid w:val="00632D8D"/>
+    <w:rsid w:val="00646D69"/>
+    <w:rsid w:val="006541B0"/>
+    <w:rsid w:val="00655DF0"/>
+    <w:rsid w:val="00663094"/>
+    <w:rsid w:val="006716E8"/>
+    <w:rsid w:val="00673D8E"/>
+    <w:rsid w:val="006767BF"/>
+    <w:rsid w:val="00691321"/>
+    <w:rsid w:val="00693676"/>
+    <w:rsid w:val="00697DF5"/>
+    <w:rsid w:val="006A395A"/>
+    <w:rsid w:val="006C3291"/>
+    <w:rsid w:val="006C6C67"/>
+    <w:rsid w:val="006D48D7"/>
+    <w:rsid w:val="006E58BC"/>
+    <w:rsid w:val="006F3248"/>
+    <w:rsid w:val="0070109F"/>
+    <w:rsid w:val="007035FF"/>
+    <w:rsid w:val="00703B07"/>
+    <w:rsid w:val="00710DFF"/>
+    <w:rsid w:val="0073026A"/>
+    <w:rsid w:val="00732BCE"/>
+    <w:rsid w:val="00737C9A"/>
+    <w:rsid w:val="007546C9"/>
+    <w:rsid w:val="007607DE"/>
+    <w:rsid w:val="007628B3"/>
+    <w:rsid w:val="0077417E"/>
+    <w:rsid w:val="007763FD"/>
+    <w:rsid w:val="007773AE"/>
+    <w:rsid w:val="007916FF"/>
+    <w:rsid w:val="00796C28"/>
+    <w:rsid w:val="007A5A12"/>
+    <w:rsid w:val="007B2334"/>
+    <w:rsid w:val="007B4A76"/>
+    <w:rsid w:val="007B5C74"/>
+    <w:rsid w:val="007B7920"/>
+    <w:rsid w:val="007C7803"/>
+    <w:rsid w:val="007D1E24"/>
+    <w:rsid w:val="007D3F3F"/>
+    <w:rsid w:val="007D443C"/>
+    <w:rsid w:val="007D61EA"/>
+    <w:rsid w:val="007D78B6"/>
+    <w:rsid w:val="007F5A80"/>
+    <w:rsid w:val="008034D5"/>
+    <w:rsid w:val="0081176A"/>
+    <w:rsid w:val="008230B3"/>
+    <w:rsid w:val="0082550A"/>
+    <w:rsid w:val="0082658A"/>
+    <w:rsid w:val="00835A6B"/>
+    <w:rsid w:val="00846792"/>
+    <w:rsid w:val="0085394E"/>
+    <w:rsid w:val="00854F2C"/>
+    <w:rsid w:val="00866B54"/>
+    <w:rsid w:val="00885AC6"/>
+    <w:rsid w:val="008A434A"/>
+    <w:rsid w:val="008C626E"/>
+    <w:rsid w:val="008D10FA"/>
+    <w:rsid w:val="008D6BD1"/>
+    <w:rsid w:val="008D7882"/>
+    <w:rsid w:val="008E1199"/>
+    <w:rsid w:val="008F0B5A"/>
+    <w:rsid w:val="00904CD8"/>
+    <w:rsid w:val="00916B00"/>
+    <w:rsid w:val="00946866"/>
+    <w:rsid w:val="00970514"/>
+    <w:rsid w:val="00980380"/>
+    <w:rsid w:val="00982E25"/>
+    <w:rsid w:val="0098682D"/>
+    <w:rsid w:val="00987A71"/>
+    <w:rsid w:val="00995FA5"/>
+    <w:rsid w:val="009968CD"/>
+    <w:rsid w:val="009B017B"/>
+    <w:rsid w:val="009B627E"/>
+    <w:rsid w:val="009B67DD"/>
+    <w:rsid w:val="009C6868"/>
+    <w:rsid w:val="009D5890"/>
+    <w:rsid w:val="009D7E19"/>
+    <w:rsid w:val="00A064EA"/>
+    <w:rsid w:val="00A36B05"/>
+    <w:rsid w:val="00A412A7"/>
+    <w:rsid w:val="00A44D8B"/>
+    <w:rsid w:val="00A459AC"/>
+    <w:rsid w:val="00A466CF"/>
+    <w:rsid w:val="00A53AA3"/>
+    <w:rsid w:val="00A5664C"/>
+    <w:rsid w:val="00A56A73"/>
+    <w:rsid w:val="00A56B67"/>
+    <w:rsid w:val="00A82C9E"/>
+    <w:rsid w:val="00A9509C"/>
+    <w:rsid w:val="00A952C5"/>
+    <w:rsid w:val="00A96930"/>
+    <w:rsid w:val="00AA5DA3"/>
+    <w:rsid w:val="00AA63A7"/>
+    <w:rsid w:val="00AA6C95"/>
+    <w:rsid w:val="00AC1A57"/>
+    <w:rsid w:val="00AC59F9"/>
+    <w:rsid w:val="00AC68A8"/>
+    <w:rsid w:val="00AD2C9A"/>
+    <w:rsid w:val="00AD6CAC"/>
+    <w:rsid w:val="00AD7EC6"/>
+    <w:rsid w:val="00AE5BE6"/>
+    <w:rsid w:val="00AF66C9"/>
+    <w:rsid w:val="00B057F4"/>
+    <w:rsid w:val="00B05E11"/>
+    <w:rsid w:val="00B07C41"/>
+    <w:rsid w:val="00B11B1C"/>
+    <w:rsid w:val="00B2394C"/>
+    <w:rsid w:val="00B309E7"/>
+    <w:rsid w:val="00B334C9"/>
+    <w:rsid w:val="00B3419F"/>
+    <w:rsid w:val="00B36407"/>
+    <w:rsid w:val="00B418AD"/>
+    <w:rsid w:val="00B44E53"/>
+    <w:rsid w:val="00B45E88"/>
+    <w:rsid w:val="00B45F75"/>
+    <w:rsid w:val="00B620F7"/>
+    <w:rsid w:val="00B63A8E"/>
+    <w:rsid w:val="00B73B13"/>
+    <w:rsid w:val="00B764A7"/>
+    <w:rsid w:val="00B935BC"/>
+    <w:rsid w:val="00B94639"/>
+    <w:rsid w:val="00BA29F6"/>
+    <w:rsid w:val="00BA5565"/>
+    <w:rsid w:val="00BA7561"/>
+    <w:rsid w:val="00BA774C"/>
+    <w:rsid w:val="00BB3FE8"/>
+    <w:rsid w:val="00BD3BA2"/>
+    <w:rsid w:val="00BF1EDB"/>
+    <w:rsid w:val="00BF55EC"/>
+    <w:rsid w:val="00C00F23"/>
+    <w:rsid w:val="00C046C0"/>
+    <w:rsid w:val="00C11351"/>
+    <w:rsid w:val="00C216FD"/>
+    <w:rsid w:val="00C2794D"/>
+    <w:rsid w:val="00C27F84"/>
+    <w:rsid w:val="00C30197"/>
+    <w:rsid w:val="00C36DC5"/>
+    <w:rsid w:val="00C36E40"/>
+    <w:rsid w:val="00C42935"/>
+    <w:rsid w:val="00C42E65"/>
+    <w:rsid w:val="00C54805"/>
+    <w:rsid w:val="00C628E3"/>
+    <w:rsid w:val="00C73B4C"/>
+    <w:rsid w:val="00C73D2F"/>
+    <w:rsid w:val="00CA1E0F"/>
+    <w:rsid w:val="00CC6A8F"/>
+    <w:rsid w:val="00CD703A"/>
+    <w:rsid w:val="00CD7FDD"/>
+    <w:rsid w:val="00CE5766"/>
+    <w:rsid w:val="00D02025"/>
+    <w:rsid w:val="00D04AAA"/>
+    <w:rsid w:val="00D07C29"/>
+    <w:rsid w:val="00D15392"/>
+    <w:rsid w:val="00D3153E"/>
+    <w:rsid w:val="00D35120"/>
+    <w:rsid w:val="00D444FB"/>
+    <w:rsid w:val="00D53E86"/>
+    <w:rsid w:val="00D611CF"/>
+    <w:rsid w:val="00D66672"/>
+    <w:rsid w:val="00D7081B"/>
+    <w:rsid w:val="00D74AF9"/>
+    <w:rsid w:val="00D916A6"/>
+    <w:rsid w:val="00D946B3"/>
+    <w:rsid w:val="00D961CA"/>
+    <w:rsid w:val="00DA7177"/>
+    <w:rsid w:val="00DB14C8"/>
+    <w:rsid w:val="00DB44F5"/>
+    <w:rsid w:val="00DB4887"/>
+    <w:rsid w:val="00DB75B5"/>
+    <w:rsid w:val="00DC2284"/>
+    <w:rsid w:val="00DD2BE2"/>
+    <w:rsid w:val="00DD3F95"/>
+    <w:rsid w:val="00DF06E7"/>
+    <w:rsid w:val="00DF106B"/>
+    <w:rsid w:val="00DF58CA"/>
+    <w:rsid w:val="00DF6383"/>
+    <w:rsid w:val="00E20B6E"/>
+    <w:rsid w:val="00E21289"/>
+    <w:rsid w:val="00E33206"/>
+    <w:rsid w:val="00E37903"/>
+    <w:rsid w:val="00E573F5"/>
+    <w:rsid w:val="00E66282"/>
+    <w:rsid w:val="00E767AE"/>
+    <w:rsid w:val="00E85BF8"/>
+    <w:rsid w:val="00E975B4"/>
+    <w:rsid w:val="00EA2136"/>
+    <w:rsid w:val="00EC3133"/>
+    <w:rsid w:val="00ED01DA"/>
+    <w:rsid w:val="00EE2D3F"/>
+    <w:rsid w:val="00EF71CA"/>
+    <w:rsid w:val="00EF79CF"/>
+    <w:rsid w:val="00F0281B"/>
+    <w:rsid w:val="00F02D35"/>
+    <w:rsid w:val="00F03B2A"/>
+    <w:rsid w:val="00F044DB"/>
+    <w:rsid w:val="00F36F68"/>
+    <w:rsid w:val="00F62112"/>
+    <w:rsid w:val="00F62FBD"/>
+    <w:rsid w:val="00F77DEE"/>
+    <w:rsid w:val="00F87A1C"/>
+    <w:rsid w:val="00F94C96"/>
+    <w:rsid w:val="00F9621D"/>
+    <w:rsid w:val="00FA0869"/>
+    <w:rsid w:val="00FC0BEF"/>
+    <w:rsid w:val="00FC1440"/>
+    <w:rsid w:val="00FC513E"/>
+    <w:rsid w:val="00FD0348"/>
+    <w:rsid w:val="00FD5EE5"/>
+    <w:rsid w:val="00FD6DF5"/>
+    <w:rsid w:val="00FE324E"/>
+    <w:rsid w:val="00FE413E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="286535CE"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6232,51 +3594,51 @@
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
@@ -6348,51 +3710,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -6544,736 +3906,641 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="008F0B5A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Note Heading"/>
+    <w:name w:val="Salutation"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00601CE6"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008F0B5A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="記 (文字)"/>
-    <w:basedOn w:val="a0"/>
+    <w:name w:val="挨拶文 (文字)"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00601CE6"/>
+    <w:rsid w:val="008F0B5A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00601CE6"/>
+    <w:rsid w:val="008F0B5A"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="結語 (文字)"/>
-    <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
-    <w:uiPriority w:val="99"/>
-[...9 lines deleted...]
-    <w:rsid w:val="006A4835"/>
+    <w:rsid w:val="008F0B5A"/>
     <w:rPr>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="a7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="008F0B5A"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A4835"/>
-[...71 lines deleted...]
-    <w:rsid w:val="00F53B3F"/>
+    <w:rsid w:val="001078E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="ヘッダー (文字)"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="ae"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F53B3F"/>
+    <w:rsid w:val="001078E5"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F53B3F"/>
+    <w:rsid w:val="001078E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="フッター (文字)"/>
-    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001078E5"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E85BF8"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E85BF8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E85BF8"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ad"/>
+    <w:next w:val="ad"/>
     <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F53B3F"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E85BF8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af2">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E85BF8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E85BF8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Century"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E85BF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af3">
-    <w:name w:val="Date"/>
-[...59 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af7">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E46E9E"/>
+    <w:rsid w:val="00193B68"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af8">
+  <w:style w:type="character" w:styleId="af4">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F14CB"/>
+    <w:rsid w:val="00737C9A"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af5">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00737C9A"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="489253828">
-[...38 lines deleted...]
-    <w:div w:id="1979258387">
+    <w:div w:id="1307466973">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="游明朝" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E03383EE-133C-4948-828E-FD60204A21E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{672DF45E-7144-4820-A72D-B44FACA99E83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2338</Characters>
+  <Pages>1</Pages>
+  <Words>196</Words>
+  <Characters>1121</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2743</CharactersWithSpaces>
+  <CharactersWithSpaces>1315</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
   <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>