--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,3604 +1,4524 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00DB2957" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w14:paraId="6F3415D0" w14:textId="00ADAB22" w:rsidR="000F1F29" w:rsidRDefault="0025358F" w:rsidP="00E9571D">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="594706060" w:edGrp="everyone"/>
+      <w:permEnd w:id="594706060"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>別紙</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD762C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7BD4" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FBDEB9" w14:textId="16A2661D" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="000C7BD4" w:rsidP="000F1F29">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:permStart w:id="784476577" w:edGrp="everyone"/>
+      <w:r w:rsidR="00C95471">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　年　　月　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+      <w:permEnd w:id="784476577"/>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w14:paraId="6D9C2809" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w14:paraId="4DA3AB2E" w14:textId="4F8AB083" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
       <w:pPr>
-        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>独立行政法人医薬品医療機器総合機構</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEAF2D5" w14:textId="5C0A8618" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00296DF3" w:rsidP="00E9571D">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">安全性情報・企画管理部　</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>情報管理課</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>医療機関報告担当</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>宛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B9B0F1" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="724698743" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>○○○○株式会社</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C5D69C" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>○○部　　○○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="724698743"/>
+    <w:p w14:paraId="77C6D5F7" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">電話番号　</w:t>
+      </w:r>
+      <w:permStart w:id="929367558" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXX-XXX-XXXX</w:t>
+      </w:r>
+      <w:permEnd w:id="929367558"/>
+    </w:p>
+    <w:p w14:paraId="082E8CF4" w14:textId="2BC5BB01" w:rsidR="007D2AA4" w:rsidRPr="0032330C" w:rsidRDefault="007D2AA4" w:rsidP="00E9571D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>FAX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">番号　</w:t>
+      </w:r>
+      <w:permStart w:id="491870561" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-XXX-XXXX</w:t>
+      </w:r>
+      <w:permEnd w:id="491870561"/>
+    </w:p>
+    <w:p w14:paraId="020CA638" w14:textId="2FD67717" w:rsidR="00915D01" w:rsidRPr="0032330C" w:rsidRDefault="00915D01" w:rsidP="00915D01">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">アドレス　</w:t>
+      </w:r>
+      <w:permStart w:id="340682498" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXXX@XXX</w:t>
+      </w:r>
+      <w:permEnd w:id="340682498"/>
+    </w:p>
+    <w:p w14:paraId="71B4B348" w14:textId="42D1B4AA" w:rsidR="00915D01" w:rsidRPr="0032330C" w:rsidRDefault="00915D01" w:rsidP="00915D01">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>PMDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">受領確認メール要否　</w:t>
+      </w:r>
+      <w:permStart w:id="1279347995" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:permEnd w:id="1279347995"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">要　</w:t>
+      </w:r>
+      <w:permStart w:id="1896026405" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:permEnd w:id="1896026405"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>不要</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220B66E2" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A76B336" w14:textId="239C33AA" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C54DF0">
-[...5 lines deleted...]
-        <w:t>IMPORTANT - DELIVER IMMEDIATELY</w:t>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>医薬品医療機器</w:t>
+      </w:r>
+      <w:r w:rsidR="00225785">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>法第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>68</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>項に基づく</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00517D3A" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w14:paraId="26C5E08E" w14:textId="1ED4C944" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="000C7BD4" w:rsidP="00E9571D">
       <w:pPr>
-        <w:spacing w:line="198" w:lineRule="exact"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00517D3A">
-[...7 lines deleted...]
-        <w:t>This is intended only for the use of the party to whom it is addressed and may contain information that is privileged, confidential and protected from disclosure under the Mutual Recognition Agreement and PIC/S and other applicable domestic laws and regulations.  If you are not the addressee, or a person authorized to deliver the document to the addressee, you are hereby notified that any review, disclosure, dissemination, copying, or other action based on the content of this communication is not authorized.  If you have received this document in error, please notify us by telephone immediately and return it to us at the above address by mail.  Thank you.</w:t>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>医療機関等</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>からの不具合・感染症報告の情報提供について</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w14:paraId="10447B6F" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
       <w:pPr>
-        <w:spacing w:line="198" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E400E9E" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>下記に関する確認結果をお知らせします。</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8421" w:type="dxa"/>
-        <w:tblInd w:w="112" w:type="dxa"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3283"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2616"/>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="7972"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+      <w:tr w:rsidR="00E9571D" w:rsidRPr="0032330C" w14:paraId="0231862C" w14:textId="77777777" w:rsidTr="00E9571D">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8421" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...27 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6A7D8D33" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092568D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="175"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="1639148549"/>
+              </w:rPr>
+              <w:t>受付番</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092568D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="1639148549"/>
+              </w:rPr>
+              <w:t>号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9EDA81" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1568151678" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:permEnd w:id="1568151678"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+      <w:tr w:rsidR="00E9571D" w:rsidRPr="0032330C" w14:paraId="785FE564" w14:textId="77777777" w:rsidTr="00E9571D">
         <w:trPr>
-          <w:trHeight w:val="533"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8421" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...61 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="40F4EA7A" w14:textId="180AD2A9" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00CE04BE" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092568D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:spacing w:val="65"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="1654891520"/>
+              </w:rPr>
+              <w:t>PMDA</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0092568D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="65"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="1654891520"/>
+              </w:rPr>
+              <w:t>受付</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0092568D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="1654891520"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED40F69" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="266359616" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:permEnd w:id="266359616"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:permStart w:id="1337277929" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1337277929"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:permStart w:id="868690587" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="868690587"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+      <w:tr w:rsidR="00E9571D" w:rsidRPr="0032330C" w14:paraId="50305814" w14:textId="77777777" w:rsidTr="00E9571D">
         <w:trPr>
-          <w:trHeight w:val="809"/>
+          <w:trHeight w:val="61"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4051" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...139 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+          <w:p w14:paraId="11F01AA7" w14:textId="7C23A8AF" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092568D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="63"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="1639148551"/>
+              </w:rPr>
+              <w:t>製品の販売</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092568D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="1639148551"/>
+              </w:rPr>
+              <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...99 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="433B2CBE" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="696393276" w:edGrp="everyone"/>
+            <w:permEnd w:id="696393276"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+      <w:tr w:rsidR="00E9571D" w:rsidRPr="0032330C" w14:paraId="168CF6DC" w14:textId="77777777" w:rsidTr="00E9571D">
         <w:trPr>
-          <w:trHeight w:val="533"/>
+          <w:trHeight w:val="61"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4051" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...59 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="69AFD60C" w14:textId="77AAD643" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00566889" w:rsidP="00CC60F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092568D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="1669671936"/>
+              </w:rPr>
+              <w:t>製品の一般的名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092568D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1890" w:id="1669671936"/>
+              </w:rPr>
+              <w:t>称</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...61 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="19B381F3" w14:textId="788AB464" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1728649176" w:edGrp="everyone"/>
+            <w:permEnd w:id="1728649176"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+    </w:tbl>
+    <w:p w14:paraId="33A34BF2" w14:textId="77777777" w:rsidR="00714FBE" w:rsidRPr="0032330C" w:rsidRDefault="00714FBE"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="7972"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E9571D" w:rsidRPr="0032330C" w14:paraId="78679ED3" w14:textId="77777777" w:rsidTr="00C80F2B">
         <w:trPr>
-          <w:trHeight w:val="533"/>
+          <w:trHeight w:val="61"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4051" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...53 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="023D4FBF" w14:textId="77777777" w:rsidR="00CC60F6" w:rsidRPr="0032330C" w:rsidRDefault="00CC60F6" w:rsidP="00CC60F6">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>事象発生時の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38E71683" w14:textId="052900C5" w:rsidR="00714FBE" w:rsidRPr="0032330C" w:rsidRDefault="00CC60F6" w:rsidP="00CC60F6">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>患者等の状況</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...49 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="211CABFF" w14:textId="001CA70D" w:rsidR="00E9571D" w:rsidRPr="008454AD" w:rsidRDefault="008454AD" w:rsidP="008454AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1950417869" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="008454AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="1950417869"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00714FBE" w:rsidRPr="008454AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>医療機関等からの情報提供内容のとおり</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24EE5FE0" w14:textId="3A296802" w:rsidR="00714FBE" w:rsidRPr="008454AD" w:rsidRDefault="008454AD" w:rsidP="008454AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1455762389" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="1455762389"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00714FBE" w:rsidRPr="008454AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>医療機関等からの情報提供内容以外の情報を有している</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14576919" w14:textId="76C1F6A1" w:rsidR="00714FBE" w:rsidRPr="0032330C" w:rsidRDefault="00714FBE" w:rsidP="00714FBE">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:ind w:leftChars="0" w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>（以下の欄に症例概要を記入すること）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+      <w:tr w:rsidR="00714FBE" w:rsidRPr="0032330C" w14:paraId="41DD8E1E" w14:textId="77777777" w:rsidTr="00CC60F6">
         <w:trPr>
-          <w:trHeight w:val="533"/>
+          <w:trHeight w:val="61"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3E368E" w14:textId="77777777" w:rsidR="00714FBE" w:rsidRPr="0032330C" w:rsidRDefault="00375D69" w:rsidP="00375D69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（不具合・感染症報告（様式</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>又は様式</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）提出済みの場合は記入不要）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33BFE112" w14:textId="77777777" w:rsidR="00375D69" w:rsidRPr="0032330C" w:rsidRDefault="00375D69" w:rsidP="00375D69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1752891434" w:edGrp="everyone"/>
+            <w:permEnd w:id="1752891434"/>
+          </w:p>
+          <w:p w14:paraId="632A4747" w14:textId="77777777" w:rsidR="00375D69" w:rsidRPr="0032330C" w:rsidRDefault="00375D69" w:rsidP="00375D69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67FD6387" w14:textId="77777777" w:rsidR="00375D69" w:rsidRPr="0032330C" w:rsidRDefault="00375D69" w:rsidP="00375D69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C10C0AF" w14:textId="77777777" w:rsidR="00375D69" w:rsidRPr="0032330C" w:rsidRDefault="00375D69" w:rsidP="00375D69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="715AC251" w14:textId="0289DF0A" w:rsidR="00375D69" w:rsidRPr="0032330C" w:rsidRDefault="00375D69" w:rsidP="00375D69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F23CE80" w14:textId="18D73B19" w:rsidR="00714FBE" w:rsidRPr="0032330C" w:rsidRDefault="00375D69">
+      <w:r w:rsidRPr="0032330C">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="534"/>
+        <w:gridCol w:w="9956"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00714FBE" w:rsidRPr="0032330C" w14:paraId="762A0205" w14:textId="77777777" w:rsidTr="000A7826">
+        <w:trPr>
+          <w:trHeight w:val="61"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...53 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2C73EBCE" w14:textId="085EB06F" w:rsidR="00714FBE" w:rsidRPr="0032330C" w:rsidRDefault="00714FBE" w:rsidP="00714FBE">
+            <w:pPr>
+              <w:ind w:leftChars="84" w:left="176"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>回　答</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E9571D" w:rsidRPr="0032330C" w14:paraId="2CCDFE22" w14:textId="77777777" w:rsidTr="00E9571D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A44EE14" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1959002958" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="1959002958"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:p w14:paraId="016E3EA0" w14:textId="1FC2F4D7" w:rsidR="00E9571D" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>①</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C54DF0">
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>不具合</w:t>
+            </w:r>
+            <w:r w:rsidR="00714FBE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・感染症</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>報告（様式</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>又は様式</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）に該当する</w:t>
+            </w:r>
+            <w:r w:rsidR="00180D76" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ため、報告済み</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1537A936" w14:textId="251FA6F1" w:rsidR="00973C4C" w:rsidRPr="0032330C" w:rsidRDefault="00973C4C" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>管理番</w:t>
+            </w:r>
+            <w:r w:rsidR="00102147">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:permStart w:id="1874798119" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1874798119"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2382D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>又は</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D652CEE" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>識別番号（取得済みの場合のみ記載）：</w:t>
+            </w:r>
+            <w:permStart w:id="480858501" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="480858501"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　登録番号：</w:t>
+            </w:r>
+            <w:permStart w:id="404047429" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:permEnd w:id="404047429"/>
+          </w:p>
+          <w:p w14:paraId="2D799821" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34" w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（第一報報告日</w:t>
+            </w:r>
+            <w:permStart w:id="42732787" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="42732787"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:permStart w:id="780816887" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="780816887"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:permStart w:id="874063738" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="874063738"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>日）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+      <w:tr w:rsidR="00E9571D" w:rsidRPr="0032330C" w14:paraId="501C5692" w14:textId="77777777" w:rsidTr="00E9571D">
         <w:trPr>
-          <w:trHeight w:val="533"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4051" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...59 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="759B3783" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1401575094" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="1401575094"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:p w14:paraId="5EADA2A3" w14:textId="2AC98E64" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>②</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C54DF0">
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>未知</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>非重篤</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>不具合定期報告</w:t>
+            </w:r>
+            <w:r w:rsidR="000C7BD4" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（様式</w:t>
+            </w:r>
+            <w:r w:rsidR="000C7BD4" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00915D01" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>又は様式</w:t>
+            </w:r>
+            <w:r w:rsidR="00915D01" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="000C7BD4" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>に該当する</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46451F68" w14:textId="643A0A72" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="000C7BD4" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="83" w:left="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>報告対象</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>期間：</w:t>
+            </w:r>
+            <w:permStart w:id="320361017" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="320361017"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:permStart w:id="1388258191" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1388258191"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:permStart w:id="68103153" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="68103153"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="1277449006" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1277449006"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:permStart w:id="1674007376" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1674007376"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:permStart w:id="1281360917" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1281360917"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D2AA9A" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="83" w:left="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00E7BD47" w14:textId="21AFA1F7" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="83" w:left="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・未知事象と考えられる理由（</w:t>
+            </w:r>
+            <w:r w:rsidR="007A26F0" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>該当するもの</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>を選択）：</w:t>
+            </w:r>
+            <w:permStart w:id="690236259" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="690236259"/>
+          </w:p>
+          <w:p w14:paraId="2C8BA285" w14:textId="02BA8CB5" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00AE54FE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>設計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>不良</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>又は製造</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>不良</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>よる</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>事象</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>と</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ED9CD61" w14:textId="2FD219B9" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00AE54FE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>添付文書又は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>取扱説明書</w:t>
+            </w:r>
+            <w:r w:rsidR="000C7BD4" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>にて</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>注意喚起されていない</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>事象で</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>あると</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A8E405" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E406F3B" w14:textId="1ABFD388" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="83" w:left="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・非重篤と考えられる理由（</w:t>
+            </w:r>
+            <w:r w:rsidR="007A26F0" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>該当するもの</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>を選択）：</w:t>
+            </w:r>
+            <w:permStart w:id="1556642335" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1556642335"/>
+          </w:p>
+          <w:p w14:paraId="28F7F4FD" w14:textId="4D05F1AC" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>経過観察や軽度の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>処置</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（薬剤</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>塗布等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）のみ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>の実施</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>で</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>あり、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>入院や</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>入院期間の延長又は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>輸血</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>や外科処置</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>等の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>追加処置</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>を実施</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE54FE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>するおそれがないため</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B7E5D7C" w14:textId="78152022" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>緊急症例や</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>生命維持装置ではなく、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>通常、代替品が</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>用意されており、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>通常の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>手技時間</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>内に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>手技が終了</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE54FE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>するものであるため</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB847D9" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00F70D37">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>c.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>体外</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>診断医療機器</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>であり、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>検査結果の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>判断</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>他検査と合わせて</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>総合的な</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>判断を</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>するため</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="133E179B" w14:textId="4E9B99BD" w:rsidR="00CC60F6" w:rsidRPr="0032330C" w:rsidRDefault="00CC60F6" w:rsidP="00AE54FE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>その他</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE54FE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="312548607" w:edGrp="everyone"/>
+            <w:r w:rsidR="00AE54FE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="312548607"/>
+            <w:r w:rsidR="00AE54FE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+      <w:tr w:rsidR="00E9571D" w:rsidRPr="0032330C" w14:paraId="293705DD" w14:textId="77777777" w:rsidTr="00E9571D">
         <w:trPr>
-          <w:trHeight w:val="628"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4051" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...73 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6A3200E5" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1533435588" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="1533435588"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:p w14:paraId="1B593393" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>③</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C54DF0">
-[...33 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>既知非重篤症例として不具合報告不要と判断する</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="481C54D6" w14:textId="45CF8D1C" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="83" w:left="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・既知事象と考えられる理由（</w:t>
+            </w:r>
+            <w:r w:rsidR="007A26F0" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>該当するもの</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>を選択）：</w:t>
+            </w:r>
+            <w:permStart w:id="217583329" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="217583329"/>
+          </w:p>
+          <w:p w14:paraId="01EF65B2" w14:textId="68CC49B8" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>添付文書又は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>取扱説明書</w:t>
+            </w:r>
+            <w:r w:rsidR="000C7BD4" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>にて</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>注意喚起されてい</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>る事象で</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>あると</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="581D09DF" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>記載箇所</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="1223436088" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1223436088"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D10904B" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>記載内容</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="100944306" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="100944306"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F7C8DC0" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>医療従事者で</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>あれば当然</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>周知されて</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>いる</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>事象</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>であると判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5856C601" w14:textId="466547A2" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c. </w:t>
+            </w:r>
+            <w:r w:rsidR="00242D81" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>専門医学書に記載されている公知の事実として説明できると判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F70A9A" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="075E818D" w14:textId="3679F13C" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・非重篤と考えられる理由（</w:t>
+            </w:r>
+            <w:r w:rsidR="007A26F0" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>該当するもの</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>を選択）：</w:t>
+            </w:r>
+            <w:permStart w:id="625371553" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="625371553"/>
+          </w:p>
+          <w:p w14:paraId="4F9CBC43" w14:textId="606F9D6F" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>経過観察や軽度の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>処置</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（薬剤</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>塗布等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）のみ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>の実施</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>で</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>あり、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>入院や</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>入院期間の延長又は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>輸血や</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>外科処置</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>等の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>追加処置</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>を実施</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE54FE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>するおそれがないため</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AEF3F77" w14:textId="34F79247" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00AE54FE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>緊急症例や</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>生命維持装置ではなく、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>通常、代替品が</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>用意されており、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>通常の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>手技時間</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>内に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>手技が終了</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE54FE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>するものであるため</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="409B86BD" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00F70D37">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>c.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>体外</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>診断医療機器</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>であり、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>検査結果の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>判断</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>他検査と合わせて</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>総合的な</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>判断を</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>するため</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AA1B8AF" w14:textId="4265BCA1" w:rsidR="00CC60F6" w:rsidRPr="0032330C" w:rsidRDefault="00CC60F6" w:rsidP="00F70D37">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>d.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>その他</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE54FE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="57286340" w:edGrp="everyone"/>
+            <w:r w:rsidR="00AE54FE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="57286340"/>
+            <w:r w:rsidR="00AE54FE" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+      <w:tr w:rsidR="00E9571D" w:rsidRPr="0032330C" w14:paraId="04C0E50E" w14:textId="77777777" w:rsidTr="00E9571D">
         <w:trPr>
-          <w:trHeight w:val="551"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8421" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...225 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3EE8C587" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1057757113" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:permEnd w:id="1057757113"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4370" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="9956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:p w14:paraId="02EEA882" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>④</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C54DF0">
-[...68 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>③以外の理由により不具合報告不要と判断する</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C33C40" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・理由</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（いずれかを選択）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:permStart w:id="886530375" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="886530375"/>
+          </w:p>
+          <w:p w14:paraId="14EB1F7F" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>添付文書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>の禁忌・禁止事項を遵守しな</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>かった、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>使用方法を明らかに誤ってい</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>た</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>等、不適切な使用に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>よって</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>生じた</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>事象で</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>あると</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B24171E" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　添付文書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>等の記載箇所</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="1235766552" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1235766552"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5297946B" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>記載内容</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="1709769156" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1709769156"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C25A165" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>耐用期間を</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>大幅に超え</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>た</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>使用</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>よって</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>生じた</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>事象で</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>あると</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AAD4EF8" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　添付文書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>における耐用</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>期間</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="1910929301" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="1910929301"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15BB718A" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　実際の使用</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>期間</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="856242137" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="856242137"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52FF6EC2" w14:textId="159F695E" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="007A26F0" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>使用前に発見された不具合（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>流通段階</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>や医療機関内での保守点検や</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>定期点検時</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>等に発見された事象</w:t>
+            </w:r>
+            <w:r w:rsidR="007A26F0" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>であると判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C48E816" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>発見</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>した</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>時点</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="193996919" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="193996919"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28522723" w14:textId="237BB83E" w:rsidR="002B6FE8" w:rsidRPr="0032330C" w:rsidRDefault="002B6FE8" w:rsidP="002B6FE8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C54DF0">
-[...80 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>製品は問題なく機能し、健康被害の原因</w:t>
+            </w:r>
+            <w:r w:rsidR="007A26F0" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>患者の原疾患によるもの</w:t>
+            </w:r>
+            <w:r w:rsidR="008641B3" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>であり、</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70946" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>使用中の製品との因果関係が客観的に否定できると判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16431655" w14:textId="3AE2392F" w:rsidR="007A26F0" w:rsidRPr="0032330C" w:rsidRDefault="007A26F0" w:rsidP="002B6FE8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00513ED1" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>理由</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="2026654914" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="2026654914"/>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241BCD96" w14:textId="50A6663E" w:rsidR="007C1B6C" w:rsidRPr="0032330C" w:rsidRDefault="007C1B6C" w:rsidP="002B6FE8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>単発故障と判断した</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AAD28D9" w14:textId="4E64EFB2" w:rsidR="007C1B6C" w:rsidRPr="0032330C" w:rsidRDefault="00513ED1" w:rsidP="002B6FE8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　理由</w:t>
+            </w:r>
+            <w:r w:rsidR="007C1B6C" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:permStart w:id="2010711072" w:edGrp="everyone"/>
+            <w:r w:rsidR="007C1B6C" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="2010711072"/>
+            <w:r w:rsidR="007C1B6C" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03FC6525" w14:textId="5C57D579" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00060EC8" w:rsidP="00E9571D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="150" w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>その他（</w:t>
+            </w:r>
+            <w:permStart w:id="449061403" w:edGrp="everyone"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:permEnd w:id="449061403"/>
+            <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
-[...986 lines deleted...]
-      <w:permEnd w:id="1095381790"/>
     </w:tbl>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w14:paraId="77200ECB" w14:textId="77777777" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00E9571D">
       <w:pPr>
-        <w:spacing w:line="264" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w14:paraId="3FB79565" w14:textId="79501DA8" w:rsidR="00225BCB" w:rsidRPr="0032330C" w:rsidRDefault="00E9571D" w:rsidP="00375D69">
       <w:pPr>
-        <w:spacing w:line="264" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C54DF0">
-[...3 lines deleted...]
-        <w:t>（注意）</w:t>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>＜記載上の注意＞</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w14:paraId="6FE9A729" w14:textId="2F29CAA3" w:rsidR="00635696" w:rsidRPr="0032330C" w:rsidRDefault="00635696" w:rsidP="00375D69">
       <w:pPr>
-        <w:pStyle w:val="af2"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="1" w:left="402" w:hangingChars="200" w:hanging="400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052952">
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>１）「事象発生時の患者等の状況」には、事象発生時の症例経過を時系列のとおり記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F178E4C" w14:textId="56C0D183" w:rsidR="00375D69" w:rsidRPr="0032330C" w:rsidRDefault="00635696" w:rsidP="00AE54FE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="1" w:left="402" w:hangingChars="200" w:hanging="400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>①～④のいずれかにチェックを入れ、選択した欄内の全ての項目に記入してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF8C021" w14:textId="63F4F36A" w:rsidR="00E9571D" w:rsidRPr="0032330C" w:rsidRDefault="00635696" w:rsidP="00D75E79">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）欄が不足する場合は別紙に記入し、添付願います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3D22D0" w14:textId="1A91FC03" w:rsidR="00AE54FE" w:rsidRPr="0032330C" w:rsidRDefault="00AE54FE" w:rsidP="00D75E79">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>４）安全対策上の必要に応じて、本様式設問外の事項について</w:t>
+      </w:r>
+      <w:r w:rsidR="000C676D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>も</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、別紙での説明をお願いすることがございます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C13F250" w14:textId="07C9EA3C" w:rsidR="00E9571D" w:rsidRDefault="00AE54FE" w:rsidP="00E9571D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="424" w:hangingChars="212" w:hanging="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）記載方法についてご不明な場合は、医薬品医療機器総合機構</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00296DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>安全性情報・企画管理部</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>情報管理課</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>医療機関報告担当（</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TEL 03-3506-9482</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）までお問合せください</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>電話のお</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>か</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>け間違いがないよう、機構への連絡の際は「</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>」発信の有無も併せて、番号をご確認願います</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9571D" w:rsidRPr="0032330C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0081094A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+    <w:p w14:paraId="44F18887" w14:textId="77777777" w:rsidR="0081094A" w:rsidRDefault="0081094A" w:rsidP="00E9571D">
       <w:pPr>
-        <w:pStyle w:val="af2"/>
-[...553 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="424" w:hangingChars="212" w:hanging="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F47EF1" w:rsidRPr="002B7051" w:rsidSect="00F57223">
+    <w:sectPr w:rsidR="0081094A" w:rsidSect="0081094A">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="360" w:charSpace="-2082"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
+    <w:p w14:paraId="6ED4F05E" w14:textId="77777777" w:rsidR="004B48CA" w:rsidRDefault="004B48CA" w:rsidP="005D4801">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
+    <w:p w14:paraId="4256AAB9" w14:textId="77777777" w:rsidR="004B48CA" w:rsidRDefault="004B48CA" w:rsidP="005D4801">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="fixed"/>
-[...6 lines deleted...]
-    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
+    <w:p w14:paraId="27EFD8A8" w14:textId="77777777" w:rsidR="004B48CA" w:rsidRDefault="004B48CA" w:rsidP="005D4801">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
+    <w:p w14:paraId="31EA6B59" w14:textId="77777777" w:rsidR="004B48CA" w:rsidRDefault="004B48CA" w:rsidP="005D4801">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00CC4BEB"/>
+    <w:nsid w:val="1C495336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D33E97EA"/>
-    <w:lvl w:ilvl="0" w:tplc="A3DC96E8">
+    <w:tmpl w:val="5F862896"/>
+    <w:lvl w:ilvl="0" w:tplc="4796ADFE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalEnclosedCircle"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="108C70D5"/>
+    <w:nsid w:val="25B84941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="307EAB3A"/>
-    <w:lvl w:ilvl="0" w:tplc="881E6CB0">
+    <w:tmpl w:val="CC80E65E"/>
+    <w:lvl w:ilvl="0" w:tplc="69D2333C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalEnclosedCircle"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%2)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalEnclosedCircle"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%5)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalEnclosedCircle"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%8)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalEnclosedCircle"/>
-      <w:lvlText w:val="%9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="173453C3"/>
+    <w:nsid w:val="30AE4826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="54B8A10A"/>
-    <w:lvl w:ilvl="0" w:tplc="0330BA2A">
+    <w:tmpl w:val="EC0ADC9A"/>
+    <w:lvl w:ilvl="0" w:tplc="1D269D30">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalEnclosedCircle"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="840" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -3634,2578 +4554,552 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24F33D1B"/>
+    <w:nsid w:val="714B261B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="199E1C22"/>
-    <w:lvl w:ilvl="0" w:tplc="B1EC4C2E">
+    <w:tmpl w:val="02CE038C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="・"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="634" w:hanging="360"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1114" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1534" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1954" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2374" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2794" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3214" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3634" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4054" w:hanging="420"/>
+        <w:ind w:left="4200" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...1891 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="1u5giX4U0A2VNNacDWjnw+yxenUWUpVbOan9jmI/HVA02AhmVtkxmFSezI2qmpU424zu+1c7jCi1j2l5/QtuRw==" w:salt="KKquPOG442phX5MLIZ3QPQ=="/>
+  <w:doNotTrackFormatting/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="OF6WD9wO/a70lTcpWlx8qH9GQ7IirlP/5azinyZhz1op819ficOUzp5t3bOPK0LbBa/+IzNlbDA0ROO6qA4XHg==" w:salt="zMX4lAwETkyK9tBLgxlT4Q=="/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B75A03"/>
-[...153 lines deleted...]
-    <w:rsid w:val="00741792"/>
+    <w:rsidRoot w:val="00766B16"/>
+    <w:rsid w:val="00060EC8"/>
+    <w:rsid w:val="0006444F"/>
+    <w:rsid w:val="00067128"/>
+    <w:rsid w:val="000756A5"/>
+    <w:rsid w:val="000814BD"/>
+    <w:rsid w:val="000A144A"/>
+    <w:rsid w:val="000A4590"/>
+    <w:rsid w:val="000B67CE"/>
+    <w:rsid w:val="000C676D"/>
+    <w:rsid w:val="000C76FC"/>
+    <w:rsid w:val="000C7BD4"/>
+    <w:rsid w:val="000E2BF5"/>
+    <w:rsid w:val="000F0C94"/>
+    <w:rsid w:val="000F1F29"/>
+    <w:rsid w:val="000F5428"/>
+    <w:rsid w:val="00102147"/>
+    <w:rsid w:val="0010711E"/>
+    <w:rsid w:val="00125C0A"/>
+    <w:rsid w:val="00126430"/>
+    <w:rsid w:val="00131620"/>
+    <w:rsid w:val="001522A6"/>
+    <w:rsid w:val="00163A0D"/>
+    <w:rsid w:val="00180D76"/>
+    <w:rsid w:val="001E1FA7"/>
+    <w:rsid w:val="00225785"/>
+    <w:rsid w:val="00225BCB"/>
+    <w:rsid w:val="00242D81"/>
+    <w:rsid w:val="0025358F"/>
+    <w:rsid w:val="00280A1C"/>
+    <w:rsid w:val="00287B32"/>
+    <w:rsid w:val="002951CA"/>
+    <w:rsid w:val="00296DF3"/>
+    <w:rsid w:val="002B086C"/>
+    <w:rsid w:val="002B0C9F"/>
+    <w:rsid w:val="002B6FE8"/>
+    <w:rsid w:val="002C3A33"/>
+    <w:rsid w:val="002D0C37"/>
+    <w:rsid w:val="002D38B2"/>
+    <w:rsid w:val="002F3D7B"/>
+    <w:rsid w:val="002F437A"/>
+    <w:rsid w:val="0030565C"/>
+    <w:rsid w:val="0031332C"/>
+    <w:rsid w:val="0032330C"/>
+    <w:rsid w:val="00341517"/>
+    <w:rsid w:val="00342160"/>
+    <w:rsid w:val="00346027"/>
+    <w:rsid w:val="003540A2"/>
+    <w:rsid w:val="00356731"/>
+    <w:rsid w:val="0036344D"/>
+    <w:rsid w:val="0037246F"/>
+    <w:rsid w:val="00374CB7"/>
+    <w:rsid w:val="00375D69"/>
+    <w:rsid w:val="00381C6C"/>
+    <w:rsid w:val="00384B82"/>
+    <w:rsid w:val="00397250"/>
+    <w:rsid w:val="003B2154"/>
+    <w:rsid w:val="003B6D37"/>
+    <w:rsid w:val="003C2992"/>
+    <w:rsid w:val="003E3346"/>
+    <w:rsid w:val="003E5BD9"/>
+    <w:rsid w:val="003F30CB"/>
+    <w:rsid w:val="0040193E"/>
+    <w:rsid w:val="00412FA3"/>
+    <w:rsid w:val="00423821"/>
+    <w:rsid w:val="00446313"/>
+    <w:rsid w:val="00481B90"/>
+    <w:rsid w:val="004B48CA"/>
+    <w:rsid w:val="004F7BEE"/>
+    <w:rsid w:val="00513ED1"/>
+    <w:rsid w:val="00523E10"/>
+    <w:rsid w:val="00527599"/>
+    <w:rsid w:val="005278FD"/>
+    <w:rsid w:val="0055693C"/>
+    <w:rsid w:val="00563750"/>
+    <w:rsid w:val="00566889"/>
+    <w:rsid w:val="005741A1"/>
+    <w:rsid w:val="00574E1F"/>
+    <w:rsid w:val="005840B6"/>
+    <w:rsid w:val="00592D4C"/>
+    <w:rsid w:val="005A4A67"/>
+    <w:rsid w:val="005B4EA0"/>
+    <w:rsid w:val="005C1E80"/>
+    <w:rsid w:val="005C6219"/>
+    <w:rsid w:val="005D4801"/>
+    <w:rsid w:val="005E211E"/>
+    <w:rsid w:val="005F4D96"/>
+    <w:rsid w:val="00622162"/>
+    <w:rsid w:val="006310AB"/>
+    <w:rsid w:val="00635696"/>
+    <w:rsid w:val="006470CC"/>
+    <w:rsid w:val="00650C2B"/>
+    <w:rsid w:val="00660D91"/>
+    <w:rsid w:val="00666601"/>
+    <w:rsid w:val="00670D98"/>
+    <w:rsid w:val="00685639"/>
+    <w:rsid w:val="006A0A4C"/>
+    <w:rsid w:val="006A3BF3"/>
+    <w:rsid w:val="006D185B"/>
+    <w:rsid w:val="00701A83"/>
+    <w:rsid w:val="00705265"/>
+    <w:rsid w:val="00710F7E"/>
+    <w:rsid w:val="0071173C"/>
+    <w:rsid w:val="00714C10"/>
+    <w:rsid w:val="00714FBE"/>
+    <w:rsid w:val="00717C9B"/>
+    <w:rsid w:val="007220F7"/>
+    <w:rsid w:val="007245A4"/>
+    <w:rsid w:val="00726A07"/>
     <w:rsid w:val="00751B61"/>
-    <w:rsid w:val="007722E9"/>
-[...209 lines deleted...]
-    <w:rsid w:val="00FF7E13"/>
+    <w:rsid w:val="0076072F"/>
+    <w:rsid w:val="00766B16"/>
+    <w:rsid w:val="00780DF4"/>
+    <w:rsid w:val="00782C6D"/>
+    <w:rsid w:val="007A26F0"/>
+    <w:rsid w:val="007C1B6C"/>
+    <w:rsid w:val="007C2048"/>
+    <w:rsid w:val="007C534B"/>
+    <w:rsid w:val="007C7978"/>
+    <w:rsid w:val="007D2142"/>
+    <w:rsid w:val="007D2AA4"/>
+    <w:rsid w:val="007E0F82"/>
+    <w:rsid w:val="007E739D"/>
+    <w:rsid w:val="007F6237"/>
+    <w:rsid w:val="0080323A"/>
+    <w:rsid w:val="0080720F"/>
+    <w:rsid w:val="00807C44"/>
+    <w:rsid w:val="0081094A"/>
+    <w:rsid w:val="00813150"/>
+    <w:rsid w:val="0082606B"/>
+    <w:rsid w:val="008454AD"/>
+    <w:rsid w:val="00846C02"/>
+    <w:rsid w:val="00862272"/>
+    <w:rsid w:val="008641B3"/>
+    <w:rsid w:val="0088152C"/>
+    <w:rsid w:val="008824A8"/>
+    <w:rsid w:val="00891FAC"/>
+    <w:rsid w:val="008929D9"/>
+    <w:rsid w:val="008C3D2D"/>
+    <w:rsid w:val="008C4C5D"/>
+    <w:rsid w:val="008E3893"/>
+    <w:rsid w:val="008E7374"/>
+    <w:rsid w:val="008F6752"/>
+    <w:rsid w:val="00905982"/>
+    <w:rsid w:val="009068E8"/>
+    <w:rsid w:val="00913A2B"/>
+    <w:rsid w:val="00915D01"/>
+    <w:rsid w:val="00920A33"/>
+    <w:rsid w:val="0092568D"/>
+    <w:rsid w:val="00926E08"/>
+    <w:rsid w:val="00952A64"/>
+    <w:rsid w:val="00956050"/>
+    <w:rsid w:val="00964427"/>
+    <w:rsid w:val="0096665B"/>
+    <w:rsid w:val="009667F1"/>
+    <w:rsid w:val="00972AF2"/>
+    <w:rsid w:val="00973C4C"/>
+    <w:rsid w:val="00974D85"/>
+    <w:rsid w:val="009D147E"/>
+    <w:rsid w:val="00A041AE"/>
+    <w:rsid w:val="00A04B98"/>
+    <w:rsid w:val="00A06099"/>
+    <w:rsid w:val="00A16AC7"/>
+    <w:rsid w:val="00A17145"/>
+    <w:rsid w:val="00A17EBA"/>
+    <w:rsid w:val="00A33C03"/>
+    <w:rsid w:val="00A33CDC"/>
+    <w:rsid w:val="00A527BD"/>
+    <w:rsid w:val="00A65617"/>
+    <w:rsid w:val="00A9659C"/>
+    <w:rsid w:val="00AB3A38"/>
+    <w:rsid w:val="00AB4569"/>
+    <w:rsid w:val="00AB6D79"/>
+    <w:rsid w:val="00AC296B"/>
+    <w:rsid w:val="00AC59CF"/>
+    <w:rsid w:val="00AD3F97"/>
+    <w:rsid w:val="00AD5D2F"/>
+    <w:rsid w:val="00AE0554"/>
+    <w:rsid w:val="00AE54FE"/>
+    <w:rsid w:val="00B56AD4"/>
+    <w:rsid w:val="00B6002E"/>
+    <w:rsid w:val="00B6569D"/>
+    <w:rsid w:val="00B80170"/>
+    <w:rsid w:val="00B8174C"/>
+    <w:rsid w:val="00BB31D4"/>
+    <w:rsid w:val="00BC208F"/>
+    <w:rsid w:val="00BD161E"/>
+    <w:rsid w:val="00C20083"/>
+    <w:rsid w:val="00C25E89"/>
+    <w:rsid w:val="00C30452"/>
+    <w:rsid w:val="00C31160"/>
+    <w:rsid w:val="00C374BB"/>
+    <w:rsid w:val="00C538E4"/>
+    <w:rsid w:val="00C546E6"/>
+    <w:rsid w:val="00C57BF9"/>
+    <w:rsid w:val="00C7082E"/>
+    <w:rsid w:val="00C71131"/>
+    <w:rsid w:val="00C80F2B"/>
+    <w:rsid w:val="00C9237A"/>
+    <w:rsid w:val="00C95471"/>
+    <w:rsid w:val="00CA5ACA"/>
+    <w:rsid w:val="00CB12EF"/>
+    <w:rsid w:val="00CB2091"/>
+    <w:rsid w:val="00CB67D0"/>
+    <w:rsid w:val="00CC0CDC"/>
+    <w:rsid w:val="00CC2C9B"/>
+    <w:rsid w:val="00CC60F6"/>
+    <w:rsid w:val="00CC7183"/>
+    <w:rsid w:val="00CD7DFC"/>
+    <w:rsid w:val="00CE04BE"/>
+    <w:rsid w:val="00D0127C"/>
+    <w:rsid w:val="00D03844"/>
+    <w:rsid w:val="00D32A58"/>
+    <w:rsid w:val="00D462E2"/>
+    <w:rsid w:val="00D557E8"/>
+    <w:rsid w:val="00D712D5"/>
+    <w:rsid w:val="00D7330D"/>
+    <w:rsid w:val="00D75E79"/>
+    <w:rsid w:val="00D84F3B"/>
+    <w:rsid w:val="00D9269C"/>
+    <w:rsid w:val="00DC5AB3"/>
+    <w:rsid w:val="00DD63DE"/>
+    <w:rsid w:val="00DE319C"/>
+    <w:rsid w:val="00DE5A78"/>
+    <w:rsid w:val="00DE716B"/>
+    <w:rsid w:val="00DF58FA"/>
+    <w:rsid w:val="00E041E5"/>
+    <w:rsid w:val="00E132B8"/>
+    <w:rsid w:val="00E2382D"/>
+    <w:rsid w:val="00E438A3"/>
+    <w:rsid w:val="00E4766C"/>
+    <w:rsid w:val="00E55FE7"/>
+    <w:rsid w:val="00E57635"/>
+    <w:rsid w:val="00E57EBB"/>
+    <w:rsid w:val="00E75DAA"/>
+    <w:rsid w:val="00E77452"/>
+    <w:rsid w:val="00E91F67"/>
+    <w:rsid w:val="00E938BB"/>
+    <w:rsid w:val="00E9571D"/>
+    <w:rsid w:val="00EA766A"/>
+    <w:rsid w:val="00EC2798"/>
+    <w:rsid w:val="00F077D5"/>
+    <w:rsid w:val="00F11CE2"/>
+    <w:rsid w:val="00F22C37"/>
+    <w:rsid w:val="00F329CA"/>
+    <w:rsid w:val="00F40A67"/>
+    <w:rsid w:val="00F41117"/>
+    <w:rsid w:val="00F51B1B"/>
+    <w:rsid w:val="00F53C00"/>
+    <w:rsid w:val="00F540D3"/>
+    <w:rsid w:val="00F70946"/>
+    <w:rsid w:val="00F70D37"/>
+    <w:rsid w:val="00F77B0A"/>
+    <w:rsid w:val="00F80BFB"/>
+    <w:rsid w:val="00FA0D76"/>
+    <w:rsid w:val="00FB0D42"/>
+    <w:rsid w:val="00FB2AB5"/>
+    <w:rsid w:val="00FC42AC"/>
+    <w:rsid w:val="00FD023E"/>
+    <w:rsid w:val="00FD0FE8"/>
+    <w:rsid w:val="00FD1B2B"/>
+    <w:rsid w:val="00FD1C0C"/>
+    <w:rsid w:val="00FD762C"/>
+    <w:rsid w:val="00FE3470"/>
+    <w:rsid w:val="00FF0BDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0EC278B6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3E27EA7D-8E54-4C04-8491-A4D18464960E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
+        <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6348,51 +5242,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -6544,736 +5438,739 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00766B16"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008F6752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:overflowPunct w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00601CE6"/>
+    <w:rsid w:val="00766B16"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="記 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00601CE6"/>
+    <w:rsid w:val="00766B16"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="見出し 2 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008F6752"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...8 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A4835"/>
+    <w:rsid w:val="008F6752"/>
     <w:rPr>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F6752"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="結語 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008F6752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A4835"/>
+    <w:rsid w:val="008F6752"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="コメント文字列 (文字)"/>
+    <w:name w:val="書式なし (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006A4835"/>
+    <w:rsid w:val="008F6752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
-    <w:name w:val="annotation subject"/>
-[...95 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="005617F6"/>
+    <w:rsid w:val="008F6752"/>
     <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Century"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af3">
-[...39 lines deleted...]
-  <w:style w:type="table" w:styleId="af6">
+  <w:style w:type="table" w:styleId="ab">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="003219FC"/>
+    <w:rsid w:val="008F6752"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af7">
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF0BDF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF0BDF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00381C6C"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00381C6C"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00381C6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="af"/>
+    <w:next w:val="af"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00381C6C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="af0"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00381C6C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E46E9E"/>
+    <w:rsid w:val="00920A33"/>
   </w:style>
-  <w:style w:type="character" w:styleId="af8">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F14CB"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005D4801"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D4801"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D4801"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D4801"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="489253828">
+    <w:div w:id="1241910463">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1048072152">
-[...25 lines deleted...]
-    <w:div w:id="1979258387">
+    <w:div w:id="1868257453">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Century" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E03383EE-133C-4948-828E-FD60204A21E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD031436-8DF8-40A0-884A-F4C4D6F947AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2338</Characters>
+  <Pages>1</Pages>
+  <Words>343</Words>
+  <Characters>1960</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>PMDA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2743</CharactersWithSpaces>
+  <CharactersWithSpaces>2299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <dc:title/>
+  <dc:subject/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>