--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,1772 +1,1168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="264" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1800085611" w:edGrp="everyone"/>
-[...7 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:permEnd w:id="1800085611"/>
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="244" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MINISTRY OF HEALTH, LABOUR AND WELFARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="244" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GOVERNMENT OF JAPAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2-2, KASUMIGASEKI 1-CHOME, CHIYODA-KU, TOKYO 100-8916</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FOLLOW-UP AND NON-URGENT INFORMATION</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FOR QUALITY DEFECTS</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:spacing w:line="198" w:lineRule="exact"/>
+        <w:ind w:right="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047661F">
-[...13 lines deleted...]
-        <w:t>医療用医薬品）</w:t>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...205 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a6"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3256"/>
-        <w:gridCol w:w="5238"/>
+        <w:gridCol w:w="3464"/>
+        <w:gridCol w:w="819"/>
+        <w:gridCol w:w="1718"/>
+        <w:gridCol w:w="2493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="8613" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="456801604" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊宛先</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> To:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4342" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="1649362937" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="562515816" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="456801604"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊回収番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Recall Number Assigned:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5238" w:type="dxa"/>
+            <w:tcW w:w="4271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...23 lines deleted...]
-            <w:permEnd w:id="1123879033"/>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>2a.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊国内における回収番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>National reference number (When applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...32 lines deleted...]
-      <w:tr w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...21 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="1574264947" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1171618992" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1649362937"/>
+            <w:permEnd w:id="562515816"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>製品</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Product:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5238" w:type="dxa"/>
+            <w:tcW w:w="4271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>承認番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Marketing Authorization number:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...22 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="1961177217" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1449740791" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1574264947"/>
+            <w:permEnd w:id="1171618992"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>販売名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Brand/Trade name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5238" w:type="dxa"/>
+            <w:tcW w:w="4271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一般名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> INN or Generic Name:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...21 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="249707920" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1865426468" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1961177217"/>
+            <w:permEnd w:id="1449740791"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>8.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>剤形</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Dosage form:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="4271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>分量</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Strength:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8613" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="536170528" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="249707920"/>
+            <w:permEnd w:id="1865426468"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ロット番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Batch number (and bulk, if different)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8613" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="2060268113" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="536170528"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>14.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>承認保持者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Marketing Authorization </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>older:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4342" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="811163234" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="366414094" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="2060268113"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>15.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>製造業者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Manufacturer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5238" w:type="dxa"/>
+            <w:tcW w:w="4271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>連絡先</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Contact Person:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="8613" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...13 lines deleted...]
-            <w:permEnd w:id="1422859657"/>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="1384517751" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="811163234"/>
+            <w:permEnd w:id="366414094"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>17.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>詳細</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Subject title:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="230"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4342" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="761863026" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="355878760" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1384517751"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>22.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>通報元当局</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> From (issuing Authority):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>Compliance and Narcotics Division</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve">Pharmaceutical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Environmental Health</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Bureau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>Ministry of Health, Labour and Welfare of Japan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...28 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>23.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>連絡先</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Contact Person:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Coordination Unit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>FAX: +81-3-3501-0034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidTr="00F75894">
+        <w:trPr>
+          <w:trHeight w:val="487"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:permStart w:id="13788710" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1705980873" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="1373123725" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="761863026"/>
+            <w:permEnd w:id="355878760"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>24.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊署名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Signed:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5238" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...60 lines deleted...]
-            <w:permEnd w:id="904809494"/>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>25.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊年月日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="000F3FAE">
-[...38 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t>26.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊時</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:t xml:space="preserve"> Time:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="00F75894">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
-[...230 lines deleted...]
-      <w:permEnd w:id="1068831032"/>
+      <w:permEnd w:id="13788710"/>
+      <w:permEnd w:id="1705980873"/>
+      <w:permEnd w:id="1373123725"/>
     </w:tbl>
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="264" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047661F">
-[...87 lines deleted...]
-        <w:t>、</w:t>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="119" w:left="543" w:hangingChars="117" w:hanging="269"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047661F">
-[...43 lines deleted...]
-        <w:t>全ての項目において、複数記載は不可とします。</w:t>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">・　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>用紙の大きさは、日本工業規格</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>A4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>とすること</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00C54DF0" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="119" w:left="543" w:hangingChars="117" w:hanging="269"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>・　「＊」をつけた項目は、空欄にしておくこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C6AA2" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="119" w:left="543" w:hangingChars="117" w:hanging="269"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>・　「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詳細</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subject title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」欄には、新たに判明した回収対象範囲（ロット、輸出先国等）の情報を記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="003219FC" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
+      <w:pPr>
+        <w:ind w:left="230" w:hangingChars="100" w:hanging="230"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...272 lines deleted...]
-    <w:p w:rsidR="00051A74" w:rsidRPr="0047661F" w:rsidRDefault="00051A74" w:rsidP="00051A74">
+    <w:p w:rsidR="003C6AA2" w:rsidRPr="00F47EF1" w:rsidRDefault="003C6AA2" w:rsidP="003C6AA2">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047661F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00600F0D" w:rsidRPr="00051A74" w:rsidRDefault="00600F0D" w:rsidP="00051A74"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidR="005D4FA3" w:rsidRPr="003C6AA2" w:rsidRDefault="005D4FA3"/>
+    <w:sectPr w:rsidR="005D4FA3" w:rsidRPr="003C6AA2" w:rsidSect="00F57223">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="737" w:footer="794" w:gutter="0"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="360"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="360" w:charSpace="-2082"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B11C5" w:rsidRDefault="003B11C5" w:rsidP="003B11C5">
+    <w:p w:rsidR="001E4082" w:rsidRDefault="001E4082" w:rsidP="003455BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B11C5" w:rsidRDefault="003B11C5" w:rsidP="003B11C5">
+    <w:p w:rsidR="001E4082" w:rsidRDefault="001E4082" w:rsidP="003455BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B11C5" w:rsidRDefault="003B11C5" w:rsidP="003B11C5">
+    <w:p w:rsidR="001E4082" w:rsidRDefault="001E4082" w:rsidP="003455BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B11C5" w:rsidRDefault="003B11C5" w:rsidP="003B11C5">
+    <w:p w:rsidR="001E4082" w:rsidRDefault="001E4082" w:rsidP="003455BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:view w:val="normal"/>
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="N5f4nmzvGx4atKPgbDYk9cRnTZ4Cnf9Gg9pCfDX3cJOCoi1XggK5al5KqYBaNBCqdhnWuEOrOpJ9zRkNph9ytA==" w:salt="qbJEUyPQvPnVEaicmgsGDg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/byF3OSDEazxaIWvcQ9JIP3uodBGaI4BIt98h1nhsFQpbVSG+sEYDr4NAJEMkU6jdpuMfY7Xx4ul0/6UfYB+8Q==" w:salt="vD5f2vSAURd4iI6AiivktQ=="/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00051A74"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F2327E"/>
+    <w:rsidRoot w:val="003C6AA2"/>
+    <w:rsid w:val="00042A58"/>
+    <w:rsid w:val="001A76F0"/>
+    <w:rsid w:val="001E4082"/>
+    <w:rsid w:val="003455BC"/>
+    <w:rsid w:val="003C6AA2"/>
+    <w:rsid w:val="00536474"/>
+    <w:rsid w:val="005D4FA3"/>
+    <w:rsid w:val="0068414F"/>
+    <w:rsid w:val="0074222B"/>
+    <w:rsid w:val="008969D0"/>
+    <w:rsid w:val="00A6730F"/>
+    <w:rsid w:val="00AF08CB"/>
+    <w:rsid w:val="00CD6498"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
@@ -1904,51 +1300,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2125,139 +1521,192 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00051A74"/>
+    <w:rsid w:val="003C6AA2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B11C5"/>
+    <w:rsid w:val="003C6AA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003B11C5"/>
+    <w:rsid w:val="003C6AA2"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="一太郎８/９"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003C6AA2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:kinsoku w:val="0"/>
+      <w:wordWrap w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="380" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a6">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003C6AA2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B11C5"/>
+    <w:rsid w:val="003455BC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003B11C5"/>
+    <w:rsid w:val="003455BC"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2479,57 +1928,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>345</Characters>
+  <Pages>2</Pages>
+  <Words>149</Words>
+  <Characters>852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>7</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>404</CharactersWithSpaces>
+  <CharactersWithSpaces>1000</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>