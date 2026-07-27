--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,2052 +1,6211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00DB2957" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 　年 　月 　日</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="244" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MINISTRY OF HEALTH, LABOUR AND WELFARE</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="936778748"/>
-[...17 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="244" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-[...57 lines deleted...]
-        <w:t>）</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GOVERNMENT OF JAPAN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...56 lines deleted...]
-        <w:t xml:space="preserve">　</w:t>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2-2, KASUMIGASEKI 1-CHOME, CHIYODA-KU, TOKYO 100-8916</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="1618169189"/>
-[...10 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...50 lines deleted...]
-        <w:t>登録を申請します。</w:t>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>IMPORTANT - DELIVER IMMEDIATELY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...31 lines deleted...]
-        <w:t>記</w:t>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00517D3A" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:spacing w:line="198" w:lineRule="exact"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This is intended only for the use of the party to whom it is addressed and may contain information that is privileged, confidential and protected from disclosure under the Mutual Recognition Agreement and PIC/S and other applicable domestic laws and regulations.  If you are not the addressee, or a person authorized to deliver the document to the addressee, you are hereby notified that any review, disclosure, dissemination, copying, or other action based on the content of this communication is not authorized.  If you have received this document in error, please notify us by telephone immediately and return it to us at the above address by mail.  Thank you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:spacing w:line="198" w:lineRule="exact"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8421" w:type="dxa"/>
+        <w:tblInd w:w="112" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="52" w:type="dxa"/>
+          <w:right w:w="52" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1648"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5197"/>
+        <w:gridCol w:w="3283"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="1329"/>
+        <w:gridCol w:w="2616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="dxa"/>
+            <w:tcW w:w="8421" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">緊急回収通報　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Rapid Alert Notification of a Quality Defect/Recall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8421" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2059745229" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊宛先</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>To:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="809"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4051" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...40 lines deleted...]
-              <w:t>１</w:t>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="958869181" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="847985311" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="2059745229"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊回収クラス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Product Recall Class </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defect: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　・　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>該当クラスを○で囲む</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="4370" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊偽造品か否か</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Counterfeit /Fraud:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【　</w:t>
+            </w:r>
+            <w:r w:rsidR="0093727B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="0093727B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidR="0093727B" w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　・　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="dxa"/>
+            <w:tcW w:w="4051" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...22 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1596476623" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="92298509" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="958869181"/>
+            <w:permEnd w:id="847985311"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>製品</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Product:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004368CF" w:rsidRPr="00C54DF0" w:rsidRDefault="004368CF" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="4370" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>承認番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Marketing Authorization</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EA43BF" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="001D4D3F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Number:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...63 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1145513574" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="907092451" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1596476623"/>
+            <w:permEnd w:id="92298509"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>販売名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Brand/Trade Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0093727B" w:rsidRPr="00C54DF0" w:rsidRDefault="0093727B" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1649" w:type="dxa"/>
+            <w:tcW w:w="4370" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一般名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>INN or Generic Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EA43BF" w:rsidRPr="00C54DF0" w:rsidRDefault="00EA43BF" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1380275607" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1840668250" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1145513574"/>
+            <w:permEnd w:id="907092451"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>剤型</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dosage Form: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="4370" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>分量</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strength: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EA43BF" w:rsidRPr="00C54DF0" w:rsidRDefault="00EA43BF" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...12 lines deleted...]
-            <w:permEnd w:id="1917911959"/>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1162293772" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1601765728" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1380275607"/>
+            <w:permEnd w:id="1840668250"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>ロット番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Batch/Lot Number:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EA43BF" w:rsidRPr="00C54DF0" w:rsidRDefault="00EA43BF" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1649" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4370" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>有効期限</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expiry Date: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="628"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="877421315" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1052114964" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1162293772"/>
+            <w:permEnd w:id="1601765728"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>包装サイズ等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pack size and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Presentation:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EA2F36" w:rsidRPr="00C54DF0" w:rsidRDefault="00EA2F36" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="4370" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>製造年月日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date Manufactured: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00220750" w:rsidRDefault="00220750" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00220750" w:rsidRPr="00C54DF0" w:rsidRDefault="00220750" w:rsidP="001D4D3F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="8421" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...12 lines deleted...]
-            <w:permEnd w:id="963991915"/>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="845445766" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="877421315"/>
+            <w:permEnd w:id="1052114964"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>14.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>承認保持者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Marketing Authorization Holder:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="1500"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="851141803" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="2146856039" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="845445766"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>製造業者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Manufacturer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="230"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>連絡先</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Contact Person:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="230"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>電話</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Telephone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1649" w:type="dxa"/>
+            <w:tcW w:w="4370" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>回収実施業者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recalling Firm (if </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>different)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（製造業者と異なる場合記載すること）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="230"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>連絡先</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Contact Person:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00FD5EC3" w:rsidRPr="00C54DF0" w:rsidRDefault="00FD5EC3" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007E174B" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="230"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>電話</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Telephone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="230"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="2190"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1850364055" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="851141803"/>
+            <w:permEnd w:id="2146856039"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15-2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>製造所</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0044464C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> site (if </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>different)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（製造業者と異なる場合記載すること）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="230"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>連絡先</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Contact Person:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="230"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>電話</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Telephone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="4370" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="8421" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...12 lines deleted...]
-            <w:permEnd w:id="696191984"/>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1260744105" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="1850364055"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊回収番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Recall Number Assigned:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8421" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1115717485" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="1260744105"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>品質欠陥の詳細／回収理由</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Details of Defects/Reason for Recall:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C451A3" w:rsidRPr="00C54DF0" w:rsidRDefault="00C451A3" w:rsidP="001D4D3F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="809"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8421" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="975138454" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="1115717485"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>流通情報</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Information on distribution including exports (type of customer,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e.g. hospitals):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004368CF" w:rsidRPr="00C54DF0" w:rsidRDefault="004368CF" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8421" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1109000543" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="975138454"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊通報元当局による措置</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Action taken by Issuing Authority:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00976EE4" w:rsidRPr="00C54DF0" w:rsidRDefault="00976EE4" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8421" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="969159080" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permEnd w:id="1109000543"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊提案される措置</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Proposed Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00976EE4" w:rsidRPr="00C54DF0" w:rsidRDefault="00976EE4" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4476" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1742619024" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="580415859" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="969159080"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>通報元当局</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>From (Issuing Authority):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="230"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Compliance and Narcotics Division</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="004F2FB9">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:leftChars="50" w:left="115" w:firstLineChars="50" w:firstLine="115"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmaceutical </w:t>
+            </w:r>
+            <w:r w:rsidR="004F2FB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="004F2FB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Environme</w:t>
+            </w:r>
+            <w:r w:rsidR="004F2FB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ntalHealth</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bureau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="230"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ministry of Health, Labour and Welfare of Japan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1649" w:type="dxa"/>
+            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>23.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>連絡先</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Contact Person:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>International Coordination Unit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>FAX: +81-3-3501-0034</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidTr="006D18F6">
+        <w:trPr>
+          <w:trHeight w:val="148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1260348460" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="505753483" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="1095381790" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1742619024"/>
+            <w:permEnd w:id="580415859"/>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊署名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...34 lines deleted...]
-            <w:permEnd w:id="482814685"/>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊年月日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1649" w:type="dxa"/>
+            <w:tcW w:w="2616" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="000F3FAE">
-[...36 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>＊時</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="006D18F6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:wordWrap w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
-[...61 lines deleted...]
-      <w:permEnd w:id="1552615249"/>
+      <w:permEnd w:id="1260348460"/>
+      <w:permEnd w:id="505753483"/>
+      <w:permEnd w:id="1095381790"/>
     </w:tbl>
-    <w:p w:rsidR="008A6F53" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...75 lines deleted...]
-        <w:t>添付文書情報</w:t>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00C54DF0" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（注意）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...20 lines deleted...]
-        <w:t>掲載</w:t>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>用紙の大きさは、日本工業規格</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>システムを</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>利用する場合に、本申請書を</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>とすること</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...25 lines deleted...]
-        <w:t>全ての項目において、複数記載は不可とします。</w:t>
+      <w:r w:rsidR="00970781">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...108 lines deleted...]
-        <w:t>にお問い合わせください。</w:t>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>「＊」をつけた項目は、空欄にしておくこと。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">※２　</w:t>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>登録申請</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>担当</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>製品</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>者欄に</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>記入</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Product</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>いただいた情報は、</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>」欄には、販売名のうち代表的なものを記載するとともに、製品の外形的な特徴（例：「</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>体外</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>white tablets</w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-        <w:t>製造販</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>（白い錠剤）」）を簡単に記載すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...21 lines deleted...]
-        <w:t>売業者</w:t>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>情報として登録されます。</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>販売名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brand/Trade Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>」欄には、販売名を記載すること。日本とは別の販売名で販売している国がある場合は、国名と当該国での販売名を列挙すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRPr="0047661F" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...20 lines deleted...]
-        <w:t>※３　体外</w:t>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>「</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>診断用医薬品</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>添付文書情報掲載システムに登録されるE</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>一般名</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>-mail</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047661F">
-[...6 lines deleted...]
-        <w:t>アドレスです。</w:t>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INN or Generic Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>」欄には、有効成分の一般名を記載すること。複数の有効成分を含有する場合は、列挙すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6F53" w:rsidRDefault="008A6F53" w:rsidP="008A6F53">
-[...350 lines deleted...]
-        <w:t>（本欄は機構にて使用します。記入しないでください。）</w:t>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>流通情報</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Information on distribution including exports</w:t>
+      </w:r>
+      <w:r w:rsidR="00970781">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00970781" w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(type of customer,</w:t>
+      </w:r>
+      <w:r w:rsidR="00970781">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00970781" w:rsidRPr="00C54DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e.g. hospitals):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>」欄に、輸出先の国名を記入すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00600F0D" w:rsidRDefault="00600F0D"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>販売名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brand/Trade Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>」、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ロット番号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Batch/Lot Number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>」、「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>有効期限</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Expiry Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>」、「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>製造年月日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date Manufactured</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>」等の関連する項目を一覧表とし、別紙として示すことでも差し支えない。その場合、別紙に記載した項目の欄には「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>see the attached file</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>」と記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="00052952" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>不明な場合は、「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N/A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052952">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>」と記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F47EF1" w:rsidRPr="002B7051" w:rsidRDefault="00F47EF1" w:rsidP="00F47EF1">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F47EF1" w:rsidRPr="002B7051" w:rsidSect="00F57223">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="737" w:footer="794" w:gutter="0"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="360"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="360" w:charSpace="-2082"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0027246A" w:rsidRDefault="0027246A" w:rsidP="0027246A">
+    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0027246A" w:rsidRDefault="0027246A" w:rsidP="0027246A">
+    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:font w:name="Century">
-    <w:panose1 w:val="02040604050505020304"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ ゴシック">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0027246A" w:rsidRDefault="0027246A" w:rsidP="0027246A">
+    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0027246A" w:rsidRDefault="0027246A" w:rsidP="0027246A">
+    <w:p w:rsidR="002D3C15" w:rsidRDefault="002D3C15" w:rsidP="00F53B3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-</w:hdr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00CC4BEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D33E97EA"/>
+    <w:lvl w:ilvl="0" w:tplc="A3DC96E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="108C70D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="307EAB3A"/>
+    <w:lvl w:ilvl="0" w:tplc="881E6CB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="173453C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54B8A10A"/>
+    <w:lvl w:ilvl="0" w:tplc="0330BA2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24F33D1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="199E1C22"/>
+    <w:lvl w:ilvl="0" w:tplc="B1EC4C2E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="・"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="634" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1114" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1534" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1954" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2374" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2794" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3214" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3634" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4054" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25352D3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="630C377C"/>
+    <w:lvl w:ilvl="0" w:tplc="091E31F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27A50C9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DB484CE"/>
+    <w:lvl w:ilvl="0" w:tplc="AC246EF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DEE3770"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="529693B6"/>
+    <w:lvl w:ilvl="0" w:tplc="F498FF0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B421B75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B444AAE"/>
+    <w:lvl w:ilvl="0" w:tplc="4B8CC288">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D2208D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE149122"/>
+    <w:lvl w:ilvl="0" w:tplc="EAC4E690">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="416D283E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80A00D78"/>
+    <w:lvl w:ilvl="0" w:tplc="3DF8D0C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FCA4247"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DF07C06"/>
+    <w:lvl w:ilvl="0" w:tplc="5BB25522">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="507A1531"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5703474"/>
+    <w:lvl w:ilvl="0" w:tplc="F5E6FCCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51B0184D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F03E3AC8"/>
+    <w:lvl w:ilvl="0" w:tplc="8AA20DDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5280367A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="777C3508"/>
+    <w:lvl w:ilvl="0" w:tplc="050A90E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54F331FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F0C758C"/>
+    <w:lvl w:ilvl="0" w:tplc="6BEEEE66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CD10846"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71460032"/>
+    <w:lvl w:ilvl="0" w:tplc="A69C4500">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D99122F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D267DB6"/>
+    <w:lvl w:ilvl="0" w:tplc="CF94F748">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E4E2691"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17E87EDA"/>
+    <w:lvl w:ilvl="0" w:tplc="2302794E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62D31679"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1008455A"/>
+    <w:lvl w:ilvl="0" w:tplc="A1027724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="633D69DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BCC8E2E"/>
+    <w:lvl w:ilvl="0" w:tplc="A5985862">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64863E41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D89EC9C0"/>
+    <w:lvl w:ilvl="0" w:tplc="F32EC6FA">
+      <w:start w:val="1000"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1380" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3480" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3900" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A2846E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A02D020"/>
+    <w:lvl w:ilvl="0" w:tplc="5F803ED4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2760" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3180" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72894B10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="902A0CF6"/>
+    <w:lvl w:ilvl="0" w:tplc="E1AC19F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74287D31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46EE6C1C"/>
+    <w:lvl w:ilvl="0" w:tplc="E32240F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CB86EDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32206D8C"/>
+    <w:lvl w:ilvl="0" w:tplc="4F40C2DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:view w:val="normal"/>
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="gBZkMKyfcRfr4YUZxaGguuWhmFFR6jixV/RMHqrm0/Ce3UNSz9zuuCEnGrs0mP1OI/vKYhJZvRpp+U1Ssz92fg==" w:salt="WHGaT0GaSN+eBRvtmg2UXg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="1u5giX4U0A2VNNacDWjnw+yxenUWUpVbOan9jmI/HVA02AhmVtkxmFSezI2qmpU424zu+1c7jCi1j2l5/QtuRw==" w:salt="KKquPOG442phX5MLIZ3QPQ=="/>
   <w:defaultTabStop w:val="840"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008A6F53"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008A6F53"/>
+    <w:rsidRoot w:val="00B75A03"/>
+    <w:rsid w:val="0000134D"/>
+    <w:rsid w:val="00006C56"/>
+    <w:rsid w:val="00014AA4"/>
+    <w:rsid w:val="00034ADC"/>
+    <w:rsid w:val="00052952"/>
+    <w:rsid w:val="000532EB"/>
+    <w:rsid w:val="00076E6F"/>
+    <w:rsid w:val="0008581D"/>
+    <w:rsid w:val="00095642"/>
+    <w:rsid w:val="000A02FD"/>
+    <w:rsid w:val="000C0CCD"/>
+    <w:rsid w:val="000C630E"/>
+    <w:rsid w:val="000C74EC"/>
+    <w:rsid w:val="000D4FE8"/>
+    <w:rsid w:val="000D525C"/>
+    <w:rsid w:val="000E1BBE"/>
+    <w:rsid w:val="000F2D61"/>
+    <w:rsid w:val="000F6F40"/>
+    <w:rsid w:val="00102F62"/>
+    <w:rsid w:val="00107739"/>
+    <w:rsid w:val="00116CC4"/>
+    <w:rsid w:val="00133E6F"/>
+    <w:rsid w:val="001500F3"/>
+    <w:rsid w:val="0015100C"/>
+    <w:rsid w:val="00171B54"/>
+    <w:rsid w:val="00174518"/>
+    <w:rsid w:val="0018434E"/>
+    <w:rsid w:val="00184403"/>
+    <w:rsid w:val="001873DD"/>
+    <w:rsid w:val="001B7E56"/>
+    <w:rsid w:val="001C7AFC"/>
+    <w:rsid w:val="001D1367"/>
+    <w:rsid w:val="001D2882"/>
+    <w:rsid w:val="001D4D3F"/>
+    <w:rsid w:val="001D78AB"/>
+    <w:rsid w:val="001E053F"/>
+    <w:rsid w:val="001E2C47"/>
+    <w:rsid w:val="001F512E"/>
+    <w:rsid w:val="001F7176"/>
+    <w:rsid w:val="00220750"/>
+    <w:rsid w:val="00221753"/>
+    <w:rsid w:val="002270C8"/>
+    <w:rsid w:val="0023149A"/>
+    <w:rsid w:val="00235D80"/>
+    <w:rsid w:val="00245839"/>
+    <w:rsid w:val="002650D7"/>
+    <w:rsid w:val="002679FE"/>
+    <w:rsid w:val="00291F24"/>
+    <w:rsid w:val="002B7051"/>
+    <w:rsid w:val="002D395B"/>
+    <w:rsid w:val="002D3C15"/>
+    <w:rsid w:val="002D7499"/>
+    <w:rsid w:val="002E249A"/>
+    <w:rsid w:val="002E4505"/>
+    <w:rsid w:val="002E5F03"/>
+    <w:rsid w:val="002E61EE"/>
+    <w:rsid w:val="002F1E9A"/>
+    <w:rsid w:val="002F7CAB"/>
+    <w:rsid w:val="00301151"/>
+    <w:rsid w:val="00310332"/>
+    <w:rsid w:val="00314233"/>
+    <w:rsid w:val="003219FC"/>
+    <w:rsid w:val="00324930"/>
+    <w:rsid w:val="00346A10"/>
+    <w:rsid w:val="00347344"/>
+    <w:rsid w:val="00350DFA"/>
+    <w:rsid w:val="00354FD6"/>
+    <w:rsid w:val="003607CE"/>
+    <w:rsid w:val="0036151A"/>
+    <w:rsid w:val="003615F1"/>
+    <w:rsid w:val="0036212A"/>
+    <w:rsid w:val="003670CB"/>
+    <w:rsid w:val="00370132"/>
+    <w:rsid w:val="0037494C"/>
+    <w:rsid w:val="00376549"/>
+    <w:rsid w:val="00381445"/>
+    <w:rsid w:val="00382D0A"/>
+    <w:rsid w:val="0038552A"/>
+    <w:rsid w:val="00391382"/>
+    <w:rsid w:val="00396EE4"/>
+    <w:rsid w:val="003A26A1"/>
+    <w:rsid w:val="003A57B1"/>
+    <w:rsid w:val="003B62EF"/>
+    <w:rsid w:val="003C70EC"/>
+    <w:rsid w:val="003D3848"/>
+    <w:rsid w:val="003E198A"/>
+    <w:rsid w:val="003E5405"/>
+    <w:rsid w:val="003F018D"/>
+    <w:rsid w:val="003F4012"/>
+    <w:rsid w:val="00411865"/>
+    <w:rsid w:val="004368CF"/>
+    <w:rsid w:val="0044116B"/>
+    <w:rsid w:val="004426B1"/>
+    <w:rsid w:val="0044464C"/>
+    <w:rsid w:val="0046275B"/>
+    <w:rsid w:val="00464098"/>
+    <w:rsid w:val="00470DCC"/>
+    <w:rsid w:val="00472F82"/>
+    <w:rsid w:val="004754BE"/>
+    <w:rsid w:val="0048513A"/>
+    <w:rsid w:val="00487D25"/>
+    <w:rsid w:val="004908DC"/>
+    <w:rsid w:val="004A0C1B"/>
+    <w:rsid w:val="004B3942"/>
+    <w:rsid w:val="004C16BE"/>
+    <w:rsid w:val="004C21F1"/>
+    <w:rsid w:val="004D47BC"/>
+    <w:rsid w:val="004D618E"/>
+    <w:rsid w:val="004D7AE2"/>
+    <w:rsid w:val="004F2FB9"/>
+    <w:rsid w:val="00500D3B"/>
+    <w:rsid w:val="00510FF8"/>
+    <w:rsid w:val="005139CA"/>
+    <w:rsid w:val="00515C20"/>
+    <w:rsid w:val="00517D3A"/>
+    <w:rsid w:val="00520D79"/>
+    <w:rsid w:val="00521B4B"/>
+    <w:rsid w:val="00535214"/>
+    <w:rsid w:val="00541555"/>
+    <w:rsid w:val="00543FCC"/>
+    <w:rsid w:val="00544DBA"/>
+    <w:rsid w:val="00550093"/>
+    <w:rsid w:val="00552C81"/>
+    <w:rsid w:val="005617F6"/>
+    <w:rsid w:val="0058009B"/>
+    <w:rsid w:val="00581FD8"/>
+    <w:rsid w:val="00583AB0"/>
+    <w:rsid w:val="00594BE5"/>
+    <w:rsid w:val="005A0801"/>
+    <w:rsid w:val="005C5636"/>
+    <w:rsid w:val="005C6CA6"/>
+    <w:rsid w:val="005E7365"/>
+    <w:rsid w:val="00601CE6"/>
+    <w:rsid w:val="00602753"/>
+    <w:rsid w:val="00617D51"/>
+    <w:rsid w:val="006443D0"/>
+    <w:rsid w:val="006554C8"/>
+    <w:rsid w:val="006716F7"/>
+    <w:rsid w:val="006719D7"/>
+    <w:rsid w:val="00672134"/>
+    <w:rsid w:val="00677120"/>
+    <w:rsid w:val="00682D10"/>
+    <w:rsid w:val="00682D87"/>
+    <w:rsid w:val="006835E5"/>
+    <w:rsid w:val="006938FF"/>
+    <w:rsid w:val="00694D9D"/>
+    <w:rsid w:val="0069569C"/>
+    <w:rsid w:val="006A4835"/>
+    <w:rsid w:val="006C2220"/>
+    <w:rsid w:val="006D18F6"/>
+    <w:rsid w:val="006E729A"/>
+    <w:rsid w:val="006F0ED3"/>
+    <w:rsid w:val="0072609C"/>
+    <w:rsid w:val="00741792"/>
+    <w:rsid w:val="00751B61"/>
+    <w:rsid w:val="007722E9"/>
+    <w:rsid w:val="00776432"/>
+    <w:rsid w:val="007856F9"/>
+    <w:rsid w:val="007868CE"/>
+    <w:rsid w:val="00792445"/>
+    <w:rsid w:val="00793730"/>
+    <w:rsid w:val="00793AC4"/>
+    <w:rsid w:val="00794FD5"/>
+    <w:rsid w:val="007A6D79"/>
+    <w:rsid w:val="007A7EB8"/>
+    <w:rsid w:val="007B1424"/>
+    <w:rsid w:val="007B2255"/>
+    <w:rsid w:val="007B7C90"/>
+    <w:rsid w:val="007C105A"/>
+    <w:rsid w:val="007C174A"/>
+    <w:rsid w:val="007D047D"/>
+    <w:rsid w:val="007D1CBE"/>
+    <w:rsid w:val="007D332C"/>
+    <w:rsid w:val="007E174B"/>
+    <w:rsid w:val="007E5DD5"/>
+    <w:rsid w:val="007F14CB"/>
+    <w:rsid w:val="007F7F01"/>
+    <w:rsid w:val="00801D83"/>
+    <w:rsid w:val="00802074"/>
+    <w:rsid w:val="00804DE6"/>
+    <w:rsid w:val="00823E4B"/>
+    <w:rsid w:val="008323FC"/>
+    <w:rsid w:val="0083759C"/>
+    <w:rsid w:val="00850ABD"/>
+    <w:rsid w:val="008512DC"/>
+    <w:rsid w:val="008544FD"/>
+    <w:rsid w:val="008645FE"/>
+    <w:rsid w:val="00884574"/>
+    <w:rsid w:val="0088596C"/>
+    <w:rsid w:val="0089236D"/>
+    <w:rsid w:val="00895D53"/>
+    <w:rsid w:val="008A2328"/>
+    <w:rsid w:val="008A757E"/>
+    <w:rsid w:val="008B44E6"/>
+    <w:rsid w:val="008B4A3D"/>
+    <w:rsid w:val="008C22E3"/>
+    <w:rsid w:val="008C382D"/>
+    <w:rsid w:val="008E0878"/>
+    <w:rsid w:val="008E2380"/>
+    <w:rsid w:val="008E2886"/>
+    <w:rsid w:val="00905610"/>
+    <w:rsid w:val="00916877"/>
+    <w:rsid w:val="00916E37"/>
+    <w:rsid w:val="00920E93"/>
+    <w:rsid w:val="00924B98"/>
+    <w:rsid w:val="0093044F"/>
+    <w:rsid w:val="00930C01"/>
+    <w:rsid w:val="0093727B"/>
+    <w:rsid w:val="00941BB2"/>
+    <w:rsid w:val="00943B4E"/>
+    <w:rsid w:val="00951937"/>
+    <w:rsid w:val="0095749C"/>
+    <w:rsid w:val="00961DA9"/>
+    <w:rsid w:val="00966D9F"/>
+    <w:rsid w:val="00970781"/>
+    <w:rsid w:val="00976EE4"/>
+    <w:rsid w:val="009801ED"/>
+    <w:rsid w:val="00996DB3"/>
+    <w:rsid w:val="009A12FE"/>
+    <w:rsid w:val="009B1B49"/>
+    <w:rsid w:val="009C0AB9"/>
+    <w:rsid w:val="009C1D2B"/>
+    <w:rsid w:val="009D3965"/>
+    <w:rsid w:val="009E525F"/>
+    <w:rsid w:val="009E6F83"/>
+    <w:rsid w:val="009F0445"/>
+    <w:rsid w:val="009F1E03"/>
+    <w:rsid w:val="00A1098A"/>
+    <w:rsid w:val="00A2132C"/>
+    <w:rsid w:val="00A23F6A"/>
+    <w:rsid w:val="00A30081"/>
+    <w:rsid w:val="00A323C9"/>
+    <w:rsid w:val="00A67CA3"/>
+    <w:rsid w:val="00AA2492"/>
+    <w:rsid w:val="00AD531C"/>
+    <w:rsid w:val="00AD6EB3"/>
+    <w:rsid w:val="00AE18FF"/>
+    <w:rsid w:val="00AE4341"/>
+    <w:rsid w:val="00B159EE"/>
+    <w:rsid w:val="00B31B7C"/>
+    <w:rsid w:val="00B41263"/>
+    <w:rsid w:val="00B542AA"/>
+    <w:rsid w:val="00B5483E"/>
+    <w:rsid w:val="00B55EB3"/>
+    <w:rsid w:val="00B60707"/>
+    <w:rsid w:val="00B63047"/>
+    <w:rsid w:val="00B73777"/>
+    <w:rsid w:val="00B75A03"/>
+    <w:rsid w:val="00B80595"/>
+    <w:rsid w:val="00B80B17"/>
+    <w:rsid w:val="00B87B40"/>
+    <w:rsid w:val="00B9468B"/>
+    <w:rsid w:val="00B97E7A"/>
+    <w:rsid w:val="00BA120A"/>
+    <w:rsid w:val="00BA6EE0"/>
+    <w:rsid w:val="00BB43F2"/>
+    <w:rsid w:val="00BC3148"/>
+    <w:rsid w:val="00BC72EE"/>
+    <w:rsid w:val="00BF5845"/>
+    <w:rsid w:val="00C00376"/>
+    <w:rsid w:val="00C008AE"/>
+    <w:rsid w:val="00C01AD1"/>
+    <w:rsid w:val="00C0618D"/>
+    <w:rsid w:val="00C07093"/>
+    <w:rsid w:val="00C13F06"/>
+    <w:rsid w:val="00C2166C"/>
+    <w:rsid w:val="00C24F7F"/>
+    <w:rsid w:val="00C30A1E"/>
+    <w:rsid w:val="00C451A3"/>
+    <w:rsid w:val="00C54DCE"/>
+    <w:rsid w:val="00C54DF0"/>
+    <w:rsid w:val="00C562D1"/>
+    <w:rsid w:val="00C579DB"/>
+    <w:rsid w:val="00C63BCB"/>
+    <w:rsid w:val="00C65549"/>
+    <w:rsid w:val="00C67AA1"/>
+    <w:rsid w:val="00C85251"/>
+    <w:rsid w:val="00CB0957"/>
+    <w:rsid w:val="00CC0817"/>
+    <w:rsid w:val="00CC39D5"/>
+    <w:rsid w:val="00CC4D4E"/>
+    <w:rsid w:val="00CC5BA6"/>
+    <w:rsid w:val="00CC628C"/>
+    <w:rsid w:val="00CD3353"/>
+    <w:rsid w:val="00CD58E3"/>
+    <w:rsid w:val="00CD5D66"/>
+    <w:rsid w:val="00CD70C3"/>
+    <w:rsid w:val="00CE03CF"/>
+    <w:rsid w:val="00CE09CF"/>
+    <w:rsid w:val="00CE7E4B"/>
+    <w:rsid w:val="00CF4C09"/>
+    <w:rsid w:val="00CF4D74"/>
+    <w:rsid w:val="00D03500"/>
+    <w:rsid w:val="00D042AB"/>
+    <w:rsid w:val="00D16C1D"/>
+    <w:rsid w:val="00D33071"/>
+    <w:rsid w:val="00D33C38"/>
+    <w:rsid w:val="00D41B71"/>
+    <w:rsid w:val="00D454C0"/>
+    <w:rsid w:val="00D5156A"/>
+    <w:rsid w:val="00D5624B"/>
+    <w:rsid w:val="00D6397F"/>
+    <w:rsid w:val="00D70F6B"/>
+    <w:rsid w:val="00D7179A"/>
+    <w:rsid w:val="00D75C24"/>
+    <w:rsid w:val="00D7758B"/>
+    <w:rsid w:val="00D85D38"/>
+    <w:rsid w:val="00D861F4"/>
+    <w:rsid w:val="00D9272D"/>
+    <w:rsid w:val="00DA1048"/>
+    <w:rsid w:val="00DB2957"/>
+    <w:rsid w:val="00DC20F9"/>
+    <w:rsid w:val="00DC53E7"/>
+    <w:rsid w:val="00DC56EF"/>
+    <w:rsid w:val="00DC70C4"/>
+    <w:rsid w:val="00DE202D"/>
+    <w:rsid w:val="00DE4F54"/>
+    <w:rsid w:val="00E02314"/>
+    <w:rsid w:val="00E17F0F"/>
+    <w:rsid w:val="00E20AA1"/>
+    <w:rsid w:val="00E23B78"/>
+    <w:rsid w:val="00E258AD"/>
+    <w:rsid w:val="00E30EA0"/>
+    <w:rsid w:val="00E45CEA"/>
+    <w:rsid w:val="00E4605D"/>
+    <w:rsid w:val="00E46C25"/>
+    <w:rsid w:val="00E46E9E"/>
+    <w:rsid w:val="00E56639"/>
+    <w:rsid w:val="00E618A9"/>
+    <w:rsid w:val="00E77B88"/>
+    <w:rsid w:val="00E83024"/>
+    <w:rsid w:val="00E875D5"/>
+    <w:rsid w:val="00EA2F36"/>
+    <w:rsid w:val="00EA43BF"/>
+    <w:rsid w:val="00EA6E78"/>
+    <w:rsid w:val="00EB3E3C"/>
+    <w:rsid w:val="00EC62E0"/>
+    <w:rsid w:val="00EC6FAB"/>
+    <w:rsid w:val="00ED5CF4"/>
+    <w:rsid w:val="00EE0084"/>
+    <w:rsid w:val="00EE0BCE"/>
+    <w:rsid w:val="00EE2050"/>
+    <w:rsid w:val="00EF54BD"/>
+    <w:rsid w:val="00EF5C2F"/>
+    <w:rsid w:val="00EF763A"/>
+    <w:rsid w:val="00F0357C"/>
+    <w:rsid w:val="00F10CBD"/>
+    <w:rsid w:val="00F10F8D"/>
+    <w:rsid w:val="00F33EF2"/>
+    <w:rsid w:val="00F47EF1"/>
+    <w:rsid w:val="00F53B3F"/>
+    <w:rsid w:val="00F57223"/>
+    <w:rsid w:val="00F57537"/>
+    <w:rsid w:val="00F7188A"/>
+    <w:rsid w:val="00F71CDA"/>
+    <w:rsid w:val="00F945CC"/>
+    <w:rsid w:val="00FA7BF9"/>
+    <w:rsid w:val="00FA7D21"/>
+    <w:rsid w:val="00FB22CD"/>
+    <w:rsid w:val="00FB689F"/>
+    <w:rsid w:val="00FC1013"/>
+    <w:rsid w:val="00FC7D38"/>
+    <w:rsid w:val="00FD5144"/>
+    <w:rsid w:val="00FD5EC3"/>
+    <w:rsid w:val="00FD700C"/>
+    <w:rsid w:val="00FF7E13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="21"/>
+        <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2164,76 +6323,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -2385,460 +6544,736 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A6F53"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Revision"/>
-    <w:hidden/>
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008A6F53"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00601CE6"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="記 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00601CE6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Closing"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00601CE6"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="結語 (文字)"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00601CE6"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A6F53"/>
+    <w:rsid w:val="006A4835"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A4835"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A4835"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A4835"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="a9"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A4835"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A4835"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008A6F53"/>
+    <w:rsid w:val="006A4835"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0027246A"/>
+    <w:rsid w:val="00F53B3F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0027246A"/>
+    <w:rsid w:val="00F53B3F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0027246A"/>
+    <w:rsid w:val="00F53B3F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0027246A"/>
+    <w:rsid w:val="00F53B3F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="005617F6"/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Century"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="af4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC3148"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="日付 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC3148"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="一太郎８/９"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003219FC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:kinsoku w:val="0"/>
+      <w:wordWrap w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="380" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af6">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003219FC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af7">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E46E9E"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="af8">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F14CB"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="489253828">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1048072152">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1137408708">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1979258387">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century" panose="020F0502020204030204"/>
+        <a:latin typeface="Century"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E03383EE-133C-4948-828E-FD60204A21E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>461</Characters>
+  <Pages>3</Pages>
+  <Words>410</Words>
+  <Characters>2338</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>540</CharactersWithSpaces>
+  <CharactersWithSpaces>2743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>