--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,3352 +1,2256 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="459BA5F5" w14:textId="049B98A1" w:rsidR="008E69ED" w:rsidRPr="008E69ED" w:rsidRDefault="008E69ED" w:rsidP="008E69ED">
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-          <w:sz w:val="32"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E69ED">
-[...5 lines deleted...]
-        <w:t>相談申込票</w:t>
+      <w:permStart w:id="753030300" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 　年 　月 　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D63373C" w14:textId="77777777" w:rsidR="008E69ED" w:rsidRPr="008E69ED" w:rsidRDefault="008E69ED" w:rsidP="008E69ED">
+    <w:permEnd w:id="753030300"/>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...5 lines deleted...]
-          <w:sz w:val="32"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E69ED">
-[...71 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...774 lines deleted...]
-    <w:p w14:paraId="6F6777FB" w14:textId="77777777" w:rsidR="00292B1D" w:rsidRPr="00E707CE" w:rsidRDefault="00EA3C72">
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E707CE">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6F72C401" w14:textId="1653711A" w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidRDefault="00292B1D">
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>＞</w:t>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>製造販売業者情報登録申請書（医療機器）</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...286 lines deleted...]
-    <w:p w14:paraId="2745E025" w14:textId="1876B0E5" w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidRDefault="00292B1D">
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...221 lines deleted...]
-    <w:p w14:paraId="35111680" w14:textId="77777777" w:rsidR="00E31486" w:rsidRDefault="005B2A3F" w:rsidP="00845809">
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240"/>
-[...3 lines deleted...]
-          <w:b/>
+        <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB4631">
-[...61 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>製造販売業者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:permStart w:id="508494611" w:edGrp="everyone"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 　</w:t>
+      </w:r>
+      <w:permEnd w:id="508494611"/>
     </w:p>
-    <w:p w14:paraId="6B9904EA" w14:textId="77777777" w:rsidR="00E31486" w:rsidRPr="00FB4631" w:rsidRDefault="00E31486" w:rsidP="00845809">
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:firstLineChars="2300" w:firstLine="4830"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB4631">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...568 lines deleted...]
-    <w:p w14:paraId="1B56950D" w14:textId="77777777" w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidRDefault="00B87D24" w:rsidP="000F3FAF">
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:ind w:firstLineChars="100" w:firstLine="210"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>独立行政</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>法人医薬品医療機器総合機構の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ウェブサイトに添付文書情報を掲載するにあたり、下記の事項</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>登録を申</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>請します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLineChars="100" w:firstLine="210"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidSect="00FB4631">
-[...1 lines deleted...]
-      <w:pgMar w:top="680" w:right="1701" w:bottom="680" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>記</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1648"/>
+        <w:gridCol w:w="1649"/>
+        <w:gridCol w:w="5197"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3297" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="162492783" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>企業コード（６桁）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>１</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3297" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="313208604" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="162492783"/>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>製造販売業者名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1548571475" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="313208604"/>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>登録申請</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>担当者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>２</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="389037717" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1548571475"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1649" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>事業所住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>〒</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="815084281" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="389037717"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>部署名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="520752619" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="815084281"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="62327698" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="520752619"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>FAX番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3297" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="12597678" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="62327698"/>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E-mailアドレス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>※３</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3297" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1860396378" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="12597678"/>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IPアドレス</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>※４</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>複数</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>記載</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>可</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:permEnd w:id="1860396378"/>
+    </w:tbl>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="570" w:hangingChars="200" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>医療機器及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>医療用の体外診断用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>医薬品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>の製造販売業者向けサイトの、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>添付文書情報掲載</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>シス</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>テムを</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>利用する場合に、本申請書を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>提出</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>いただきます。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>IPアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>欄を除き、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>複数記載は不可とします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:left="540" w:hangingChars="300" w:hanging="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:cs="Century" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">１　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>９桁の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>業者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>コードの前６桁を企業コードとして記入ください。業者コードが</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>不明の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>場合は、厚生労働省</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>医薬・生活衛生局医療機器審査管理課</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>にお問い合わせください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">※２　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>登録申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>担当</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>者欄に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>記入</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>いただいた情報は、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>医療機器</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>添付文書情報</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>掲載</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>システムに</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>製造販売業者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>情</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="300" w:firstLine="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>報として登録されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>※３　医療機器</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>添付文書情報掲載システムに登録されるE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>アドレスです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>※４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IPアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>による利用者認証を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>希望する場合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>、記入ください。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IPアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>による利用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>認証を希望</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="300" w:firstLine="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>しない場合、本欄は空欄としてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1709"/>
+        <w:gridCol w:w="1709"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="1656"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:trPr>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>受付</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>審査</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>登録</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>発送</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidTr="000F3FAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E60BB2" w:rsidRPr="0047661F" w:rsidRDefault="00E60BB2" w:rsidP="000F3FAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047661F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00600F0D" w:rsidRPr="00E60BB2" w:rsidRDefault="00E60BB2" w:rsidP="00E60BB2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047661F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>（本欄は機構にて使用します。記入しないでください。）</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00600F0D" w:rsidRPr="00E60BB2" w:rsidSect="00F03A16">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="737" w:footer="794" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="130213F0" w14:textId="77777777" w:rsidR="007E7587" w:rsidRDefault="007E7587" w:rsidP="009D025E">
+    <w:p w:rsidR="00AE1539" w:rsidRDefault="00AE1539" w:rsidP="00AE1539">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="597DF87C" w14:textId="77777777" w:rsidR="007E7587" w:rsidRDefault="007E7587" w:rsidP="009D025E">
+    <w:p w:rsidR="00AE1539" w:rsidRDefault="00AE1539" w:rsidP="00AE1539">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00C43B3A" w:rsidRDefault="00C43B3A">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00C43B3A" w:rsidRDefault="00C43B3A">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00C43B3A" w:rsidRDefault="00C43B3A">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="154B681B" w14:textId="77777777" w:rsidR="007E7587" w:rsidRDefault="007E7587" w:rsidP="009D025E">
+    <w:p w:rsidR="00AE1539" w:rsidRDefault="00AE1539" w:rsidP="00AE1539">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CB6DCD2" w14:textId="77777777" w:rsidR="007E7587" w:rsidRDefault="007E7587" w:rsidP="009D025E">
+    <w:p w:rsidR="00AE1539" w:rsidRDefault="00AE1539" w:rsidP="00AE1539">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...770 lines deleted...]
-</w:numbering>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00C43B3A" w:rsidRDefault="00C43B3A">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00C43B3A" w:rsidRDefault="00C43B3A">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00C43B3A" w:rsidRDefault="00C43B3A">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="851"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8D1P1TDozw4PlwsRtgPy4umISFgBCc5V9UofX/uR2KQyRVzWbQRIxf33TWkRXMPe/TNQKMEhk7Asri3y4OHLUg==" w:salt="OsP72sdSPP03I0U6tUBfSw=="/>
+  <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289">
+    <o:shapedefaults v:ext="edit" spidmax="6145">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F64793"/>
-[...159 lines deleted...]
-    <w:rsid w:val="00FF3A97"/>
+    <w:rsidRoot w:val="00E60BB2"/>
+    <w:rsid w:val="00525CBD"/>
+    <w:rsid w:val="00600F0D"/>
+    <w:rsid w:val="00AE1539"/>
+    <w:rsid w:val="00C43B3A"/>
+    <w:rsid w:val="00E60BB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289">
+    <o:shapedefaults v:ext="edit" spidmax="6145">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4133EF71"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3388,51 +2292,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3457,51 +2361,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3674,315 +2578,143 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E60BB2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Body Text Indent"/>
-[...41 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D025E"/>
+    <w:rsid w:val="00AE1539"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE1539"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D025E"/>
-[...9 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D025E"/>
+    <w:rsid w:val="00AE1539"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="フッター (文字)"/>
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D025E"/>
-[...96 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AE1539"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anzen2-menkai@pmda.go.jp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4202,115 +2934,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>502</Words>
-  <Characters>277</Characters>
+  <Words>91</Words>
+  <Characters>522</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <DocSecurity>8</DocSecurity>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>778</CharactersWithSpaces>
+  <CharactersWithSpaces>612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>