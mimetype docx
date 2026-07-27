--- v0 (2026-04-29)
+++ v1 (2026-07-27)
@@ -1,14500 +1,2356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00B1385C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
+    <w:p w14:paraId="58887945" w14:textId="4A833365" w:rsidR="005D0A80" w:rsidRPr="00167058" w:rsidRDefault="005D0A80" w:rsidP="00574717">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-        <w:jc w:val="left"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="-135" w:left="-283" w:rightChars="-135" w:right="-283"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00903AC4">
+      <w:r w:rsidRPr="00167058">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>様式１</w:t>
+        <w:t>相談申込票（</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00025C5C" w:rsidRPr="00167058">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0060576D">
+        <w:t>体外診断用医薬品</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167058">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>副作用救済給付用</w:t>
-[...39 lines deleted...]
-        <w:t>請求書</w:t>
+        <w:t>の添付文書改訂等）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblW w:w="5083" w:type="pct"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8645"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D0A80" w:rsidRPr="00167058" w14:paraId="336CDC9F" w14:textId="77777777" w:rsidTr="00167058">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A13A11" w14:textId="4DE9AEAF" w:rsidR="005D0A80" w:rsidRPr="00167058" w:rsidRDefault="005D0A80" w:rsidP="00A923D1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">宛先：独立行政法人　医薬品医療機器総合機構 </w:t>
+            </w:r>
+            <w:r w:rsidR="00025C5C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>医療機器</w:t>
+            </w:r>
+            <w:r w:rsidR="00025C5C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>品質管理</w:t>
+            </w:r>
+            <w:r w:rsidR="00025C5C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>・安全対策部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 医療機器安全</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA32F0" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>対策</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>課　宛</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="723D4429" w14:textId="0F958AB8" w:rsidR="005D0A80" w:rsidRPr="00167058" w:rsidRDefault="005D0A80" w:rsidP="001F0A80">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　〔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>FAX: 03-3506-95</w:t>
+            </w:r>
+            <w:r w:rsidR="001F0A80" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>〔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>e-mail:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidRPr="00167058">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>anzen1-menkai</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00167058">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>@</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00167058">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>pmda.go.jp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="239"/>
-[...50 lines deleted...]
-        <w:gridCol w:w="323"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="2403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidTr="00733F37">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00A16492" w:rsidRPr="00167058" w14:paraId="0522186D" w14:textId="77777777" w:rsidTr="00BA6BDD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
+          <w:p w14:paraId="72587FD3" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C52467">
-[...5 lines deleted...]
-              <w:t>⑴</w:t>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>会</w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2" w:rsidRPr="00167058">
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>社</w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2" w:rsidRPr="00167058">
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
-[...16 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="482CA71B" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3286" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
+          <w:p w14:paraId="74138E8C" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
             <w:pPr>
-              <w:spacing w:line="200" w:lineRule="exact"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:permStart w:id="1649029095" w:edGrp="everyone"/>
-[...46 lines deleted...]
-            <w:r w:rsidR="00733F37" w:rsidRPr="00C52467">
+            <w:r w:rsidRPr="00167058">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...47 lines deleted...]
-              <w:t>女</w:t>
+              </w:rPr>
+              <w:t>担当者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
+          <w:p w14:paraId="2D508599" w14:textId="4C6B1A8B" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A16492" w:rsidRPr="00167058" w14:paraId="2D43E0FE" w14:textId="77777777" w:rsidTr="00BA6BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="080FB8E9" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
             <w:pPr>
-              <w:spacing w:line="220" w:lineRule="exact"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C52467">
+            <w:r w:rsidRPr="00167058">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>⑵</w:t>
+              </w:rPr>
+              <w:t>販</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2" w:rsidRPr="00167058">
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>売</w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2" w:rsidRPr="00167058">
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2" w:rsidRPr="00167058">
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>注）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="5E3575AB" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="003B4917" w:rsidP="00DD6BD2">
+          <w:p w14:paraId="43F015B6" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:sdt>
-[...27 lines deleted...]
-            <w:r w:rsidR="00733F37" w:rsidRPr="00C52467">
+            <w:r w:rsidRPr="00167058">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:sz w:val="16"/>
-[...182 lines deleted...]
-              <w:t>令和</w:t>
+              </w:rPr>
+              <w:t>TEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
+          <w:p w14:paraId="6C7DB2DE" w14:textId="1DF40CBF" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A16492" w:rsidRPr="00167058" w14:paraId="162F81E0" w14:textId="77777777" w:rsidTr="00BA6BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="201B2AF2" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:permStart w:id="864506959" w:edGrp="everyone"/>
-            <w:permEnd w:id="864506959"/>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>般</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>称</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>注）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="312" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
-[...16 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4D4B4202" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
+          <w:p w14:paraId="5B301420" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:permStart w:id="487553045" w:edGrp="everyone"/>
-            <w:permEnd w:id="487553045"/>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>FAX</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="280" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00857E55">
+          <w:p w14:paraId="5E8101D0" w14:textId="3B7BF3B7" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A16492" w:rsidRPr="00167058" w14:paraId="04457712" w14:textId="77777777" w:rsidTr="00BA6BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379624C6" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492">
+            <w:r w:rsidRPr="00167058">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
-[...3 lines deleted...]
-              <w:t>月</w:t>
+              </w:rPr>
+              <w:t>承認</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:t>・認証・届出番号</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>注）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="309" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
-[...10 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="160D94D4" w14:textId="0FEAFDD0" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
+          <w:p w14:paraId="221334C7" w14:textId="00F57F4F" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C52467">
+            <w:r w:rsidRPr="00167058">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>日</w:t>
+              </w:rPr>
+              <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00733F37" w:rsidRPr="00C52467" w:rsidRDefault="00733F37" w:rsidP="00DD6BD2">
-[...4808 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="55DC6CC4" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002F496D" w:rsidRDefault="007C3038" w:rsidP="00CB6EFA">
+    <w:p w14:paraId="77F5952C" w14:textId="03635782" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00517F1C" w:rsidP="006D2D6A">
+      <w:r w:rsidRPr="00167058">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>注）複数の製品に関する共通した相談内容の場合は、該当する製品を全て記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2368BC8F" w14:textId="41265849" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:rightChars="-135" w:right="-283"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED41A2">
+      <w:r w:rsidRPr="00167058">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+          <w:b/>
         </w:rPr>
-        <w:t>救済給付に係る情報</w:t>
+        <w:t>＜相談</w:t>
       </w:r>
-      <w:r w:rsidR="00725DAD">
+      <w:r w:rsidRPr="00167058">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+          <w:b/>
         </w:rPr>
-        <w:t>（請求者の個人情報を除く。）は、「</w:t>
+        <w:t>内容</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED41A2">
+      <w:r w:rsidRPr="00167058">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+          <w:b/>
         </w:rPr>
-        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律</w:t>
-[...130 lines deleted...]
-        <w:t>紙</w:t>
+        <w:t>＞</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4502"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="369"/>
+        <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidTr="00BE79DD">
+      <w:tr w:rsidR="00A16492" w:rsidRPr="00167058" w14:paraId="0A871717" w14:textId="77777777" w:rsidTr="005D7DB8">
+        <w:trPr>
+          <w:trHeight w:val="6681"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="005D0C3C">
+          <w:p w14:paraId="0416924B" w14:textId="271A4102" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00633108">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="00250EA9">
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="008A61FC" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>改訂等項目</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F700A3" w14:textId="77777777" w:rsidR="00AB6283" w:rsidRPr="00167058" w:rsidRDefault="00AB6283" w:rsidP="00AB6283">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="100" w:left="210"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385CFB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="005D0C3C">
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>①「</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>添付文書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="139BAA91" w14:textId="5C950326" w:rsidR="006D2D6A" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00BC7648">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1722684552" w:edGrp="everyone"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="00250EA9">
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□警告　　□</w:t>
+            </w:r>
+            <w:r w:rsidR="004328F8" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>重要な基本的注意</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="004328F8" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>全般的な注意</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55EB491A" w14:textId="75B9A2C9" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="006D2D6A" w:rsidP="00BC7648">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385CFB">
-[...15 lines deleted...]
-          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="005D0C3C">
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="004328F8" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>形状・構造等（キットの構成）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="004328F8" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>測定原理</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　□</w:t>
+            </w:r>
+            <w:r w:rsidR="004328F8" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>操作上の注意</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E604EC6" w14:textId="4666F4AE" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00BC7648">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="00250EA9">
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="004328F8" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>用法・用量（操作方法）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　□</w:t>
+            </w:r>
+            <w:r w:rsidR="004328F8" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>測定結果の判定法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　□</w:t>
+            </w:r>
+            <w:r w:rsidR="004328F8" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>臨床的意義</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="454E756A" w14:textId="7F741FD0" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385CFB">
-[...13 lines deleted...]
-          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="005D0C3C">
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="004328F8" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>性能</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　□</w:t>
+            </w:r>
+            <w:r w:rsidR="004328F8" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>使用上又は取扱い上の注意</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□その他の項目</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DFB34F4" w14:textId="12B7C129" w:rsidR="005C6385" w:rsidRPr="00167058" w:rsidRDefault="00AB6283">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="134048981" w:edGrp="everyone"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="00250EA9">
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>②</w:t>
+            </w:r>
+            <w:r w:rsidR="008A61FC" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>取扱説明書</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6385" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>又は</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>患者向け説明文書</w:t>
+            </w:r>
+            <w:r w:rsidR="009D7470" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="008A61FC" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592B5F7D" w14:textId="2E79EE67" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00AB6283">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385CFB">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>③</w:t>
+            </w:r>
+            <w:r w:rsidR="008A61FC" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6385" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>情報提供文書</w:t>
+            </w:r>
+            <w:r w:rsidR="008A61FC" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FFB1925" w14:textId="7C6469ED" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00633108">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="008A61FC" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>改訂等内容</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>（具体的に）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F009F60" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00633108">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="100" w:left="210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>経緯</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>背景</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>（改訂</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>の場合は改訂根拠</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>を</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>具体的</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>記載</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>すること</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25EECDF7" w14:textId="21E6B726" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00BC7648">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="100" w:left="390" w:hangingChars="100" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>※既に「添付文書」</w:t>
+            </w:r>
+            <w:r w:rsidR="00304FB6" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>取扱説明書</w:t>
+            </w:r>
+            <w:r w:rsidR="00872374" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>又は患者向け説明文書</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40C70" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>の改訂（案）、</w:t>
+            </w:r>
+            <w:r w:rsidR="00304FB6" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>及び</w:t>
+            </w:r>
+            <w:r w:rsidR="00400CAC" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>情報提供文書（案）</w:t>
+            </w:r>
+            <w:r w:rsidR="00400CAC" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>等を作成している場合は、下欄に「別添参照」と記載し</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40C70" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>別添資料</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>として</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>添付すること。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55603706" w14:textId="413E9D35" w:rsidR="00297FE9" w:rsidRPr="00167058" w:rsidRDefault="00297FE9" w:rsidP="00BC7648">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="100" w:left="390" w:hangingChars="100" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>別添資料の作成に</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA0F1C" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>当たって</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>は、新旧対照表</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>を用いる</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>等、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>相談内容を分かりやすく</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>示すこと。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="672BC728" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00297FE9" w:rsidP="002500A1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3474185F" wp14:editId="25872105">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>635</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>34925</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="5200650" cy="495300"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="正方形/長方形 3"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="5200650" cy="495300"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="7D09032A" id="正方形/長方形 3" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:.05pt;margin-top:2.75pt;width:409.5pt;height:39pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCulprJrwIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdPNbaNRNFbUqQqra&#10;iBb17Hrt7kpej7GdbMJ7wAOUM2fEgcehEm/B2N7dhlJxQOTgeHZmvvF883N4tKkVWQvrKtA5He4N&#10;KBGaQ1Hp25y+uzp98YoS55kumAItcroVjh7Nnz87bMxMjKAEVQhLEES7WWNyWnpvZlnmeClq5vbA&#10;CI1KCbZmHkV7mxWWNYheq2w0GOxnDdjCWODCOfx6kpR0HvGlFNxfSOmEJyqn+DYfTxvPm3Bm80M2&#10;u7XMlBVvn8H+4RU1qzQG7aFOmGdkZas/oOqKW3Ag/R6HOgMpKy5iDpjNcPAom8uSGRFzQXKc6Wly&#10;/w+Wn6+XllRFTseUaFZjie6/fL7/9O3H97vs58ev6UbGgajGuBnaX5qlbSWH15D1Rto6/GM+ZBPJ&#10;3fbkio0nHD9OQ7mmWAOOusnBdDyI7GcP3sY6/1pATcIlpxaLFzll6zPnMSKadiYhmIbTSqlYQKVJ&#10;k9P9McIHjQNVFUEZhdBK4lhZsmbYBH4zDLkg1o4VSkrjx5Bhyine/FaJAKH0WyGRJMxilAL8jsk4&#10;F9oPk6pkhUihpgP8dcE6jxg6AgZkiY/ssVuAzjKBdNjpza19cBWxu3vnNvO/OfceMTJo3zvXlQb7&#10;VGYKs2ojJ/uOpERNYOkGii22kIU0W87w0wrrd8acXzKLw4QlxwXhL/CQCrBO0N4oKcF+eOp7sMce&#10;Ry0lDQ5nTt37FbOCEvVGY/cfDCeTMM1RmExfjlCwu5qbXY1e1ceApR/iKjI8XoO9V91VWqivcY8s&#10;QlRUMc0xdk65t51w7NPSwE3ExWIRzXCCDfNn+tLwAB5YDf15tblm1rRN7LH9z6EbZDZ71MvJNnhq&#10;WKw8yCo2+gOvLd84/bFx2k0V1suuHK0e9un8FwAAAP//AwBQSwMEFAAGAAgAAAAhAEBaAXfXAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFuwjAQRO+V+AdrkbgVB1BQmsZBCIkLPZGink28JFHj&#10;dRQ74P59l1N726cZzb5iF20v7jj6zpGC1TIBgVQ701Gj4PJ5fM1A+KDJ6N4RKvhBD7ty9lLo3LgH&#10;nfFehUbwCPlcK2hDGHIpfd2i1X7pBiTObm60OjCOjTSjfvC47eU6SbbS6o74Q6sHPLRYf1eTVfCV&#10;nU1ziafKfmymw2299TYGr9RiHvfvIALG8FeGpz6rQ8lOVzeR8aJ/sggK0hQEh9nqjfnKxyYFWRby&#10;v335CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK6WmsmvAgAAlwUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEBaAXfXAAAABQEAAA8AAAAAAAAA&#10;AAAAAAAACQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight=".5pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15842B8A" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FF4D43" w:rsidRPr="00385CFB" w:rsidRDefault="00FF4D43" w:rsidP="00D41498">
+    <w:p w14:paraId="7B8D8B8B" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492">
       <w:pPr>
-        <w:pStyle w:val="11"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00167058">
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＜希望事項＞</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8494"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A16492" w:rsidRPr="00167058" w14:paraId="46523D30" w14:textId="77777777" w:rsidTr="00A16492">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8494" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="002F4A90" w14:textId="77777777" w:rsidR="00466990" w:rsidRPr="00167058" w:rsidRDefault="00466990" w:rsidP="00466990">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>面会</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>希望日</w:t>
+            </w:r>
+            <w:r w:rsidR="002262A0" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>（面会</w:t>
+            </w:r>
+            <w:r w:rsidR="002262A0" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>を希望する場合</w:t>
+            </w:r>
+            <w:r w:rsidR="002262A0" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314C1B8E" w14:textId="0F5D958C" w:rsidR="00466990" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00466990">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="200" w:firstLine="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidR="00466990" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>希望：</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1593" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年　　月　　日　</w:t>
+            </w:r>
+            <w:r w:rsidR="00466990" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>AM or PM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FC9D4A1" w14:textId="4987FDB2" w:rsidR="00466990" w:rsidRPr="00167058" w:rsidRDefault="00466990" w:rsidP="00466990">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="200" w:firstLine="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>希望：</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1593" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>AM or PM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CEEF5A4" w14:textId="3DD1384D" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00466990" w:rsidP="00466990">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="200" w:firstLine="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>希望：</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1593" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>AM or PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C024582" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00A16492">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00167058">
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>----　＜医薬品医療機器総合機構処理欄＞　　※以下の欄への記入は不要です。----</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D5BC8C" w14:textId="2367AE00" w:rsidR="00A16492" w:rsidRPr="00167058" w:rsidRDefault="00A16492" w:rsidP="00E01BBF">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00167058">
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＜対応状況＞</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="8504" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8504"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D7DB8" w14:paraId="01902EBB" w14:textId="77777777" w:rsidTr="00156730">
+        <w:trPr>
+          <w:trHeight w:val="1980"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DCDF22" w14:textId="77777777" w:rsidR="005D7DB8" w:rsidRPr="00167058" w:rsidRDefault="005D7DB8" w:rsidP="00156730">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">相談日　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>対応者：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>〔　　　　　　　　　　〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E690752" w14:textId="100CF23A" w:rsidR="005D7DB8" w:rsidRPr="00167058" w:rsidRDefault="005D7DB8" w:rsidP="00156730">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>・相談日〔</w:t>
+            </w:r>
+            <w:r w:rsidR="006F2744" w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　時　　分〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4ACB2E" w14:textId="77777777" w:rsidR="005D7DB8" w:rsidRPr="00167058" w:rsidRDefault="005D7DB8" w:rsidP="00156730">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="200" w:firstLine="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>・相談方法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>〔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□面会　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">電話　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>その他</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">（　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366156E3" w14:textId="77777777" w:rsidR="005D7DB8" w:rsidRPr="00167058" w:rsidRDefault="005D7DB8" w:rsidP="00156730">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>相談結果等</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F4F1EA0" w14:textId="77777777" w:rsidR="005D7DB8" w:rsidRPr="00167058" w:rsidRDefault="005D7DB8" w:rsidP="00156730">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">〔　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2956CA00" w14:textId="77777777" w:rsidR="005D7DB8" w:rsidRPr="00523DF7" w:rsidRDefault="005D7DB8" w:rsidP="00156730">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>相談整理番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">〔　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167058">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47C2E25F" w14:textId="77777777" w:rsidR="005D7DB8" w:rsidRPr="005D7DB8" w:rsidRDefault="005D7DB8">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00D41498">
-[...7010 lines deleted...]
-      <w:pgMar w:top="851" w:right="709" w:bottom="567" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="005D7DB8" w:rsidRPr="005D7DB8" w:rsidSect="00A16492">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="680" w:right="1701" w:bottom="680" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="-4301"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B4917" w:rsidRDefault="003B4917" w:rsidP="004E7B78">
+    <w:p w14:paraId="604E7BD4" w14:textId="77777777" w:rsidR="00B173D6" w:rsidRDefault="00B173D6" w:rsidP="00A16492">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B4917" w:rsidRDefault="003B4917" w:rsidP="004E7B78">
+    <w:p w14:paraId="71AB6988" w14:textId="77777777" w:rsidR="00B173D6" w:rsidRDefault="00B173D6" w:rsidP="00A16492">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-    <w:panose1 w:val="02040604050505020304"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
+    <w:panose1 w:val="020F0600000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B4917" w:rsidRDefault="003B4917" w:rsidP="004E7B78">
+    <w:p w14:paraId="1D315151" w14:textId="77777777" w:rsidR="00B173D6" w:rsidRDefault="00B173D6" w:rsidP="00A16492">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B4917" w:rsidRDefault="003B4917" w:rsidP="004E7B78">
+    <w:p w14:paraId="696A24F6" w14:textId="77777777" w:rsidR="00B173D6" w:rsidRDefault="00B173D6" w:rsidP="00A16492">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...888 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="189"/>
-  <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B55F8A"/>
-[...367 lines deleted...]
-    <w:rsid w:val="00FF60C2"/>
+    <w:rsidRoot w:val="005D0A80"/>
+    <w:rsid w:val="00025C5C"/>
+    <w:rsid w:val="000A3C98"/>
+    <w:rsid w:val="000A5027"/>
+    <w:rsid w:val="000E4CD1"/>
+    <w:rsid w:val="0011081A"/>
+    <w:rsid w:val="00126D95"/>
+    <w:rsid w:val="001447C6"/>
+    <w:rsid w:val="0015458D"/>
+    <w:rsid w:val="00162831"/>
+    <w:rsid w:val="00167058"/>
+    <w:rsid w:val="001A3FF9"/>
+    <w:rsid w:val="001C5909"/>
+    <w:rsid w:val="001D3C08"/>
+    <w:rsid w:val="001D7175"/>
+    <w:rsid w:val="001F0A80"/>
+    <w:rsid w:val="001F4443"/>
+    <w:rsid w:val="002262A0"/>
+    <w:rsid w:val="002500A1"/>
+    <w:rsid w:val="00297FE9"/>
+    <w:rsid w:val="002B186A"/>
+    <w:rsid w:val="00304FB6"/>
+    <w:rsid w:val="00313022"/>
+    <w:rsid w:val="00313A84"/>
+    <w:rsid w:val="00342EBA"/>
+    <w:rsid w:val="00370095"/>
+    <w:rsid w:val="0037309A"/>
+    <w:rsid w:val="00375440"/>
+    <w:rsid w:val="00386B30"/>
+    <w:rsid w:val="003B06FE"/>
+    <w:rsid w:val="003B29F2"/>
+    <w:rsid w:val="003D2D25"/>
+    <w:rsid w:val="00400CAC"/>
+    <w:rsid w:val="004328F8"/>
+    <w:rsid w:val="00466990"/>
+    <w:rsid w:val="004B6834"/>
+    <w:rsid w:val="004C7AC8"/>
+    <w:rsid w:val="0050571D"/>
+    <w:rsid w:val="00517F1C"/>
+    <w:rsid w:val="00523DF7"/>
+    <w:rsid w:val="00574717"/>
+    <w:rsid w:val="005C43FF"/>
+    <w:rsid w:val="005C6385"/>
+    <w:rsid w:val="005D0A80"/>
+    <w:rsid w:val="005D7DB8"/>
+    <w:rsid w:val="00601A9A"/>
+    <w:rsid w:val="00633108"/>
+    <w:rsid w:val="00666F69"/>
+    <w:rsid w:val="00691054"/>
+    <w:rsid w:val="006A74E2"/>
+    <w:rsid w:val="006D2D6A"/>
+    <w:rsid w:val="006D48C0"/>
+    <w:rsid w:val="006F2744"/>
+    <w:rsid w:val="0071669A"/>
+    <w:rsid w:val="00724220"/>
+    <w:rsid w:val="007824C9"/>
+    <w:rsid w:val="00783384"/>
+    <w:rsid w:val="0078681A"/>
+    <w:rsid w:val="007D742A"/>
+    <w:rsid w:val="007E0F2D"/>
+    <w:rsid w:val="008407D2"/>
+    <w:rsid w:val="0086565F"/>
+    <w:rsid w:val="00872374"/>
+    <w:rsid w:val="00881EC8"/>
+    <w:rsid w:val="008A61FC"/>
+    <w:rsid w:val="008E7F39"/>
+    <w:rsid w:val="00910D0E"/>
+    <w:rsid w:val="00924210"/>
+    <w:rsid w:val="009B2595"/>
+    <w:rsid w:val="009B5B48"/>
+    <w:rsid w:val="009D7470"/>
+    <w:rsid w:val="009F6158"/>
+    <w:rsid w:val="00A02DC8"/>
+    <w:rsid w:val="00A16492"/>
+    <w:rsid w:val="00A208E8"/>
+    <w:rsid w:val="00A4392E"/>
+    <w:rsid w:val="00A61198"/>
+    <w:rsid w:val="00A923D1"/>
+    <w:rsid w:val="00AA1593"/>
+    <w:rsid w:val="00AB102B"/>
+    <w:rsid w:val="00AB6283"/>
+    <w:rsid w:val="00AC54D1"/>
+    <w:rsid w:val="00AE254B"/>
+    <w:rsid w:val="00B03130"/>
+    <w:rsid w:val="00B173D6"/>
+    <w:rsid w:val="00B40C70"/>
+    <w:rsid w:val="00B81A9C"/>
+    <w:rsid w:val="00B8770A"/>
+    <w:rsid w:val="00BA6BDD"/>
+    <w:rsid w:val="00BC03E4"/>
+    <w:rsid w:val="00BC7648"/>
+    <w:rsid w:val="00BF7749"/>
+    <w:rsid w:val="00C05BB4"/>
+    <w:rsid w:val="00CA0F1C"/>
+    <w:rsid w:val="00CE6DD9"/>
+    <w:rsid w:val="00D5544E"/>
+    <w:rsid w:val="00D67E88"/>
+    <w:rsid w:val="00D753B5"/>
+    <w:rsid w:val="00D85729"/>
+    <w:rsid w:val="00DA32F0"/>
+    <w:rsid w:val="00DB216A"/>
+    <w:rsid w:val="00DC3424"/>
+    <w:rsid w:val="00E01BBF"/>
+    <w:rsid w:val="00E1732A"/>
+    <w:rsid w:val="00E51A49"/>
+    <w:rsid w:val="00E57014"/>
+    <w:rsid w:val="00E93D15"/>
+    <w:rsid w:val="00EC2BB6"/>
+    <w:rsid w:val="00F0790B"/>
+    <w:rsid w:val="00F146E2"/>
+    <w:rsid w:val="00F64E2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="716F88A7"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14536,51 +2392,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14822,737 +2678,276 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005D0A80"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...14 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...169 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="005D0A80"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E7B78"/>
+    <w:rsid w:val="00A16492"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E7B78"/>
+    <w:rsid w:val="00A16492"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E7B78"/>
+    <w:rsid w:val="00A16492"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E7B78"/>
-[...20 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A16492"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-[...13 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="a8">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A16492"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...207 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ad"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC2488"/>
+    <w:rsid w:val="00633108"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="ac"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC2488"/>
+    <w:rsid w:val="00633108"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-    <w:name w:val="見出し 1 (文字)"/>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D41498"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B2595"/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B2595"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B2595"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-[...27 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ac"/>
+    <w:next w:val="ac"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BE5FCE"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B2595"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ad"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BE5FCE"/>
+    <w:rsid w:val="009B2595"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...22 lines deleted...]
-    <w:rsid w:val="00BE5FCE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:&#12308;e-mail:%20anzen1-menkai@pmda.go.jp&#12309;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15772,86 +3167,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>2665</Characters>
+  <Pages>1</Pages>
+  <Words>146</Words>
+  <Characters>835</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>6</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3126</CharactersWithSpaces>
+  <CharactersWithSpaces>980</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>