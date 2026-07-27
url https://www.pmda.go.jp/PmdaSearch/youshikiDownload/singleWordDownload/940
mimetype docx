--- v0 (2026-04-29)
+++ v1 (2026-07-27)
@@ -1,2366 +1,2536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00B20EC5" w:rsidRPr="00B20EC5" w:rsidRDefault="00B20EC5" w:rsidP="00B20EC5">
+    <w:p w14:paraId="07753899" w14:textId="1F1F133E" w:rsidR="005D0A80" w:rsidRPr="004B507D" w:rsidRDefault="005D0A80" w:rsidP="005D0A80">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-[...19 lines deleted...]
-        <w:spacing w:line="220" w:lineRule="atLeast"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">販 </w:t>
+        <w:t>相談申込票（</w:t>
       </w:r>
-      <w:r w:rsidR="00B20EC5" w:rsidRPr="00B20EC5">
+      <w:r w:rsidR="005339D5">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>売</w:t>
+        <w:t>再生医療等製品</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>の添付文書</w:t>
       </w:r>
-      <w:r w:rsidR="00B20EC5" w:rsidRPr="00B20EC5">
+      <w:r w:rsidRPr="004B507D">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>証</w:t>
+        <w:t>改訂</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>書</w:t>
+        <w:t>等）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-19" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8504"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D0A80" w:rsidRPr="00AA4880" w14:paraId="7E3D0C15" w14:textId="77777777" w:rsidTr="00C65ED8">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3708F3F7" w14:textId="638E8314" w:rsidR="005D0A80" w:rsidRDefault="005D0A80" w:rsidP="009E6021">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4880">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">宛先：独立行政法人　医薬品医療機器総合機構 </w:t>
+            </w:r>
+            <w:r w:rsidR="00042684">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="00042684">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>安全</w:t>
+            </w:r>
+            <w:r w:rsidR="00042684">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>対策第二部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4880">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　宛</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D840EEA" w14:textId="253D27C2" w:rsidR="005D0A80" w:rsidRPr="00AA4880" w:rsidRDefault="005D0A80" w:rsidP="000322DA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="16" w:left="34"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4880">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　〔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00354A45">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>FAX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B41CE3">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22023">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>03-3506-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22023" w:rsidRPr="00A22023">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22023">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>441</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4880">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705D48">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>〔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705D48">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>e-mail:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705D48">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidR="00A22023" w:rsidRPr="00A22023">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>anzen</w:t>
+              </w:r>
+              <w:r w:rsidR="00A22023" w:rsidRPr="008167A6">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>3</w:t>
+              </w:r>
+              <w:r w:rsidR="00A22023" w:rsidRPr="00A22023">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>-menkai@pmda.go.jp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00705D48">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="869"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="652"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="2403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00214565" w:rsidRPr="00B20EC5" w:rsidTr="009A0902">
+      <w:tr w:rsidR="00A16492" w14:paraId="5A651F08" w14:textId="77777777" w:rsidTr="00E512CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="798657CB" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>会</w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2">
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>社</w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F146E2">
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E31004" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEA3A4C" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>担当者</w:t>
+            </w:r>
+            <w:r>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2403" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACB7570" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A16492" w14:paraId="3625B87E" w14:textId="77777777" w:rsidTr="00E512CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74644B79" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00E512CA" w:rsidP="00F146E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>販</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>売</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C50B34">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>注）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B04B6E" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="744A9925" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>TEL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2403" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE206A4" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A16492" w14:paraId="2BA7AA22" w14:textId="77777777" w:rsidTr="00E512CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60237770" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00E512CA" w:rsidP="00F146E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>般</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>称</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C50B34">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>注）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA9F055" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5175D541" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>FAX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2403" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3082F96D" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A16492" w14:paraId="16CD4DA9" w14:textId="77777777" w:rsidTr="00E512CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A36A488" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492" w:rsidP="00B544F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>承</w:t>
+            </w:r>
+            <w:r w:rsidR="00B544F5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00B544F5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>認</w:t>
+            </w:r>
+            <w:r w:rsidR="00B544F5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00B544F5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>番</w:t>
+            </w:r>
+            <w:r w:rsidR="00B544F5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00B544F5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>号</w:t>
+            </w:r>
+            <w:r w:rsidR="00E512CA" w:rsidRPr="00E512CA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>注</w:t>
+            </w:r>
+            <w:r w:rsidR="00E512CA" w:rsidRPr="00E512CA">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D52C880" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE2C132" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492" w:rsidP="00F146E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>e-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2403" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="751A8E2D" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D2902DE" w14:textId="77777777" w:rsidR="00E512CA" w:rsidRDefault="00E512CA" w:rsidP="00E512CA">
+      <w:r w:rsidRPr="00C50B34">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>注）複数の製品に</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>関する</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50B34">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>共通した相談内容の場合は、該当する製品</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50B34">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>全て記載すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095FDA84" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＜</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16492">
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>相談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16492">
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>内容</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＞</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8494"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A16492" w14:paraId="0B43CE25" w14:textId="77777777" w:rsidTr="00224B92">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:trHeight w:val="6681"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1307" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00214565" w:rsidRPr="00B20EC5" w:rsidRDefault="00214565" w:rsidP="00214565">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3D4EA197" w14:textId="79B9DC1C" w:rsidR="00A16492" w:rsidRDefault="00A16492" w:rsidP="00633108">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633108">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="008B165C">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>改訂等項目</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C99FB12" w14:textId="1F74FB53" w:rsidR="00A16492" w:rsidRPr="004229B4" w:rsidRDefault="008F7B45" w:rsidP="00CE73AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>①</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>添付文書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A419385" w14:textId="77777777" w:rsidR="006D2D6A" w:rsidRPr="004229B4" w:rsidRDefault="00A16492" w:rsidP="00CE73AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□警告　　□禁忌・禁止　　</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>効能</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>、効果</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>又は</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>性能</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>に関連する使用上の注意</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C50EB7" w14:textId="77777777" w:rsidR="00321D0D" w:rsidRPr="004229B4" w:rsidRDefault="006D2D6A" w:rsidP="00CE73AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>用法</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>及び用量又は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>使用方法に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>関連する</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>使用上の注意</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□使用注意</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D23B33" w14:textId="77777777" w:rsidR="00321D0D" w:rsidRPr="004229B4" w:rsidRDefault="00A16492" w:rsidP="00321D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□重要な基本的注意</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□相互作用　　□不具合・</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>副作用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063600A0" w14:textId="77777777" w:rsidR="00321D0D" w:rsidRPr="004229B4" w:rsidRDefault="00A16492" w:rsidP="00321D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□高齢者への適用</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□妊婦、産婦、授乳婦及び小児等への適用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C2BF95" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="004229B4" w:rsidRDefault="00A16492" w:rsidP="00321D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□臨床検査結果に及ぼす影響</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00321D0D" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□過剰使用　　□その他の注意</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3C9F95" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="004229B4" w:rsidRDefault="00A16492" w:rsidP="00CE73AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>取扱い上の</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>注意</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　□その他の項目</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C2D28B" w14:textId="65DA5B18" w:rsidR="005C6385" w:rsidRPr="004229B4" w:rsidRDefault="008F7B45" w:rsidP="00CE73AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>②</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>取扱説明書</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6385" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>又は</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>患者向け説明文書</w:t>
+            </w:r>
+            <w:r w:rsidR="001342D4" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A26E7FC" w14:textId="757407ED" w:rsidR="00633108" w:rsidRPr="004229B4" w:rsidRDefault="008F7B45" w:rsidP="008167A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>③</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6385" w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>情報提供文書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004229B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="619E7E1E" w14:textId="62399435" w:rsidR="00A16492" w:rsidRDefault="00A16492" w:rsidP="00633108">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633108">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="008B165C">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>改訂等内容</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B507D">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>（具体的に）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1859415B" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00D85729" w:rsidRDefault="00A16492" w:rsidP="00633108">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="100" w:left="210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>経緯</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>背景</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>（改訂</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>の場合は改訂根拠</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>を</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00CE73AE">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>具体的</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D6A" w:rsidRPr="00CE73AE">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>記載</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>すること</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="332D0E96" w14:textId="38262FE8" w:rsidR="008F4510" w:rsidRDefault="008F4510" w:rsidP="008F4510">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="100" w:left="390" w:hangingChars="100" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>※既に「添付文書」</w:t>
+            </w:r>
+            <w:r w:rsidR="004229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>取扱説明書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00872374">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>又は患者向け説明文書</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>の改訂（案）、</w:t>
+            </w:r>
+            <w:r w:rsidR="004229B4" w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>及び</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>「情報提供文書（案）」等を作成している場合は、下欄に「別添参照」と記載し</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>別添資料</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>として</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>添付すること。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629551C1" w14:textId="42F529AD" w:rsidR="00A16492" w:rsidRPr="008F4510" w:rsidRDefault="008F4510" w:rsidP="008F4510">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="100" w:left="390" w:hangingChars="100" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>別添資料の作成に</w:t>
+            </w:r>
+            <w:r w:rsidR="0095694A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>当たって</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>は、新旧対照表</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>を用いる</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>等、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>相談内容を分かりやすく</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>示すこと。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="156E3AF9" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="008F4510" w:rsidP="00A16492">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D85729">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BE50C52" wp14:editId="1B6D9943">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>635</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>63500</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="5255260" cy="657225"/>
+                      <wp:effectExtent l="0" t="0" r="21590" b="28575"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="正方形/長方形 3"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="5255260" cy="657225"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="0796D23C" id="正方形/長方形 3" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:.05pt;margin-top:5pt;width:413.8pt;height:51.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJI1fvsAIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpbvNLtpUyBqtlq1KkKq&#10;2ooW9ew6dhPJ8Rjb+8d7wAPAmTPiwONQibdgbCfZVUEcEHvwjjMz33hmvpmj43WnyFJY14Ku6HRv&#10;QonQHOpW31f07c3ZsxeUOM90zRRoUdGNcPR49vTJ0cqUIocGVC0sQRDtypWpaOO9KbPM8UZ0zO2B&#10;ERqVEmzHPF7tfVZbtkL0TmX5ZHKYrcDWxgIXzuHX06Sks4gvpeD+UkonPFEVxbf5eNp43oUzmx2x&#10;8t4y07S8fwb7h1d0rNUYdIQ6ZZ6RhW1/g+pabsGB9HscugykbLmIOWA208mjbK4bZkTMBYvjzFgm&#10;9/9g+cXyypK2rug+JZp12KKHL58fPn778f1T9vPD1ySR/VColXEl2l+bK9vfHIoh67W0XfjHfMg6&#10;FnczFlesPeH4sciLIj/EHnDUHRbP87wIoNnW21jnXwnoSBAqarF5saZsee58Mh1MQjANZ61S+J2V&#10;SpMVgu4Xk+jgQLV1UAZdpJI4UZYsGZLAr6d92B0rfITS+JaQYcopSn6jRIJ/IyQWCbPIU4BAzy0m&#10;41xoP02qhtUihSom+BuCDR4xY6URMCBLfOSI3QMMlglkwE759/bBVUR2j8595n9zHj1iZNB+dO5a&#10;DfZPmSnMqo+c7IcipdKEKt1BvUEKWUiz5Qw/a7F/58z5K2ZxmLDluCD8JR5SAfYJeomSBuz7P30P&#10;9shx1FKywuGsqHu3YFZQol5rZP/L6cFBmOZ4OUAu4cXuau52NXrRnQC2foqryPAoBnuvBlFa6G5x&#10;j8xDVFQxzTF2Rbm3w+XEp6WBm4iL+Tya4QQb5s/1teEBPFQ18PNmfcus6Unskf4XMAwyKx9xOdkG&#10;Tw3zhQfZRqJv69rXG6c/EqffVGG97N6j1Xafzn4BAAD//wMAUEsDBBQABgAIAAAAIQB/BBXM2gAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Bb8IwDIXvk/gPkZF2GylFg6prihDSLuNEh3YOjWkr&#10;GqdqUsj+Pea0XSw9P+v5e8U22l7ccPSdIwXLRQICqXamo0bB6fvzLQPhgyaje0eo4Bc9bMvZS6Fz&#10;4+50xFsVGsEh5HOtoA1hyKX0dYtW+4UbkNi7uNHqwHJspBn1ncNtL9MkWUurO+IPrR5w32J9rSar&#10;4Cc7muYUvyp7WE37S7r2Ngav1Os87j5ABIzh7xie+IwOJTOd3UTGi/6pReCZcCF2s3SzAXHmxXL1&#10;DrIs5H/+8gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJI1fvsAIAAJcFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB/BBXM2gAAAAcBAAAPAAAA&#10;AAAAAAAAAAAAAAoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAEQYAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".5pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276C92AD" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00A16492" w:rsidRDefault="00A16492">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D1B46C7" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＜希望事項＞</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8494"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A16492" w14:paraId="43D1A476" w14:textId="77777777" w:rsidTr="00A16492">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8249" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00214565" w:rsidRPr="008442B3" w:rsidRDefault="00214565" w:rsidP="00214565">
-[...105 lines deleted...]
-              <w:t>女</w:t>
+          <w:p w14:paraId="5A772824" w14:textId="77777777" w:rsidR="00466990" w:rsidRDefault="00466990" w:rsidP="00466990">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>面会</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00A16492">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>希望日</w:t>
+            </w:r>
+            <w:r w:rsidR="007F43B5">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>（面会</w:t>
+            </w:r>
+            <w:r w:rsidR="007F43B5">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>を希望する</w:t>
+            </w:r>
+            <w:r w:rsidR="007F43B5">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>場合）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="284BE3D7" w14:textId="1B40A9C8" w:rsidR="00466990" w:rsidRDefault="00A16492" w:rsidP="00466990">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="200" w:firstLine="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16492">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidR="00466990" w:rsidRPr="00466990">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16492">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>希望：</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB10BD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16492">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年　　月　　日　</w:t>
+            </w:r>
+            <w:r w:rsidR="00466990" w:rsidRPr="00466990">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>AM or PM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02708521" w14:textId="0AB7DF1A" w:rsidR="00466990" w:rsidRDefault="00466990" w:rsidP="00466990">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="200" w:firstLine="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466990">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00A16492">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>希望：</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB10BD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00A16492">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466990">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>AM or PM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31AFE42F" w14:textId="727216C6" w:rsidR="00A16492" w:rsidRPr="00466990" w:rsidRDefault="00466990" w:rsidP="00466990">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="200" w:firstLine="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466990">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00A16492">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>希望：</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB10BD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16492" w:rsidRPr="00A16492">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466990">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>AM or PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00214565" w:rsidRPr="00B20EC5" w:rsidTr="009A0902">
+    </w:tbl>
+    <w:p w14:paraId="1CAA1D40" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492" w:rsidP="00A16492">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>----　＜</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B507D">
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>医薬品医療機器総合機構処理欄</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＞　　※以下の欄への記入は不要です。----</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4530EE40" w14:textId="77777777" w:rsidR="00A16492" w:rsidRDefault="00A16492" w:rsidP="00A16492">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＜対応状況＞</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="8504" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8504"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00224B92" w14:paraId="7D6E81B3" w14:textId="77777777" w:rsidTr="00156730">
         <w:trPr>
-          <w:trHeight w:val="581"/>
+          <w:trHeight w:val="1980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1307" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8504" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00214565" w:rsidRPr="00B20EC5" w:rsidRDefault="00214565" w:rsidP="00214565">
-[...1353 lines deleted...]
-            <w:permEnd w:id="1538074274"/>
+          <w:p w14:paraId="0554D39E" w14:textId="77777777" w:rsidR="00224B92" w:rsidRPr="004B507D" w:rsidRDefault="00224B92" w:rsidP="00156730">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B507D">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>相談日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7ECE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>対応者：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00754E91">
+              <w:rPr>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>〔　　　　　　　　　　〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2247186F" w14:textId="11C406E2" w:rsidR="00224B92" w:rsidRDefault="00224B92" w:rsidP="00156730">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>・相談日〔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="001C4434">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>年　　月　　日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B507D">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　時　　分〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C813178" w14:textId="77777777" w:rsidR="00224B92" w:rsidRPr="00313B6E" w:rsidRDefault="00224B92" w:rsidP="00156730">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="200" w:firstLine="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>・相談方法</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>〔</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□面会　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC7648">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>電話</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>その他</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">（　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23538596" w14:textId="77777777" w:rsidR="00224B92" w:rsidRDefault="00224B92" w:rsidP="00156730">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00523DF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>相談結果等</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56389FC9" w14:textId="77777777" w:rsidR="00224B92" w:rsidRPr="008C7ECE" w:rsidRDefault="00224B92" w:rsidP="00156730">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00523DF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>〔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC7648">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC7648">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC7648">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00523DF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5556C91F" w14:textId="77777777" w:rsidR="00224B92" w:rsidRPr="00523DF7" w:rsidRDefault="00224B92" w:rsidP="00156730">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00523DF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>相談整理番号</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00523DF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00523DF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>〔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC7648">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC7648">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00523DF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009B3C4B" w:rsidRPr="004F01D4" w:rsidRDefault="009B3C4B" w:rsidP="004F01D4">
+    <w:p w14:paraId="2F6BF6BA" w14:textId="77777777" w:rsidR="00A16492" w:rsidRPr="00224B92" w:rsidRDefault="00A16492" w:rsidP="00A16492">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="410" w:hangingChars="256" w:hanging="410"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F01D4">
-[...54 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00CE08AB" w:rsidRPr="004F01D4" w:rsidRDefault="00CE08AB" w:rsidP="00CE08AB">
-[...100 lines deleted...]
-      <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="00A16492" w:rsidRPr="00224B92" w:rsidSect="00A16492">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="680" w:right="1701" w:bottom="680" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00214924" w:rsidRDefault="00214924"/>
+    <w:p w14:paraId="0CC52E7C" w14:textId="77777777" w:rsidR="00714E48" w:rsidRDefault="00714E48" w:rsidP="00A16492">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00214924" w:rsidRDefault="00214924"/>
+    <w:p w14:paraId="0756BC73" w14:textId="77777777" w:rsidR="00714E48" w:rsidRDefault="00714E48" w:rsidP="00A16492">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ Ｐ明朝">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
+    <w:panose1 w:val="020F0600000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00214924" w:rsidRDefault="00214924"/>
+    <w:p w14:paraId="6A5D1C1F" w14:textId="77777777" w:rsidR="00714E48" w:rsidRDefault="00714E48" w:rsidP="00A16492">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00214924" w:rsidRDefault="00214924"/>
+    <w:p w14:paraId="2F90E4A9" w14:textId="77777777" w:rsidR="00714E48" w:rsidRDefault="00714E48" w:rsidP="00A16492">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...230 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B20EC5"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00EA5121"/>
+    <w:rsidRoot w:val="005D0A80"/>
+    <w:rsid w:val="000322DA"/>
+    <w:rsid w:val="00042684"/>
+    <w:rsid w:val="0004422B"/>
+    <w:rsid w:val="00077128"/>
+    <w:rsid w:val="000A5027"/>
+    <w:rsid w:val="000C15B4"/>
+    <w:rsid w:val="000D1DD8"/>
+    <w:rsid w:val="000D4191"/>
+    <w:rsid w:val="000E69F8"/>
+    <w:rsid w:val="00122999"/>
+    <w:rsid w:val="001342D4"/>
+    <w:rsid w:val="00192091"/>
+    <w:rsid w:val="0019640F"/>
+    <w:rsid w:val="001A3FDD"/>
+    <w:rsid w:val="001C4434"/>
+    <w:rsid w:val="00224B92"/>
+    <w:rsid w:val="00296A4B"/>
+    <w:rsid w:val="002D1AE7"/>
+    <w:rsid w:val="00303E5D"/>
+    <w:rsid w:val="00321D0D"/>
+    <w:rsid w:val="00330A65"/>
+    <w:rsid w:val="0033106F"/>
+    <w:rsid w:val="00386B30"/>
+    <w:rsid w:val="00393B21"/>
+    <w:rsid w:val="00400CAC"/>
+    <w:rsid w:val="004229B4"/>
+    <w:rsid w:val="0046067E"/>
+    <w:rsid w:val="00466990"/>
+    <w:rsid w:val="0050571D"/>
+    <w:rsid w:val="00523DF7"/>
+    <w:rsid w:val="005339D5"/>
+    <w:rsid w:val="005C6385"/>
+    <w:rsid w:val="005D0A80"/>
+    <w:rsid w:val="00633108"/>
+    <w:rsid w:val="0065512C"/>
+    <w:rsid w:val="006D2D6A"/>
+    <w:rsid w:val="00714E48"/>
+    <w:rsid w:val="007F43B5"/>
+    <w:rsid w:val="008167A6"/>
+    <w:rsid w:val="008220DD"/>
+    <w:rsid w:val="00872374"/>
+    <w:rsid w:val="00881EC8"/>
+    <w:rsid w:val="0088739E"/>
+    <w:rsid w:val="008B165C"/>
+    <w:rsid w:val="008D4DE8"/>
+    <w:rsid w:val="008E6C3B"/>
+    <w:rsid w:val="008F4510"/>
+    <w:rsid w:val="008F7B45"/>
+    <w:rsid w:val="0095694A"/>
+    <w:rsid w:val="009919B7"/>
+    <w:rsid w:val="00A16492"/>
+    <w:rsid w:val="00A22023"/>
+    <w:rsid w:val="00A61198"/>
+    <w:rsid w:val="00A67383"/>
+    <w:rsid w:val="00A7511A"/>
+    <w:rsid w:val="00AB10BD"/>
+    <w:rsid w:val="00AE1E08"/>
+    <w:rsid w:val="00AE2EC7"/>
+    <w:rsid w:val="00B01A0D"/>
+    <w:rsid w:val="00B544F5"/>
+    <w:rsid w:val="00B67675"/>
+    <w:rsid w:val="00B8770A"/>
+    <w:rsid w:val="00BB5255"/>
+    <w:rsid w:val="00BF121B"/>
+    <w:rsid w:val="00C323E7"/>
+    <w:rsid w:val="00C529CA"/>
+    <w:rsid w:val="00C62B54"/>
+    <w:rsid w:val="00C65ED8"/>
+    <w:rsid w:val="00CE6DD9"/>
+    <w:rsid w:val="00CE73AE"/>
+    <w:rsid w:val="00D272D5"/>
+    <w:rsid w:val="00D80875"/>
+    <w:rsid w:val="00D85729"/>
+    <w:rsid w:val="00DB650E"/>
+    <w:rsid w:val="00DD0942"/>
+    <w:rsid w:val="00E1732A"/>
+    <w:rsid w:val="00E336D9"/>
+    <w:rsid w:val="00E512CA"/>
+    <w:rsid w:val="00E51A49"/>
+    <w:rsid w:val="00F0630A"/>
+    <w:rsid w:val="00F0790B"/>
+    <w:rsid w:val="00F146E2"/>
+    <w:rsid w:val="00F25DE2"/>
+    <w:rsid w:val="00F64E2A"/>
+    <w:rsid w:val="00F653E7"/>
+    <w:rsid w:val="00FB77DF"/>
+    <w:rsid w:val="00FD4ED3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="552FCE17"/>
+  <w14:docId w14:val="33179C1E"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2402,51 +2572,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2688,659 +2858,275 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B20EC5"/>
+    <w:rsid w:val="005D0A80"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...14 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...168 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05-05">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="005D0A80"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="05-050">
-[...168 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B20EC5"/>
+    <w:rsid w:val="00A16492"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a3"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B20EC5"/>
+    <w:rsid w:val="00A16492"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A16492"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A16492"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B20EC5"/>
+    <w:rsid w:val="00A16492"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00022A74"/>
+    <w:rsid w:val="00633108"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00022A74"/>
+    <w:rsid w:val="00633108"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A22023"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B4848"/>
+    <w:rsid w:val="00A22023"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="フッター (文字)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="コメント文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003B4848"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009A0902"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A22023"/>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-[...28 lines deleted...]
-    <w:rsid w:val="009A0902"/>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ac"/>
+    <w:next w:val="ac"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A22023"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ad"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009A0902"/>
+    <w:rsid w:val="00A22023"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...22 lines deleted...]
-    <w:rsid w:val="009A0902"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:&#12308;e-mail:%20anzen1-menkai@pmda.go.jp&#12309;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3562,72 +3348,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>46</Words>
-  <Characters>263</Characters>
+  <Words>152</Words>
+  <Characters>870</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>1</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>308</CharactersWithSpaces>
+  <CharactersWithSpaces>1020</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>