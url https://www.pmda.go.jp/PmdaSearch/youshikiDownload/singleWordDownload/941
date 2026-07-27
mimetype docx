--- v0 (2026-04-29)
+++ v1 (2026-07-27)
@@ -3,21768 +3,2519 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="50B2349C" w14:textId="77777777" w:rsidR="00B1385C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="459BA5F5" w14:textId="049B98A1" w:rsidR="008E69ED" w:rsidRPr="008E69ED" w:rsidRDefault="008E69ED" w:rsidP="008E69ED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00903AC4">
+      <w:r w:rsidRPr="008E69ED">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>様式</w:t>
-[...8 lines deleted...]
-        <w:t>５</w:t>
+        <w:t>相談申込票</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9935E3" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="005D0C3C" w:rsidP="005D0C3C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="5D63373C" w14:textId="77777777" w:rsidR="008E69ED" w:rsidRPr="008E69ED" w:rsidRDefault="008E69ED" w:rsidP="008E69ED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="-67" w:left="-141" w:rightChars="-135" w:right="-283"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060576D">
+      <w:r w:rsidRPr="008E69ED">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>副作用救済給付用</w:t>
+        <w:t>（その他の安全対策に関する相談</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="008E69ED">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E69ED">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>受診</w:t>
+        <w:t>医薬品</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E69ED">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:w w:val="66"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>証明書</w:t>
+        <w:t>（体外診断用医薬品を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E69ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:w w:val="66"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>除く</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E69ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:w w:val="66"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E69ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E69ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="236"/>
-[...43 lines deleted...]
-        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="1867"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="105"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w14:paraId="1E4A7CD4" w14:textId="77777777" w:rsidTr="002E0F22">
+      <w:tr w:rsidR="00E362BD" w:rsidRPr="00FB4631" w14:paraId="4CB1A1B2" w14:textId="77777777" w:rsidTr="00794393">
         <w:trPr>
-          <w:trHeight w:val="295"/>
+          <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="424AECC9" w14:textId="77777777" w:rsidR="00E362BD" w:rsidRPr="00FB4631" w:rsidRDefault="00E362BD" w:rsidP="00E457B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4752"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>宛先：独立行政法人医薬品医療機器総合機構</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>医薬品安全対策</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第一部、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>医薬品安全対策</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第二部</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　宛</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F6ABBC0" w14:textId="77777777" w:rsidR="00E362BD" w:rsidRPr="00FB4631" w:rsidRDefault="00E362BD" w:rsidP="00E457B3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>〔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>FAX :03-3506-9441</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705D48">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>〔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705D48">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>e-mail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E362BD">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00E457B3">
+                <w:rPr>
+                  <w:rStyle w:val="aa"/>
+                </w:rPr>
+                <w:t>anzen2-menkai@pmda.go.jp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E362BD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>〕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F601C" w:rsidRPr="00FB4631" w14:paraId="21F28018" w14:textId="77777777" w:rsidTr="00794393">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="99" w:type="dxa"/>
+            <w:right w:w="99" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="62" w:type="pct"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2922469E" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="007F1D50">
+          <w:p w14:paraId="5595078C" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="81"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E55AB7">
-[...5 lines deleted...]
-              <w:t>⑴</w:t>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>社</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...147 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2984DB29" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="007F1D50">
+          <w:p w14:paraId="514F768D" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...289 lines deleted...]
-              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...174 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1098" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="623D97FB" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="004A621E" w:rsidRDefault="002E0F22" w:rsidP="00912C94">
+          <w:p w14:paraId="7083E041" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="79"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003550C5">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>担</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>当</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>者</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3724" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="1176" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFC67AD" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00533124" w:rsidRDefault="002E0F22" w:rsidP="00047DE7">
+          <w:p w14:paraId="0E3F0013" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="81"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="521741444" w:edGrp="everyone"/>
-            <w:permEnd w:id="521741444"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F601C" w:rsidRPr="00FB4631" w14:paraId="01B0B40B" w14:textId="77777777" w:rsidTr="00794393">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="99" w:type="dxa"/>
+            <w:right w:w="99" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="62" w:type="pct"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F28CC1E" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="81"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>販</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>売</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41223C7A" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+          <w:p w14:paraId="0B2B8BF8" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1098" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5976EC0F" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22" w:rsidP="00864391">
+          <w:p w14:paraId="20A56051" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="81"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395000">
-[...21 lines deleted...]
-              <w:t>月日</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>TEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="1176" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="424AF030" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+          <w:p w14:paraId="036CD840" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F601C" w:rsidRPr="00FB4631" w14:paraId="219295F9" w14:textId="77777777" w:rsidTr="00794393">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="99" w:type="dxa"/>
+            <w:right w:w="99" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="62" w:type="pct"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72F7C496" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="81"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>一　　般　　名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="263DB059" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="1098" w:type="pct"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FED3B20" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+          <w:p w14:paraId="27A3087F" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="81"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>FAX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3489B286" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F601C" w:rsidRPr="00FB4631" w14:paraId="6BE5F150" w14:textId="77777777" w:rsidTr="00794393">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="99" w:type="dxa"/>
+            <w:right w:w="99" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="62" w:type="pct"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F903C63" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="81"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>薬効分類番号等</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3C72" w:rsidRPr="00944B7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="21"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>注）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B696E05" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="363" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="1098" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B0224B9" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+          <w:p w14:paraId="06AE774F" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="81"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>e-mail</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="494" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="1176" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C47AED6" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+          <w:p w14:paraId="6E23BBBB" w14:textId="77777777" w:rsidR="008F601C" w:rsidRPr="00FB4631" w:rsidRDefault="008F601C" w:rsidP="008F601C">
             <w:pPr>
-              <w:rPr>
-[...20576 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31C2542F" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRDefault="00C32BAC" w:rsidP="00BF1D8C">
-[...1 lines deleted...]
-        <w:pStyle w:val="11"/>
+    <w:p w14:paraId="6F6777FB" w14:textId="77777777" w:rsidR="00292B1D" w:rsidRPr="00E707CE" w:rsidRDefault="00EA3C72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E707CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>注）記入形式：薬効分類番号（3桁）＋薬効分類名</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C32BAC" w:rsidSect="006C289F">
+    <w:p w14:paraId="6F72C401" w14:textId="1653711A" w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidRDefault="00292B1D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＜</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87D24" w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>相談内容</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＞</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8488"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00974923" w:rsidRPr="00FB4631" w14:paraId="56D0E74A" w14:textId="77777777" w:rsidTr="00736CF8">
+        <w:trPr>
+          <w:trHeight w:val="3535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E295D9" w14:textId="77777777" w:rsidR="00AB5764" w:rsidRPr="00B57F15" w:rsidRDefault="00AB5764" w:rsidP="00AB5764">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B57F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>相談事項</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="249B6B25" w14:textId="77777777" w:rsidR="00AB5764" w:rsidRDefault="00AB5764" w:rsidP="00AB5764">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006661D9">
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006661D9">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>医療情報データベースを利用した調査の計画</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="796A1E97" w14:textId="77777777" w:rsidR="00AB5764" w:rsidRPr="00B57F15" w:rsidRDefault="00AB5764" w:rsidP="00AB5764">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　□その他</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="772470E0" w14:textId="77777777" w:rsidR="00AB5764" w:rsidRPr="00754E91" w:rsidRDefault="00AB5764" w:rsidP="00AB5764">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>相談</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00754E91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>内容（具体的に）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C0B427A" w14:textId="77777777" w:rsidR="00AB5764" w:rsidRDefault="00AB5764" w:rsidP="00AB5764">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00754E91">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67021AF5" wp14:editId="56D124A2">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>674370</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="5273675" cy="800100"/>
+                      <wp:effectExtent l="0" t="0" r="22225" b="19050"/>
+                      <wp:wrapTopAndBottom/>
+                      <wp:docPr id="2" name="Rectangle 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="5273675" cy="800100"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="7C6A6CF3" w14:textId="77777777" w:rsidR="00AB5764" w:rsidRDefault="00AB5764" w:rsidP="00AB5764">
+                                  <w:pPr>
+                                    <w:jc w:val="left"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="67021AF5" id="Rectangle 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-1.15pt;margin-top:53.1pt;width:415.25pt;height:63pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8Q7Y4KgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SBbtuo6WrVpQhp&#10;gRULH+A4TmLhG2O3afn6HTvdbhd4QuTBmsmMT86cmcnq+qAV2Qvw0pqKTic5JcJw20jTVfT7t+2b&#10;BSU+MNMwZY2o6FF4er1+/Wo1uFIUtreqEUAQxPhycBXtQ3BllnneC838xDphMNha0CygC13WABsQ&#10;XausyPOrbLDQOLBceI9vb8cgXSf8thU8fGlbLwJRFUVuIZ2Qzjqe2XrFyg6Y6yU/0WD/wEIzafCj&#10;Z6hbFhjZgfwDSksO1ts2TLjVmW1byUWqAauZ5r9V89AzJ1ItKI53Z5n8/4Pln/f3QGRT0YISwzS2&#10;6CuKxkynBCmiPIPzJWY9uHuIBXp3Z/kPT4zd9JglbgDs0AvWIKlpzM9eXIiOx6ukHj7ZBtHZLtik&#10;1KEFHQFRA3JIDTmeGyIOgXB8OSvmb6/mM0o4xhY5KpQ6lrHy6bYDHz4Iq0k0KgrIPaGz/Z0PkQ0r&#10;n1ISe6tks5VKJQe6eqOA7BkOxzY9qQAs8jJNGTJUdDkrZgn5RcxfQuTp+RuElgGnXEmdqsC0mMTK&#10;KNt70yQ7MKlGGykrc9IxSje2IBzqQ+pTEjnKWtvmiMKCHYcalxCN3sIvSgYc6Ir6nzsGghL10WBz&#10;5u+KJSoZkrNYLHEb4DJQXwSY4QhU0UDJaG7CuDM7B7Lr8TvTpIWxN9jOVialnzmdyOPIpgac1ivu&#10;xKWfsp5/AutHAAAA//8DAFBLAwQUAAYACAAAACEAdxmGe9wAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU/DMAyG70j8h8iTuG3pMpiq0nQCJI6AtiHOaWPaaolTNVnX/XvMCW7+ePT6cbmbvRMT&#10;jrEPpGG9ykAgNcH21Gr4PL4ucxAxGbLGBUINV4ywq25vSlPYcKE9TofUCg6hWBgNXUpDIWVsOvQm&#10;rsKAxLvvMHqTuB1baUdz4XDvpMqyrfSmJ77QmQFfOmxOh7PXkH+o9t4F//z1/nBKb/V1ItpLre8W&#10;89MjiIRz+oPhV5/VoWKnOpzJRuE0LNWGSZ5nWwWCgVzlXNQa1EYpkFUp/79Q/QAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQB8Q7Y4KgIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQB3GYZ73AAAAAoBAAAPAAAAAAAAAAAAAAAAAIQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                      <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
+                        <w:txbxContent>
+                          <w:p w14:paraId="7C6A6CF3" w14:textId="77777777" w:rsidR="00AB5764" w:rsidRDefault="00AB5764" w:rsidP="00AB5764">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap type="topAndBottom"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00B57F15">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>※医療情報データ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ベースを利用した調査の計画について相談する場合には、下欄に</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002834DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>「別添参照」と記載し、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>相談資料を添付してください。相談資料には、調査の概要、現時点で想定している</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4A1B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>電子化された</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>添付文書の改訂の内容を含めてください。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D642E4" w14:textId="7AB71583" w:rsidR="00867E30" w:rsidRPr="00AB5764" w:rsidRDefault="00867E30" w:rsidP="00845809">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2745E025" w14:textId="1876B0E5" w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidRDefault="00292B1D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＜</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87D24" w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>希望事項</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>＞</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8488"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B87D24" w:rsidRPr="00FB4631" w14:paraId="06B3A6C2" w14:textId="77777777" w:rsidTr="00794393">
+        <w:trPr>
+          <w:trHeight w:val="1055"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EB4B240" w14:textId="648ABD6B" w:rsidR="00B87D24" w:rsidRPr="00A32A8A" w:rsidRDefault="00292B1D" w:rsidP="00A32A8A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>面会</w:t>
+            </w:r>
+            <w:r w:rsidR="00B87D24" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>希望日</w:t>
+            </w:r>
+            <w:r w:rsidR="002C425A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>（面会を</w:t>
+            </w:r>
+            <w:r w:rsidR="002C425A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>希望する場合</w:t>
+            </w:r>
+            <w:r w:rsidR="002C425A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35270DAE" w14:textId="621E683D" w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidRDefault="00B87D24" w:rsidP="00DE5458">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　第</w:t>
+            </w:r>
+            <w:r w:rsidR="00292B1D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">希望：　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00944B7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年　　月　　日　</w:t>
+            </w:r>
+            <w:r w:rsidR="00292B1D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>AM or PM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36448A2D" w14:textId="77777777" w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidRDefault="00292B1D" w:rsidP="00DE5458">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B87D24" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">希望：　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00944B7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00B87D24" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年　　月　　日　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>AM or PM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E75C280" w14:textId="77777777" w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidRDefault="00292B1D" w:rsidP="00DE5458">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B87D24" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">希望：　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00944B7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00B87D24" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年　　月　　日　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>AM or PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35111680" w14:textId="77777777" w:rsidR="00E31486" w:rsidRDefault="005B2A3F" w:rsidP="00845809">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLineChars="200" w:firstLine="422"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>----</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>医薬品医療機器総合機構処理欄</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>以下の欄への記入は不要です。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>----</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9904EA" w14:textId="77777777" w:rsidR="00E31486" w:rsidRPr="00FB4631" w:rsidRDefault="00E31486" w:rsidP="00845809">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>対応状況</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4631">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="99" w:type="dxa"/>
+          <w:right w:w="99" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8488"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E31486" w:rsidRPr="00FB4631" w14:paraId="200FDB23" w14:textId="77777777" w:rsidTr="00C7583E">
+        <w:trPr>
+          <w:trHeight w:val="3907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="685E6BBB" w14:textId="77777777" w:rsidR="00E31486" w:rsidRPr="00FB4631" w:rsidRDefault="00DE5458" w:rsidP="00E31486">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">相談日　　</w:t>
+            </w:r>
+            <w:r w:rsidR="006A4C98" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>対応者</w:t>
+            </w:r>
+            <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>〔　　　　　　　　　　〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0957E657" w14:textId="77777777" w:rsidR="000F71EE" w:rsidRDefault="00E31486" w:rsidP="00E31486">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="009174E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidR="000F71EE" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>対応</w:t>
+            </w:r>
+            <w:r w:rsidR="000F71EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>部署</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2C3F52" w14:textId="77777777" w:rsidR="000F71EE" w:rsidRDefault="000F71EE" w:rsidP="00E457B3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="286" w:left="601" w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="001B0B21">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>安全対策第一部</w:t>
+            </w:r>
+            <w:r w:rsidR="001B0B21">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>医薬品</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>安全対策第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>二部</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168FF755" w14:textId="66E832F3" w:rsidR="007A332C" w:rsidRDefault="000F71EE" w:rsidP="00E457B3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="286" w:left="601" w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□安全性情報・</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>企画</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3C72">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>管理</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>部</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>リスクコミュニケーション</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>推進課</w:t>
+            </w:r>
+            <w:r w:rsidR="00E457B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>医療安全情報室</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F7912E" w14:textId="206DBE49" w:rsidR="00247B82" w:rsidRDefault="00247B82" w:rsidP="00247B82">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:leftChars="286" w:left="601" w:firstLineChars="100" w:firstLine="210"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□医療情報活用部</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64861087" w14:textId="77777777" w:rsidR="009174E7" w:rsidRDefault="000F71EE" w:rsidP="00E31486">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>・相談日</w:t>
+            </w:r>
+            <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">〔　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00944B7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>年　　月　　日　　時　　分〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0634EB2E" w14:textId="77777777" w:rsidR="00E31486" w:rsidRPr="00FB4631" w:rsidRDefault="000F3FAF" w:rsidP="00E24BDD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLineChars="200" w:firstLine="420"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>対応方法〔</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">面会　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E24BDD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">電話　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E24BDD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>その他</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　）〕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="372EF8E9" w14:textId="77777777" w:rsidR="00E31486" w:rsidRPr="00FB4631" w:rsidRDefault="00794393" w:rsidP="00E31486">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00523DF7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="629E58F6" wp14:editId="6FC7BF17">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5105400</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>281305</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="685800"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="5" name="右大かっこ 5"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="685800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rightBracket">
+                                <a:avLst>
+                                  <a:gd name="adj" fmla="val 50000"/>
+                                </a:avLst>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="076D12A2" id="_x0000_t86" coordsize="21600,21600" o:spt="86" adj="1800" path="m,qx21600@0l21600@1qy,21600e" filled="f">
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="sum 21600 0 #0"/>
+                        <v:f eqn="prod #0 9598 32768"/>
+                        <v:f eqn="sum 21600 0 @2"/>
+                      </v:formulas>
+                      <v:path arrowok="t" gradientshapeok="t" o:connecttype="custom" o:connectlocs="0,0;0,21600;21600,10800" textboxrect="0,@2,15274,@3"/>
+                      <v:handles>
+                        <v:h position="bottomRight,#0" yrange="0,10800"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="右大かっこ 5" o:spid="_x0000_s1026" type="#_x0000_t86" style="position:absolute;left:0;text-align:left;margin-left:402pt;margin-top:22.15pt;width:9pt;height:54pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1p6jzkQIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bv3STdpJtGm66WpkVI&#10;C6y08AFu7DRhHTvYbtMFceiZAwc+ASQ+gE9a7X8wdtLSsheE8MEZZ+zneTNvfH6xqTlaM6UrKVIc&#10;nPgYMZFLWollit++mQ9ijLQhghIuBUvxHdP4YvL0yXnbJGwoS8kpUwhAhE7aJsWlMU3ieTovWU30&#10;iWyYAGchVU0MLNXSo4q0gF5zb+j7I6+VijZK5kxr+Jt1Tjxx+EXBcvO6KDQziKcYYjNuVm5e2Nmb&#10;nJNkqUhTVnkfBvmHKGpSCbh0D5URQ9BKVY+g6ipXUsvCnOSy9mRRVDlzHIBN4P/B5qYkDXNcIDm6&#10;2adJ/z/Y/NX6WqGKpjjCSJAaSvTw5efD9x/328/322/3268osklqG53A3pvmWlmaurmS+a0Gh3fk&#10;sQsNe9CifSkpgJGVkS4xm0LV9iRQRhuX/7t9/tnGoBx+BkF46kOVcnCN4igG295Akt3hRmnznMka&#10;WSPFqlqW5pki+S0z7hKyvtLGlYH2ZAh9h1FRcyjqmnAU+TB60H4zwO9g7Ukh5xXnThZcoDbF42gY&#10;OXAteUWt0yVALRdTrhCAAg03etijbUquBHVgJSN01tuGVLyz4XIuLB6koA/dJsMp5+PYH8/iWRwO&#10;wuFoNgj9LBtczqfhYDQPzqLsNJtOs+CTDS0Ik7KilAkb3U7FQfh3Kun7qdPfXsdHLPQh2bkbj8l6&#10;x2G4ugGX3dexc2Kx+ugEtZD0DrSiZNeW8IyAUUr1AaMWWjLF+v2KKIYRfyFA82fhcAwqNW4Rx2NQ&#10;ijp0LA4cROQAlGKDUWdOTdf1q8apBsTmiirkJSi0qMxOyl1Mva6h6Vz8/QNhu/pw7Xb9fsYmvwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKnl/WPiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJG4sJSuolKbTmITgwA4raIhb2oS2onGqJNu6PT3eCY62P/3+/mIx2YHtjQ+9Qwm3swSY&#10;wcbpHlsJH+/PNxmwEBVqNTg0Eo4mwKK8vChUrt0BN2ZfxZZRCIZcSehiHHPOQ9MZq8LMjQbp9u28&#10;VZFG33Lt1YHC7cBFktxzq3qkD50azaozzU+1sxLW69XX59P49vJw2i5fN9xX9VYcpby+mpaPwKKZ&#10;4h8MZ31Sh5KcardDHdggIUtS6hIlpOkcGAGZELSoibwTc+Blwf9XKH8BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdaeo85ECAAAOBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAqeX9Y+IAAAAKAQAADwAAAAAAAAAAAAAAAADrBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                      <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="000F3FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E798AE6" wp14:editId="77D28752">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>46355</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>280670</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="685800"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="4" name="左大かっこ 4"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="685800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="leftBracket">
+                                <a:avLst>
+                                  <a:gd name="adj" fmla="val 50000"/>
+                                </a:avLst>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="4FC53CAA" id="_x0000_t85" coordsize="21600,21600" o:spt="85" adj="1800" path="m21600,qx0@0l0@1qy21600,21600e" filled="f">
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="sum 21600 0 #0"/>
+                        <v:f eqn="prod #0 9598 32768"/>
+                        <v:f eqn="sum 21600 0 @2"/>
+                      </v:formulas>
+                      <v:path arrowok="t" gradientshapeok="t" o:connecttype="custom" o:connectlocs="21600,0;0,10800;21600,21600" textboxrect="6326,@2,21600,@3"/>
+                      <v:handles>
+                        <v:h position="topLeft,#0" yrange="0,10800"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="左大かっこ 4" o:spid="_x0000_s1026" type="#_x0000_t85" style="position:absolute;left:0;text-align:left;margin-left:3.65pt;margin-top:22.1pt;width:9pt;height:54pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5MFQkkAIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bv3STdtNtGm66WpkVI&#10;C6y08AGu7TRhHTvYbtMFceiZI58Agk/gg1b7H4ydtLTsBSF8cMYZ+3nezBufX2wqgdZcm1LJFEcn&#10;IUZcUsVKuUzx2zfz3ggjY4lkRCjJU3zHDb6YPH1y3tQJ76tCCcY1AhBpkqZOcWFtnQSBoQWviDlR&#10;NZfgzJWuiIWlXgZMkwbQKxH0w3AYNEqzWivKjYG/WevEE4+f55za13luuEUixRCb9bP288LNweSc&#10;JEtN6qKkXRjkH6KoSCnh0j1URixBK10+gqpKqpVRuT2hqgpUnpeUew7AJgr/YHNTkJp7LpAcU+/T&#10;ZP4fLH21vtaoZCmOMZKkghI9/Pz+8O3H/fbz/fbr/fYLil2SmtoksPemvtaOpqmvFL014AiOPG5h&#10;YA9aNC8VAzCyssonZpPryp0Eymjj83+3zz/fWEThZxTFpyFUiYJrOBqMwHY3kGR3uNbGPueqQs5I&#10;seC5faYJveXW30HWV8b6KrCOC2HvMMorATVdE4EGIYwOs9sM6DtUd1KqeSmEV4WQqEnxeNAfeHCj&#10;RMmc0/PXy8VUaASgwMKPDvZom1YryTxYwQmbdbYlpWhtuFxIhwcZ6EJ3ufDC+TgOx7PRbBT34v5w&#10;1ovDLOtdzqdxbziPzgbZaTadZtEnF1oUJ0XJGJcuup2Io/jvRNK1Uyu/vYyPWJhDsnM/HpMNjsPw&#10;ZQMuu69n57Xi5NHqaaHYHUhFq7Yr4RUBo1D6A0YNdGSKzfsV0Rwj8UKC5M/i/ngALewXo9EYhKIP&#10;HYsDB5EUgFJsMWrNqW2bflXrclnAPZEvqlSXINC8tDsltzF1soae8/F374Nr6sO13/X7FZv8AgAA&#10;//8DAFBLAwQUAAYACAAAACEAuNt4TtwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE&#10;70j8g7VI3KiDaQGFOBVC6gVB1QY+wI2XOEpsB9tNUr6+ywmOo3maecV6tj0bMcTWOwm3iwwYutrr&#10;1jUSPj82N4/AYlJOq947lHDCCOvy8qJQufaT2+NYpYbRiIu5kmBSGnLOY23QqrjwAzrqvnywKlEM&#10;DddBTTRuey6y7J5b1Tp6MGrAF4N1Vx2thHCq3uPbq+myn0F3+3G322y/Jymvr+bnJ2AJ5/QHw68+&#10;qUNJTgd/dDqyXsLDHYESlksBjGqxonwgbCUE8LLg//3LMwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC5MFQkkAIAAA0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC423hO3AAAAAcBAAAPAAAAAAAAAAAAAAAAAOoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
+                      <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00DE5458">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E31486" w:rsidRPr="00FB4631">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>相談結果等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B56950D" w14:textId="77777777" w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidRDefault="00B87D24" w:rsidP="000F3FAF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B87D24" w:rsidRPr="00FB4631" w:rsidSect="00FB4631">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="680" w:right="1701" w:bottom="680" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="-4301"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03BE600C" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
+    <w:p w14:paraId="130213F0" w14:textId="77777777" w:rsidR="007E7587" w:rsidRDefault="007E7587" w:rsidP="009D025E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="363988AC" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
+    <w:p w14:paraId="597DF87C" w14:textId="77777777" w:rsidR="007E7587" w:rsidRDefault="007E7587" w:rsidP="009D025E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
+    <w:panose1 w:val="020F0600000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07245A28" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
+    <w:p w14:paraId="154B681B" w14:textId="77777777" w:rsidR="007E7587" w:rsidRDefault="007E7587" w:rsidP="009D025E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F463224" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
+    <w:p w14:paraId="6CB6DCD2" w14:textId="77777777" w:rsidR="007E7587" w:rsidRDefault="007E7587" w:rsidP="009D025E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D4318E"/>
+    <w:nsid w:val="0AA33EC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F6AC928"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="※"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="210"/>
+        </w:tabs>
+        <w:ind w:left="210" w:hanging="210"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CD96104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C05881DE"/>
-    <w:lvl w:ilvl="0" w:tplc="037886FA">
+    <w:tmpl w:val="4A2CE6EE"/>
+    <w:lvl w:ilvl="0" w:tplc="464061B8">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="※"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AF9571C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED8A670C"/>
+    <w:lvl w:ilvl="0" w:tplc="47C856E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...2 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090011">
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
@@ -21784,147 +2535,147 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE057CD"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37C13854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D9C03506"/>
-    <w:lvl w:ilvl="0" w:tplc="29340F42">
+    <w:tmpl w:val="A12456BA"/>
+    <w:lvl w:ilvl="0" w:tplc="160AF946">
       <w:start w:val="2"/>
-      <w:numFmt w:val="aiueoFullWidth"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="272" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="692" w:hanging="420"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1112" w:hanging="420"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1532" w:hanging="420"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1952" w:hanging="420"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2372" w:hanging="420"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2792" w:hanging="420"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3212" w:hanging="420"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33962DFE"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C3C129C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E3FCFA44"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="3C96CB9A"/>
+    <w:lvl w:ilvl="0" w:tplc="42FE5CB6">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
@@ -21962,148 +2713,58 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ADE161F"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0F57A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A6B4BF88"/>
-    <w:lvl w:ilvl="0" w:tplc="83BA1442">
+    <w:tmpl w:val="53F8E662"/>
+    <w:lvl w:ilvl="0" w:tplc="AEC0A57E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...88 lines deleted...]
-      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
@@ -22141,64 +2802,65 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56BF3494"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B9101FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C6BEF210"/>
-[...6 lines deleted...]
-        <w:ind w:left="502" w:hanging="360"/>
+    <w:tmpl w:val="18B40824"/>
+    <w:lvl w:ilvl="0" w:tplc="45AE847C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -22230,851 +2892,455 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...96 lines deleted...]
-      </w:pPr>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64CD611B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EFF0587C"/>
+    <w:lvl w:ilvl="0" w:tplc="584A97FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2100"/>
+        </w:tabs>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...144 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...3 lines deleted...]
-  <w:drawingGridVerticalSpacing w:val="291"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="851"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
-    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B55F8A"/>
-[...450 lines deleted...]
-    <w:rsid w:val="00FF60C2"/>
+    <w:rsidRoot w:val="00F64793"/>
+    <w:rsid w:val="00024243"/>
+    <w:rsid w:val="0003503B"/>
+    <w:rsid w:val="00037BAD"/>
+    <w:rsid w:val="000423A9"/>
+    <w:rsid w:val="000517A5"/>
+    <w:rsid w:val="00084D77"/>
+    <w:rsid w:val="000923F3"/>
+    <w:rsid w:val="000A4488"/>
+    <w:rsid w:val="000C4B7C"/>
+    <w:rsid w:val="000D07B6"/>
+    <w:rsid w:val="000D537B"/>
+    <w:rsid w:val="000E2F08"/>
+    <w:rsid w:val="000F3FAF"/>
+    <w:rsid w:val="000F71EE"/>
+    <w:rsid w:val="00111CEA"/>
+    <w:rsid w:val="00173794"/>
+    <w:rsid w:val="001841D5"/>
+    <w:rsid w:val="001A1BAF"/>
+    <w:rsid w:val="001B0224"/>
+    <w:rsid w:val="001B0B21"/>
+    <w:rsid w:val="001D2377"/>
+    <w:rsid w:val="001D6548"/>
+    <w:rsid w:val="001F74D6"/>
+    <w:rsid w:val="00234146"/>
+    <w:rsid w:val="00247B82"/>
+    <w:rsid w:val="00261DA3"/>
+    <w:rsid w:val="00270835"/>
+    <w:rsid w:val="002834DE"/>
+    <w:rsid w:val="00285948"/>
+    <w:rsid w:val="00292B1D"/>
+    <w:rsid w:val="00293464"/>
+    <w:rsid w:val="002C11EB"/>
+    <w:rsid w:val="002C1E59"/>
+    <w:rsid w:val="002C425A"/>
+    <w:rsid w:val="002D2B7E"/>
+    <w:rsid w:val="00311A54"/>
+    <w:rsid w:val="00315645"/>
+    <w:rsid w:val="003224E2"/>
+    <w:rsid w:val="00341B3E"/>
+    <w:rsid w:val="0034240B"/>
+    <w:rsid w:val="00366ED3"/>
+    <w:rsid w:val="004362B3"/>
+    <w:rsid w:val="00457C54"/>
+    <w:rsid w:val="00464247"/>
+    <w:rsid w:val="0047673A"/>
+    <w:rsid w:val="004B284B"/>
+    <w:rsid w:val="004B507D"/>
+    <w:rsid w:val="004B590C"/>
+    <w:rsid w:val="004D2CF8"/>
+    <w:rsid w:val="004E3BD5"/>
+    <w:rsid w:val="00536525"/>
+    <w:rsid w:val="00556EE9"/>
+    <w:rsid w:val="00575801"/>
+    <w:rsid w:val="0059274F"/>
+    <w:rsid w:val="005B2A3F"/>
+    <w:rsid w:val="005D23C9"/>
+    <w:rsid w:val="005E7512"/>
+    <w:rsid w:val="0061143B"/>
+    <w:rsid w:val="00614DA1"/>
+    <w:rsid w:val="00621436"/>
+    <w:rsid w:val="00640470"/>
+    <w:rsid w:val="006818F9"/>
+    <w:rsid w:val="00690DE0"/>
+    <w:rsid w:val="00697DF5"/>
+    <w:rsid w:val="006A4C98"/>
+    <w:rsid w:val="006B7E13"/>
+    <w:rsid w:val="006C1A9C"/>
+    <w:rsid w:val="006E3695"/>
+    <w:rsid w:val="006F17C6"/>
+    <w:rsid w:val="006F1AC1"/>
+    <w:rsid w:val="00736CF8"/>
+    <w:rsid w:val="007872C1"/>
+    <w:rsid w:val="00792F1F"/>
+    <w:rsid w:val="00794393"/>
+    <w:rsid w:val="007A332C"/>
+    <w:rsid w:val="007B1B5A"/>
+    <w:rsid w:val="007E0E91"/>
+    <w:rsid w:val="007E7587"/>
+    <w:rsid w:val="007F699B"/>
+    <w:rsid w:val="008112F8"/>
+    <w:rsid w:val="0083206C"/>
+    <w:rsid w:val="00842E8E"/>
+    <w:rsid w:val="00845809"/>
+    <w:rsid w:val="00867E30"/>
+    <w:rsid w:val="0089030E"/>
+    <w:rsid w:val="008915F7"/>
+    <w:rsid w:val="00896538"/>
+    <w:rsid w:val="008D3443"/>
+    <w:rsid w:val="008E69ED"/>
+    <w:rsid w:val="008F601C"/>
+    <w:rsid w:val="00910855"/>
+    <w:rsid w:val="009159C7"/>
+    <w:rsid w:val="009174E7"/>
+    <w:rsid w:val="009200CD"/>
+    <w:rsid w:val="00944B7D"/>
+    <w:rsid w:val="00967CB5"/>
+    <w:rsid w:val="00974923"/>
+    <w:rsid w:val="00982A0F"/>
+    <w:rsid w:val="0099424E"/>
+    <w:rsid w:val="009A69AD"/>
+    <w:rsid w:val="009D025E"/>
+    <w:rsid w:val="00A07B47"/>
+    <w:rsid w:val="00A140B9"/>
+    <w:rsid w:val="00A32A8A"/>
+    <w:rsid w:val="00A403AC"/>
+    <w:rsid w:val="00A42304"/>
+    <w:rsid w:val="00A907B8"/>
+    <w:rsid w:val="00A9627D"/>
+    <w:rsid w:val="00A97E3F"/>
+    <w:rsid w:val="00AA6C3F"/>
+    <w:rsid w:val="00AB5764"/>
+    <w:rsid w:val="00AB5FED"/>
+    <w:rsid w:val="00B07ABD"/>
+    <w:rsid w:val="00B3428B"/>
+    <w:rsid w:val="00B43525"/>
+    <w:rsid w:val="00B45B42"/>
+    <w:rsid w:val="00B77CA3"/>
+    <w:rsid w:val="00B87972"/>
+    <w:rsid w:val="00B87D24"/>
+    <w:rsid w:val="00BD1F16"/>
+    <w:rsid w:val="00BE4E94"/>
+    <w:rsid w:val="00C16CAB"/>
+    <w:rsid w:val="00C53F91"/>
+    <w:rsid w:val="00C6659D"/>
+    <w:rsid w:val="00C7583E"/>
+    <w:rsid w:val="00C83415"/>
+    <w:rsid w:val="00CC49ED"/>
+    <w:rsid w:val="00D003BB"/>
+    <w:rsid w:val="00D36492"/>
+    <w:rsid w:val="00D55228"/>
+    <w:rsid w:val="00DE5458"/>
+    <w:rsid w:val="00DF4C26"/>
+    <w:rsid w:val="00E1417C"/>
+    <w:rsid w:val="00E167A7"/>
+    <w:rsid w:val="00E20583"/>
+    <w:rsid w:val="00E24BDD"/>
+    <w:rsid w:val="00E31486"/>
+    <w:rsid w:val="00E362BD"/>
+    <w:rsid w:val="00E457B3"/>
+    <w:rsid w:val="00E63BDE"/>
+    <w:rsid w:val="00E707CE"/>
+    <w:rsid w:val="00E745FA"/>
+    <w:rsid w:val="00E82D84"/>
+    <w:rsid w:val="00EA3C72"/>
+    <w:rsid w:val="00EC669F"/>
+    <w:rsid w:val="00EF4BEB"/>
+    <w:rsid w:val="00F06639"/>
+    <w:rsid w:val="00F37977"/>
+    <w:rsid w:val="00F40650"/>
+    <w:rsid w:val="00F45651"/>
+    <w:rsid w:val="00F54973"/>
+    <w:rsid w:val="00F64793"/>
+    <w:rsid w:val="00F73576"/>
+    <w:rsid w:val="00FB4631"/>
+    <w:rsid w:val="00FB7FBE"/>
+    <w:rsid w:val="00FE0E67"/>
+    <w:rsid w:val="00FE185C"/>
+    <w:rsid w:val="00FE278C"/>
+    <w:rsid w:val="00FE508A"/>
+    <w:rsid w:val="00FF3A97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4094F29A"/>
+  <w14:docId w14:val="4133EF71"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23122,51 +3388,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23191,51 +3457,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -23421,774 +3687,302 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...14 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
     </w:rPr>
-  </w:style>
-[...169 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="180" w:hanging="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B590C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B55F8A"/>
+    <w:rsid w:val="00690DE0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E7B78"/>
+    <w:rsid w:val="009D025E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="ヘッダー (文字)"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E7B78"/>
+    <w:rsid w:val="009D025E"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E7B78"/>
+    <w:rsid w:val="009D025E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="フッター (文字)"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E7B78"/>
+    <w:rsid w:val="009D025E"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00F54973"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E24BDD"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="005D0C3C"/>
+    <w:rsid w:val="00E362BD"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
-[...30 lines deleted...]
-    <w:name w:val="リスト段落 (文字)"/>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a8"/>
-[...207 lines deleted...]
-    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC2488"/>
+    <w:rsid w:val="00FB7FBE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-[...2 lines deleted...]
-    <w:link w:val="ac"/>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC2488"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB7FBE"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB7FBE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...39 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ae"/>
+    <w:next w:val="ae"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BE5FCE"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB7FBE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="af"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BE5FCE"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00BE5FCE"/>
+    <w:rsid w:val="00FB7FBE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...67 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="999112770">
+    <w:div w:id="2046127735">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anzen2-menkai@pmda.go.jp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24417,77 +4211,106 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B85CAAD-BEED-4FB0-BEC9-0AC5C83AFA69}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0889CCEC-5E47-44B5-9BA9-23D319AD635D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1690</Characters>
+  <Pages>1</Pages>
+  <Words>502</Words>
+  <Characters>277</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>3</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>2</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>778</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
       <vt:variant>
-        <vt:lpstr>タイトル</vt:lpstr>
+        <vt:i4>812515363</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:〔e-mail:%20anzen1-menkai@pmda.go.jp〕</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422548</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:anzen2-menkai@pmda.go.jp</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...8 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>