--- v0 (2026-04-29)
+++ v1 (2026-07-27)
@@ -1,10290 +1,21666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4C10F7A8" w14:textId="77777777" w:rsidR="00F5251C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
+    <w:p w14:paraId="50B2349C" w14:textId="77777777" w:rsidR="00B1385C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903AC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
-      <w:r w:rsidR="009C759F">
+      <w:r w:rsidR="00721D06">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>１１の(１)</w:t>
+        <w:t>５</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F9BBBA" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="005D0C3C" w:rsidP="005D0C3C">
+    <w:p w14:paraId="5F9935E3" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="005D0C3C" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>副作用救済給付用</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A3A44A" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="009C759F" w:rsidP="005D0C3C">
+    <w:p w14:paraId="13B530EA" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="00864391" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>遺族</w:t>
+        <w:t>受診</w:t>
       </w:r>
-      <w:r w:rsidR="00F5251C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>年金請求</w:t>
-[...8 lines deleted...]
-        <w:t>書</w:t>
+        <w:t>証明書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="10051" w:type="dxa"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="236"/>
-        <w:gridCol w:w="608"/>
-        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="617"/>
+        <w:gridCol w:w="202"/>
+        <w:gridCol w:w="363"/>
+        <w:gridCol w:w="282"/>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="162"/>
+        <w:gridCol w:w="396"/>
+        <w:gridCol w:w="101"/>
+        <w:gridCol w:w="181"/>
+        <w:gridCol w:w="126"/>
+        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="51"/>
         <w:gridCol w:w="293"/>
-        <w:gridCol w:w="326"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="269"/>
+        <w:gridCol w:w="657"/>
+        <w:gridCol w:w="158"/>
+        <w:gridCol w:w="321"/>
+        <w:gridCol w:w="125"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="335"/>
+        <w:gridCol w:w="98"/>
+        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="115"/>
+        <w:gridCol w:w="121"/>
+        <w:gridCol w:w="451"/>
+        <w:gridCol w:w="291"/>
+        <w:gridCol w:w="101"/>
+        <w:gridCol w:w="255"/>
         <w:gridCol w:w="73"/>
-        <w:gridCol w:w="95"/>
-[...35 lines deleted...]
-        <w:gridCol w:w="37"/>
+        <w:gridCol w:w="125"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="67"/>
         <w:gridCol w:w="283"/>
+        <w:gridCol w:w="80"/>
+        <w:gridCol w:w="233"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="313"/>
+        <w:gridCol w:w="519"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="59"/>
+        <w:gridCol w:w="280"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00505C01" w:rsidRPr="00C52467" w14:paraId="58BD8D7F" w14:textId="77777777" w:rsidTr="00D9127D">
+      <w:tr w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w14:paraId="1E4A7CD4" w14:textId="77777777" w:rsidTr="002E0F22">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34E27CEE" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="007F1D50">
+          <w:p w14:paraId="2922469E" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="007F1D50">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C52467">
+            <w:r w:rsidRPr="00E55AB7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1465" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6FDF8C53" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="004148B6">
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FBEB6D" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="004148B6">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C52467">
+            <w:r w:rsidRPr="00E55AB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3258" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:tcW w:w="3724" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E17527F" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="009D1976">
+          <w:p w14:paraId="358367C6" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="009D1976">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:permStart w:id="684006252" w:edGrp="everyone"/>
+            <w:permEnd w:id="684006252"/>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="1144543949" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC4C634" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00BE020F" w:rsidP="00501E46">
+          <w:p w14:paraId="0D30F318" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="00721D06">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1658418226"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:r w:rsidR="00332544">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1144543949"/>
+            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>男</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AF47A4E" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00BE020F" w:rsidP="00C52467">
+          <w:permStart w:id="601383082" w:edGrp="everyone"/>
+          <w:p w14:paraId="29EAA33B" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="00721D06">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-261533146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:r w:rsidR="00332544">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="601383082"/>
+            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>女</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6004CBC4" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00EA3701">
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2984DB29" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55AB7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑵</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="687" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68D88DBB" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="002E0068">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
-              <w:ind w:leftChars="-50" w:left="-105"/>
-[...37 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="1250120821" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20890F27" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00BE020F" w:rsidP="00533124">
+          <w:p w14:paraId="56C236F8" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="00533124">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-70431141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:r w:rsidR="00332544">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1250120821"/>
+            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明治</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45171413" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00BE020F" w:rsidP="00533124">
+          <w:permStart w:id="1645688557" w:edGrp="everyone"/>
+          <w:p w14:paraId="73C3A17B" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="00533124">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1243689408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:r w:rsidR="00332544">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1645688557"/>
+            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大正</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2169ECA1" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00BE020F" w:rsidP="00533124">
+          <w:permStart w:id="407456609" w:edGrp="everyone"/>
+          <w:p w14:paraId="3316E046" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="00533124">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-172500401"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:r w:rsidR="00332544">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="407456609"/>
+            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭和</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77A79A27" w14:textId="77777777" w:rsidR="00C52467" w:rsidRDefault="00BE020F" w:rsidP="009D59AB">
+          <w:permStart w:id="1708089799" w:edGrp="everyone"/>
+          <w:p w14:paraId="0FA6A92F" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRDefault="003550C5" w:rsidP="009D59AB">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1830558731"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:r w:rsidR="00332544">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1708089799"/>
+            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73D1B6D0" w14:textId="77777777" w:rsidR="006B4CBE" w:rsidRPr="00C52467" w:rsidRDefault="00BE020F" w:rsidP="006B4CBE">
+          <w:permStart w:id="2035314825" w:edGrp="everyone"/>
+          <w:p w14:paraId="07B53C0E" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="002904C4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="367572642"/>
+                <w:id w:val="798418958"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006B4CBE" w:rsidRPr="00C52467">
+                <w:r w:rsidR="00332544">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006B4CBE">
+            <w:permEnd w:id="2035314825"/>
+            <w:r w:rsidR="002E0F22">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="434" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3F6F5630" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00C52467">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD9F9B" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="002E0068">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:permStart w:id="1017788577" w:edGrp="everyone"/>
+            <w:permEnd w:id="1017788577"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="363" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00BE020F">
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4170D1D4" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="00E55AB7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55AB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>月</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202E87A9" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="00C0721F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1827502771" w:edGrp="everyone"/>
+            <w:permEnd w:id="1827502771"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
-            <w:tcMar>
-[...102 lines deleted...]
-            <w:r w:rsidRPr="00BE020F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34172979" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="00C0721F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55AB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>歳</w:t>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="779EE0F1" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="00C0721F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1865354726" w:edGrp="everyone"/>
+            <w:permEnd w:id="1865354726"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25288386" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="00072DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55AB7">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00505C01" w:rsidRPr="00395000" w14:paraId="47DA4BE7" w14:textId="77777777" w:rsidTr="00D9127D">
+      <w:tr w:rsidR="002E0F22" w:rsidRPr="00395000" w14:paraId="006DD5CE" w14:textId="77777777" w:rsidTr="002E0F22">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEA38F2" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="004A621E" w:rsidRDefault="00C52467" w:rsidP="00912C94">
-[...12 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="2AA39FFE" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="004A621E" w:rsidRDefault="002E0F22" w:rsidP="00912C94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="069786C4" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="004A621E" w:rsidRDefault="00C52467" w:rsidP="00912C94">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00165EF7">
+          <w:p w14:paraId="623D97FB" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="004A621E" w:rsidRDefault="002E0F22" w:rsidP="00912C94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003550C5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:spacing w:val="15"/>
+                <w:spacing w:val="41"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>請求者の氏</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00165EF7">
+              <w:t>患者の氏</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003550C5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3258" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:tcW w:w="3724" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E19C193" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00533124" w:rsidRDefault="00C52467" w:rsidP="00047DE7">
-[...10 lines deleted...]
-            <w:tcW w:w="598" w:type="dxa"/>
+          <w:p w14:paraId="6FFC67AD" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00533124" w:rsidRDefault="002E0F22" w:rsidP="00047DE7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="521741444" w:edGrp="everyone"/>
+            <w:permEnd w:id="521741444"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D242355" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+          <w:p w14:paraId="41223C7A" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5976EC0F" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22" w:rsidP="00864391">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="973" w:type="dxa"/>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...61 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58B78AF6" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
-[...38 lines deleted...]
-          <w:p w14:paraId="7D84E9D3" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
+          <w:p w14:paraId="424AF030" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F0B4E91" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="4FED3B20" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="363" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FD207E4" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="5B0224B9" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...14 lines deleted...]
-            <w:tcW w:w="279" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C47AED6" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="650B3B94" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AF99612" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53FF33AA" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00072DE7" w:rsidRPr="00395000" w14:paraId="7E1AB91A" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10AFF989" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRDefault="00072DE7" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-[...99 lines deleted...]
-              <w:bottom w:val="nil"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9CB040" w14:textId="77777777" w:rsidR="00C0721F" w:rsidRPr="000063C2" w:rsidRDefault="00C0721F" w:rsidP="000063C2">
+          <w:p w14:paraId="4A04AB00" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="000063C2" w:rsidRDefault="00072DE7" w:rsidP="000063C2">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000063C2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:tcW w:w="8365" w:type="dxa"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C222F1D" w14:textId="77777777" w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="00C0721F">
+          <w:p w14:paraId="3021071D" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00864391">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="3676374A" w14:textId="77777777" w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="00DE456F">
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="987315428" w:edGrp="everyone"/>
+            <w:permEnd w:id="987315428"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00072DE7" w:rsidRPr="00395000" w14:paraId="26D0FFEF" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="623C04EB" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRDefault="00072DE7" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3395898F" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00BA1B6C" w:rsidRDefault="005327C5" w:rsidP="009F5853">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:spacing w:val="41"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003550C5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="41"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">現　住　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003550C5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8365" w:type="dxa"/>
+            <w:gridSpan w:val="40"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACAF2CB" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="0093261A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...28 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="627263253" w:edGrp="everyone"/>
+            <w:permEnd w:id="627263253"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C03F92" w:rsidRPr="00395000" w14:paraId="12351D51" w14:textId="77777777" w:rsidTr="00544792">
+      <w:tr w:rsidR="00072DE7" w:rsidRPr="00395000" w14:paraId="516A737A" w14:textId="77777777" w:rsidTr="002467E4">
         <w:trPr>
-          <w:trHeight w:val="96"/>
+          <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="10D321CF" w14:textId="77777777" w:rsidR="00210244" w:rsidRDefault="00210244" w:rsidP="007F1D50">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AF7316A" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="007F1D50">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00165EF7">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="382F9530" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00962386" w:rsidRDefault="00072DE7" w:rsidP="00962386">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962386">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>所</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="2AB14893" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00395000" w:rsidRDefault="00210244" w:rsidP="0093261A">
+              <w:t>請求に係る疾病の名称又は症状</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8365" w:type="dxa"/>
+            <w:gridSpan w:val="40"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="147B1893" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="0093261A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1249275806" w:edGrp="everyone"/>
+            <w:permEnd w:id="1249275806"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054429D" w:rsidRPr="00395000" w14:paraId="1A5AF90A" w14:textId="77777777" w:rsidTr="00C9273C">
+        <w:trPr>
+          <w:trHeight w:val="378"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BDCF25F" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑸</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="664B2BA8" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00207F37">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>請求に係る医療を行った日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CD6C3B0" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="061E3A37" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="000F25E5" w:rsidRDefault="00072DE7" w:rsidP="00085299">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="781343287" w:edGrp="everyone"/>
+            <w:permEnd w:id="781343287"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AC0C72" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="000F25E5" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">( </w:t>
-            </w:r>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736661A7" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="000F25E5" w:rsidRDefault="00072DE7" w:rsidP="00085299">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="189943686" w:edGrp="everyone"/>
+            <w:permEnd w:id="189943686"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39BD479E" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="000F25E5" w:rsidRDefault="00072DE7" w:rsidP="00085299">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>〒</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="695" w:type="dxa"/>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D714D4B" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00085299">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="282686371" w:edGrp="everyone"/>
+            <w:permEnd w:id="282686371"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAF085D" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="6E39F65B" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00395000" w:rsidRDefault="00210244" w:rsidP="006A091F">
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE0DAFC" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00085299">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1172374162" w:edGrp="everyone"/>
+            <w:permEnd w:id="1172374162"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3DD17D" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00085299">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9A5704" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00085299">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1555960674" w:edGrp="everyone"/>
+            <w:permEnd w:id="1555960674"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E090D8B" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C596636" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00085299">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1383807261" w:edGrp="everyone"/>
+            <w:permEnd w:id="1383807261"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="349" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB301DB" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00085299">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="1764486B" w14:textId="77777777" w:rsidTr="00C9273C">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F10BD3D" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRDefault="00072DE7" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3038A760" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="0013074A" w:rsidRDefault="00072DE7" w:rsidP="00864391">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0879DC07" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00F63C4E">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003550C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="71"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院外診療実日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003550C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="9"/>
+                <w:w w:val="71"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1852" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FABD54" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1142322452" w:edGrp="everyone"/>
+            <w:permEnd w:id="1142322452"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3E0F9D" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE9DA8B" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="399388782" w:edGrp="everyone"/>
+            <w:permEnd w:id="399388782"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0871DE8A" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00C6616D" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6616D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13731805" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1944152403" w:edGrp="everyone"/>
+            <w:permEnd w:id="1944152403"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416D4106" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="010DADCA" w14:textId="77777777" w:rsidTr="00C9273C">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D3ADE0D" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRDefault="00072DE7" w:rsidP="000F25E5">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="566586DE" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="0013074A" w:rsidRDefault="00072DE7" w:rsidP="000F25E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF3CD17" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="000F25E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003550C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="17"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院実日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003550C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1852" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="170FA80D" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="643059684" w:edGrp="everyone"/>
+            <w:permEnd w:id="643059684"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAEB325" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1B63AA" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="670438405" w:edGrp="everyone"/>
+            <w:permEnd w:id="670438405"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CB46B3" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00C6616D" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6616D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="296427FB" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1163676271" w:edGrp="everyone"/>
+            <w:permEnd w:id="1163676271"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="025E91D8" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="25DF9810" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04D0D935" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2980EA" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="0013074A" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医療保険等の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="624386B3" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="0013074A" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>自己負担額分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53937072" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003550C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="123"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003550C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>外</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4DA313" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2076913780" w:edGrp="everyone"/>
+            <w:permEnd w:id="2076913780"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F75EBB0" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DFAC56" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1096579578" w:edGrp="everyone"/>
+            <w:permEnd w:id="1096579578"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E31A36" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07716196" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="552083832" w:edGrp="everyone"/>
+            <w:permEnd w:id="552083832"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B97469" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB3AD79" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1309281852" w:edGrp="everyone"/>
+            <w:permEnd w:id="1309281852"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3412BFD1" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E558BFE" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1970741776" w:edGrp="everyone"/>
+            <w:permEnd w:id="1970741776"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E86BA9" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69770ACF" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2016423681" w:edGrp="everyone"/>
+            <w:permEnd w:id="2016423681"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E68DEE" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00D645BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="32720D07" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DD964EC" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="680173AB" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="0013074A" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABF6155" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="0013074A" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B05B72C" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1574447512" w:edGrp="everyone"/>
+            <w:permEnd w:id="1574447512"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6550DCC9" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3307FF" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="365131724" w:edGrp="everyone"/>
+            <w:permEnd w:id="365131724"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C6C0F1" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE4A854" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1110775029" w:edGrp="everyone"/>
+            <w:permEnd w:id="1110775029"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="281A82FF" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C203A5E" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1710891115" w:edGrp="everyone"/>
+            <w:permEnd w:id="1710891115"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6BF7CD" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="180E2A2C" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1958376655" w:edGrp="everyone"/>
+            <w:permEnd w:id="1958376655"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7274A463" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD351F6" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="287726174" w:edGrp="everyone"/>
+            <w:permEnd w:id="287726174"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FC4F10" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRDefault="00BA242B" w:rsidP="00D645BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="3EB38A63" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C6A94D1" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FDBF681" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="0013074A" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="348CB83D" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="0013074A" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1584BBED" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1802242821" w:edGrp="everyone"/>
+            <w:permEnd w:id="1802242821"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202A3CAE" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F66A0ED" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="360926400" w:edGrp="everyone"/>
+            <w:permEnd w:id="360926400"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F386309" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="613C4049" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="374605434" w:edGrp="everyone"/>
+            <w:permEnd w:id="374605434"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7B1FA3" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1179985E" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="230375731" w:edGrp="everyone"/>
+            <w:permEnd w:id="230375731"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D71410" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562948FB" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="353006152" w:edGrp="everyone"/>
+            <w:permEnd w:id="353006152"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E1B49B" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DA6112" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1252548198" w:edGrp="everyone"/>
+            <w:permEnd w:id="1252548198"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CAC34F" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00D645BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="3C0E331F" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D0C5E5" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C449212" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="0013074A" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA498FF" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="0013074A" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8E7463" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="571106581" w:edGrp="everyone"/>
+            <w:permEnd w:id="571106581"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A13B649" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5144CA76" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2011760642" w:edGrp="everyone"/>
+            <w:permEnd w:id="2011760642"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5717F6B2" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5FDEBC" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1175026807" w:edGrp="everyone"/>
+            <w:permEnd w:id="1175026807"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F0A47E" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E35994" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1860960912" w:edGrp="everyone"/>
+            <w:permEnd w:id="1860960912"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F05A82" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACCFB9A" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1918571787" w:edGrp="everyone"/>
+            <w:permEnd w:id="1918571787"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DD1CA3" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A05CF4" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="77224645" w:edGrp="everyone"/>
+            <w:permEnd w:id="77224645"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="201AB7E9" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00D645BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="5397F606" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07CBFF10" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3804B146" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="0013074A" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2711A791" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="0013074A" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B56370C" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1651521621" w:edGrp="everyone"/>
+            <w:permEnd w:id="1651521621"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="658AAB3D" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D821F3" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="863708960" w:edGrp="everyone"/>
+            <w:permEnd w:id="863708960"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="659B1222" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09139EA9" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="745683168" w:edGrp="everyone"/>
+            <w:permEnd w:id="745683168"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BA79FB" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE6820E" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="233002756" w:edGrp="everyone"/>
+            <w:permEnd w:id="233002756"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52180DD4" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD76770" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="757300116" w:edGrp="everyone"/>
+            <w:permEnd w:id="757300116"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A82356" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E60403C" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="874074532" w:edGrp="everyone"/>
+            <w:permEnd w:id="874074532"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8CF4CB" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00D645BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="0CECEDB0" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07C61BC6" w14:textId="77777777" w:rsidR="00531C91" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56243B5E" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="0013074A" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47066714" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003550C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="336"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003550C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>院</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="282" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAD539D" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00E94C86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1796170827" w:edGrp="everyone"/>
+            <w:permEnd w:id="1796170827"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="345" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="236D96B6" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3B9471" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1007051116" w:edGrp="everyone"/>
+            <w:permEnd w:id="1007051116"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBA821A" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="241DEB20" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00531C91">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="259943581" w:edGrp="everyone"/>
+            <w:permEnd w:id="259943581"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD1EFA3" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E2FEDB" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00531C91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="829430459" w:edGrp="everyone"/>
+            <w:permEnd w:id="829430459"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6957EBB3" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFA318E" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1096176550" w:edGrp="everyone"/>
+            <w:permEnd w:id="1096176550"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="554BF445" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE6D341" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00B1000F">
+            <w:pPr>
+              <w:ind w:rightChars="-6" w:right="-12"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="741816324" w:edGrp="everyone"/>
+            <w:permEnd w:id="741816324"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B435CCC" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="624BE56F" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="49964545" w:edGrp="everyone"/>
+            <w:permEnd w:id="49964545"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14ADBFC0" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A1D5DB" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00531C91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="929845107" w:edGrp="everyone"/>
+            <w:permEnd w:id="929845107"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="239619BD" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00531C91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50661FB5" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1165384287" w:edGrp="everyone"/>
+            <w:permEnd w:id="1165384287"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DB377F" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00D645BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="3F066107" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="786737CD" w14:textId="77777777" w:rsidR="00531C91" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AD49C86" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="0013074A" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39858DA2" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="282" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5397483B" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1665273722" w:edGrp="everyone"/>
+            <w:permEnd w:id="1665273722"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="345" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBAEB1A" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DA4553" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1317410869" w:edGrp="everyone"/>
+            <w:permEnd w:id="1317410869"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA244CF" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6236BA39" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00531C91">
+            <w:pPr>
+              <w:ind w:rightChars="-2" w:right="-4"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1677017578" w:edGrp="everyone"/>
+            <w:permEnd w:id="1677017578"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="689314D1" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D927648" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00531C91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1716389660" w:edGrp="everyone"/>
+            <w:permEnd w:id="1716389660"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D098A0" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7BFE54" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1588463394" w:edGrp="everyone"/>
+            <w:permEnd w:id="1588463394"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED8ABF0" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="694904B4" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00B1000F">
+            <w:pPr>
+              <w:ind w:rightChars="-6" w:right="-12"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="348979339" w:edGrp="everyone"/>
+            <w:permEnd w:id="348979339"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31466A86" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75715731" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1771715366" w:edGrp="everyone"/>
+            <w:permEnd w:id="1771715366"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="182ADBB4" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3B4741" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00531C91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1460600833" w:edGrp="everyone"/>
+            <w:permEnd w:id="1460600833"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="602971A9" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="00531C91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FA5390" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00531C91" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="872623398" w:edGrp="everyone"/>
+            <w:permEnd w:id="872623398"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6475C3" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00D645BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765DC0" w:rsidRPr="00395000" w14:paraId="0D5BBC08" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72C5234E" w14:textId="77777777" w:rsidR="00765DC0" w:rsidRDefault="00765DC0" w:rsidP="00090CBB">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2732" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE85868" w14:textId="77777777" w:rsidR="00765DC0" w:rsidRPr="00765DC0" w:rsidRDefault="00765DC0" w:rsidP="00765DC0">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>自己負担額</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>がない理由</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2331" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F944500" w14:textId="77777777" w:rsidR="00765DC0" w:rsidRPr="00765DC0" w:rsidRDefault="00765DC0" w:rsidP="00090CBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="40AD01C9" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00395000" w:rsidRDefault="00210244" w:rsidP="0093261A">
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="524229971" w:edGrp="everyone"/>
+            <w:permEnd w:id="524229971"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56280C2E" w14:textId="77777777" w:rsidR="00765DC0" w:rsidRPr="00765DC0" w:rsidRDefault="00765DC0" w:rsidP="00090CBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:rPr>
-[...25 lines deleted...]
-          <w:p w14:paraId="482A5842" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00395000" w:rsidRDefault="00210244" w:rsidP="003B0FA3">
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="292050" w:edGrp="everyone"/>
+            <w:permEnd w:id="292050"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2399" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5968323A" w14:textId="77777777" w:rsidR="00765DC0" w:rsidRPr="00765DC0" w:rsidRDefault="00765DC0" w:rsidP="00090CBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:ind w:leftChars="-49" w:left="-103" w:rightChars="-60" w:right="-126" w:firstLine="1"/>
-[...110 lines deleted...]
-            <w:r>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="784873956" w:edGrp="everyone"/>
+            <w:permEnd w:id="784873956"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="7A5DE86D" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="45"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13493409" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00FC2488" w:rsidRDefault="00531C91" w:rsidP="00090CBB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466F8E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...49 lines deleted...]
-            </w:pPr>
+              <w:t>上記のとおり、請求に係る疾病について医療を行ったことを証明します</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...24 lines deleted...]
-            </w:pPr>
+              <w:t>。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00210244" w:rsidRPr="00395000" w14:paraId="4F31FC51" w14:textId="77777777" w:rsidTr="00544792">
-[...7241 lines deleted...]
-      <w:tr w:rsidR="00DA6683" w:rsidRPr="00395000" w14:paraId="7846EE38" w14:textId="77777777" w:rsidTr="00225FAF">
+      <w:tr w:rsidR="0054429D" w:rsidRPr="00395000" w14:paraId="5D3A0E3E" w14:textId="77777777" w:rsidTr="002467E4">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="853" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C08BB9E" w14:textId="77777777" w:rsidR="00DA6683" w:rsidRPr="00F06089" w:rsidRDefault="00DA6683" w:rsidP="00DA6683">
+          <w:p w14:paraId="7FAA8F69" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="002904C4" w:rsidP="0054429D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="461263A8" w14:textId="77777777" w:rsidR="00DA6683" w:rsidRPr="00F06089" w:rsidRDefault="00DA6683" w:rsidP="00DA6683">
-[...11 lines deleted...]
-            <w:tcW w:w="293" w:type="dxa"/>
+          <w:p w14:paraId="4D4CAC0D" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1562014990" w:edGrp="everyone"/>
+            <w:permEnd w:id="1562014990"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="282" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A85F3E8" w14:textId="77777777" w:rsidR="00DA6683" w:rsidRPr="00F06089" w:rsidRDefault="00DA6683" w:rsidP="00DA6683">
+          <w:p w14:paraId="117140C6" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40CE9B6F" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1628074630" w:edGrp="everyone"/>
+            <w:permEnd w:id="1628074630"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="512DD14E" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="497" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C39153" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="895619637" w:edGrp="everyone"/>
+            <w:permEnd w:id="895619637"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAAFDE3" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CDAB40C" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005947E7" w:rsidRPr="00395000" w14:paraId="7E69318B" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="491"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17415138" w14:textId="77777777" w:rsidR="005947E7" w:rsidRPr="00FC2488" w:rsidRDefault="005947E7" w:rsidP="0054429D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="42"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD58C03" w14:textId="77777777" w:rsidR="005947E7" w:rsidRPr="00FC2488" w:rsidRDefault="005947E7" w:rsidP="00562330">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>病院、診療所又は薬局の名称</w:t>
+            </w:r>
+            <w:r w:rsidR="00E60860">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:permStart w:id="1310539658" w:edGrp="everyone"/>
+            <w:permEnd w:id="1310539658"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42458" w:rsidRPr="00395000" w14:paraId="31F290C5" w14:textId="77777777" w:rsidTr="00C9273C">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="249E9543" w14:textId="77777777" w:rsidR="00F42458" w:rsidRPr="00FC2488" w:rsidRDefault="00F42458" w:rsidP="002467E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D0F73D" w14:textId="77777777" w:rsidR="00F42458" w:rsidRPr="00FC2488" w:rsidRDefault="00F42458" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005947E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A9DF70" w14:textId="77777777" w:rsidR="00F42458" w:rsidRPr="00FC2488" w:rsidRDefault="00F42458" w:rsidP="00F42458">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">（〒　</w:t>
+            </w:r>
+            <w:permStart w:id="1721106647" w:edGrp="everyone"/>
+            <w:permEnd w:id="1721106647"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:tcFitText/>
-[...37 lines deleted...]
-            <w:r w:rsidRPr="00FC2488">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EDA453" w14:textId="77777777" w:rsidR="00F42458" w:rsidRPr="00FC2488" w:rsidRDefault="00A530F1" w:rsidP="002467E4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>月</w:t>
-[...56 lines deleted...]
-            <w:r w:rsidRPr="00FC2488">
+              <w:t xml:space="preserve">－　</w:t>
+            </w:r>
+            <w:permStart w:id="517753661" w:edGrp="everyone"/>
+            <w:permEnd w:id="517753661"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C5FFC8" w14:textId="77777777" w:rsidR="00F42458" w:rsidRPr="00FC2488" w:rsidRDefault="00A530F1" w:rsidP="002467E4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>日</w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:permStart w:id="772872834" w:edGrp="everyone"/>
+            <w:permEnd w:id="772872834"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA6683" w:rsidRPr="00395000" w14:paraId="6A9E8EB2" w14:textId="77777777" w:rsidTr="00D9127D">
+      <w:tr w:rsidR="000860BE" w:rsidRPr="00395000" w14:paraId="389E8EB2" w14:textId="77777777" w:rsidTr="002E0A12">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5036" w:type="dxa"/>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00FC2488">
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A8ABBC" w14:textId="77777777" w:rsidR="000860BE" w:rsidRPr="00FC2488" w:rsidRDefault="000860BE" w:rsidP="002467E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED120C9" w14:textId="77777777" w:rsidR="000860BE" w:rsidRPr="00FC2488" w:rsidRDefault="000860BE" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:gridSpan w:val="38"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E3C8E3" w14:textId="77777777" w:rsidR="000860BE" w:rsidRPr="00FC2488" w:rsidRDefault="000860BE" w:rsidP="002467E4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1620735212" w:edGrp="everyone"/>
+            <w:permEnd w:id="1620735212"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007250BD" w:rsidRPr="00395000" w14:paraId="48E78FB4" w14:textId="77777777" w:rsidTr="006F51B0">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D52186" w14:textId="77777777" w:rsidR="007250BD" w:rsidRPr="00FC2488" w:rsidRDefault="007250BD" w:rsidP="002467E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C73E9DF" w14:textId="77777777" w:rsidR="007250BD" w:rsidRPr="002467E4" w:rsidRDefault="007250BD" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002467E4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:tcW w:w="3677" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:gridSpan w:val="38"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DFE1D6" w14:textId="77777777" w:rsidR="007250BD" w:rsidRPr="00FC2488" w:rsidRDefault="007250BD" w:rsidP="002467E4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:permStart w:id="1723674022" w:edGrp="everyone"/>
+            <w:permEnd w:id="1723674022"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007250BD" w:rsidRPr="00395000" w14:paraId="6F8E17E5" w14:textId="77777777" w:rsidTr="00960492">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7680D8BC" w14:textId="77777777" w:rsidR="007250BD" w:rsidRPr="00FC2488" w:rsidRDefault="007250BD" w:rsidP="002467E4">
+            <w:pPr>
+              <w:ind w:leftChars="250" w:left="482"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48079729" w14:textId="77777777" w:rsidR="007250BD" w:rsidRPr="002467E4" w:rsidRDefault="007250BD" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002467E4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>管理者の氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6213" w:type="dxa"/>
+            <w:gridSpan w:val="32"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="663EEB44" w14:textId="77777777" w:rsidR="007250BD" w:rsidRPr="00FC2488" w:rsidRDefault="007250BD" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:permStart w:id="1628977925" w:edGrp="everyone"/>
+            <w:permEnd w:id="1628977925"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1442" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D474B6" w14:textId="77777777" w:rsidR="007250BD" w:rsidRPr="00FC2488" w:rsidRDefault="007250BD" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002467E4" w:rsidRPr="00395000" w14:paraId="3F35BE3D" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3937ABB8" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:ind w:leftChars="250" w:left="482"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C391AE" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:ind w:leftChars="250" w:left="482"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B87FE7" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3691" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="050F8388" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>救済給付に関わる問い合わせ窓口</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002467E4" w:rsidRPr="00395000" w14:paraId="22FE5729" w14:textId="77777777" w:rsidTr="002467E4">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD00F18" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:ind w:leftChars="250" w:left="482"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DFB288" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:ind w:leftChars="250" w:left="482"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD0E8B1" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="487BAD9C" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002467E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>部署名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2274" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-            </w:tcBorders>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC0154F" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2033521107" w:edGrp="everyone"/>
+            <w:permEnd w:id="2033521107"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA6683" w:rsidRPr="00395000" w14:paraId="0F87DD75" w14:textId="77777777" w:rsidTr="00D9127D">
+      <w:tr w:rsidR="002467E4" w:rsidRPr="00395000" w14:paraId="1CAF6A4F" w14:textId="77777777" w:rsidTr="002467E4">
         <w:trPr>
-          <w:trHeight w:val="605"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10051" w:type="dxa"/>
-[...37 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1262831C" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:ind w:leftChars="250" w:left="482"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684C7A06" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:ind w:leftChars="250" w:left="482"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F22280" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C227F09" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>担当者名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="327063BF" w14:textId="77777777" w:rsidR="002467E4" w:rsidRPr="00FC2488" w:rsidRDefault="002467E4" w:rsidP="002467E4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1763524838" w:edGrp="everyone"/>
+            <w:permEnd w:id="1763524838"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A479756" w14:textId="77777777" w:rsidR="00852205" w:rsidRDefault="007C3038" w:rsidP="00D603EE">
+    <w:p w14:paraId="108E1CF6" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRPr="00EB70F3" w:rsidRDefault="00D43A25" w:rsidP="00D43A25">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:rightChars="-147" w:right="-309"/>
+        <w:spacing w:beforeLines="50" w:before="145" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:position w:val="2"/>
-[...141 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00EB70F3">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(注意)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2806FA06" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w14:paraId="36F9CF0D" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
       <w:pPr>
-        <w:pStyle w:val="1"/>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:pStyle w:val="151"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="0013074A">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>記入欄に書ききれない場合には、同欄に「別紙」と記入し、別紙に書いて、請求書に添付して下さい。</w:t>
+        <w:t>(1)～(3)の欄は、請求に係る疾病について医療を受けた者の氏名、性別、生年月日及び現住所を記入して</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013074A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB26D75" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w14:paraId="2888FCB7" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
       <w:pPr>
-        <w:pStyle w:val="1"/>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:pStyle w:val="151"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="0013074A">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(4)の欄には、夫、妻、子、父、母など死亡者との具体的な関係を記入して下さい。</w:t>
+        <w:t>(4)の欄には、請求に係る疾病の名称を記入して</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+        <w:t>下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013074A">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(10)及び(11)の欄は、医師又は歯科医師の診断書等を参照のうえ、次により記入して下さい。</w:t>
+        <w:t>。</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+      <w:r w:rsidR="0052653E">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="0013074A">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rStyle w:val="2-10"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>適当な名称がない場合には、症状を簡潔に記入して下さい。</w:t>
+        <w:t>なお、適当な名称がない場合には、症状を簡潔に記入して</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="2-10"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013074A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E641AC0" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w14:paraId="2A53CDE6" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
       <w:pPr>
-        <w:pStyle w:val="2"/>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:pStyle w:val="151"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="0013074A">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(11)の欄には、死亡の原因とみられる医薬品等について、記入例を参考にするとともに、次により記入して下さい。(その医薬品等が２種類以上ある場合には、それらすべてについて記入して下さい。)</w:t>
+        <w:t>(5)の欄は、(4)の疾病について医療を行った日数を</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ひと</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013074A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>月ごとに入院実日数又は入院外診療実日数別に記入して</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013074A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3162FBB6" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w14:paraId="6C0ECD17" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="151"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:ind w:left="851"/>
+        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="0052653E">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>なお、(10)の疾病について、当機構から医療費、医療手当、障害年金又は障害児養育年金の支給の決定があった場合には、この欄の記入は不要です。</w:t>
+        <w:t>(6)の欄は、(4)の疾病について、月ごとの医療費の自己負担額（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052653E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:u w:val="wave"/>
+        </w:rPr>
+        <w:t>差額ベッド代、文書料等の健康保険法に該当しないもの</w:t>
+      </w:r>
+      <w:r w:rsidR="007100E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:u w:val="wave"/>
+        </w:rPr>
+        <w:t>及び食事療養標準負担額</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052653E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:u w:val="wave"/>
+        </w:rPr>
+        <w:t>を除く。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052653E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）を入院及び入院外に分けて記入して下さい。その際、日付についても記載して下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5F454A" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w14:paraId="0EDED1B6" w14:textId="77777777" w:rsidR="00765DC0" w:rsidRPr="0052653E" w:rsidRDefault="00765DC0" w:rsidP="0052653E">
       <w:pPr>
-        <w:pStyle w:val="3"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="3"/>
+        <w:pStyle w:val="151"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:ind w:left="1276"/>
+        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>また</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00852205" w:rsidRPr="00F31D5B">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t>、知人から入手した場合など、医療機関等以外から入手、使用した場合にも同欄に記入して下さい。</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>)の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>欄は、自己負担額がある場合記載の必要はありません。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03441058" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w14:paraId="151FEB64" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
       <w:pPr>
-        <w:pStyle w:val="3"/>
+        <w:pStyle w:val="151"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:ind w:left="1276"/>
+        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="0013074A">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>医療機関から発行された院外処方箋による医薬品の場合には、おくすり手帳や薬剤情報提供文書のコピー等を可能な限り添付して下さい。</w:t>
+        <w:t>入院により(4)の疾病の治療と(4)の疾病以外の疾病の治療とを並行して行っている場合において、(4)の疾病のみでは入院を要すると認められないときの医療を行った日数については、入院実</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:ind w:left="1276"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+        <w:t>日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013074A">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>なお、（11）の欄に記載がない医薬品等であっても、遺族年金・遺族一時金・葬祭料診断書（様式12の(1)又は様式12の(2)）その他の資料において、副作用救済給付の支給又は不支給の決定のうえで必要な医薬品等の使用が明らかとなった場合には、(11)の欄に記載の医薬品と同様に、(10)の死亡の原因とみられる医薬品等として取り扱うこととします。</w:t>
+        <w:t>数欄ではなく、入院外診療実日数欄に記入して</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...307 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下さい</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F31D5B">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="0013074A">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>その他</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00F31D5B">
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D36747" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w14:paraId="04961E9E" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00DC16BF" w:rsidRDefault="00D43A25" w:rsidP="00ED41A2">
       <w:pPr>
-        <w:pStyle w:val="1"/>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:pStyle w:val="151"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DC16BF" w:rsidRPr="00DC16BF" w:rsidSect="006C289F">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="-3531"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013074A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>この証明書について、後日、医薬品医療機器総合機構が指定する期間のみ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>の自己負担額等について照会する場合がありますので予め御承知おき</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013074A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>願います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E214B39" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="00385CFB" w:rsidRDefault="0046584D" w:rsidP="005D0C3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>この請求書には、次の書類を添付して下さい。</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:ind w:left="425"/>
+      <w:r w:rsidR="005D0C3C" w:rsidRPr="00385CFB">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+        <w:t>別紙</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...82 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DA99F7" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9700" w:type="dxa"/>
+        <w:tblInd w:w="42" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="409"/>
+        <w:gridCol w:w="415"/>
+        <w:gridCol w:w="415"/>
+        <w:gridCol w:w="279"/>
+        <w:gridCol w:w="658"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="88"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="286"/>
+        <w:gridCol w:w="294"/>
+        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="287"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="251"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="695"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="102"/>
+        <w:gridCol w:w="334"/>
+        <w:gridCol w:w="292"/>
+        <w:gridCol w:w="334"/>
+        <w:gridCol w:w="293"/>
+        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="55"/>
+        <w:gridCol w:w="103"/>
+        <w:gridCol w:w="287"/>
+        <w:gridCol w:w="264"/>
+        <w:gridCol w:w="45"/>
+        <w:gridCol w:w="311"/>
+        <w:gridCol w:w="38"/>
+        <w:gridCol w:w="304"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="770"/>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="78"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D07CE3" w:rsidRPr="00395000" w14:paraId="4BBC7D14" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4490" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4F898C" w14:textId="77777777" w:rsidR="00D07CE3" w:rsidRPr="000F25E5" w:rsidRDefault="00D07CE3" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5C9068" w14:textId="77777777" w:rsidR="00D07CE3" w:rsidRDefault="00D07CE3" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="461CC9BC" w14:textId="77777777" w:rsidR="00D07CE3" w:rsidRPr="00395000" w:rsidRDefault="00D07CE3" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3171" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="597416F9" w14:textId="77777777" w:rsidR="00D07CE3" w:rsidRPr="00395000" w:rsidRDefault="00D07CE3" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="701189672" w:edGrp="everyone"/>
+            <w:permEnd w:id="701189672"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A23AF4" w14:textId="77777777" w:rsidR="00D07CE3" w:rsidRDefault="00D07CE3" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC0915" w:rsidRPr="00395000" w14:paraId="1E66A352" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="461"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19174B53" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>請求に係る医療を行った日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DB16793" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DF43A1" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="000F25E5" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1906182967" w:edGrp="everyone"/>
+            <w:permEnd w:id="1906182967"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55322711" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="000F25E5" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00119E22" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="000F25E5" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1681588686" w:edGrp="everyone"/>
+            <w:permEnd w:id="1681588686"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEC217E" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="000F25E5" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CDBFE3" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="780561242" w:edGrp="everyone"/>
+            <w:permEnd w:id="780561242"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="074711CE" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C82B100" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1700623383" w:edGrp="everyone"/>
+            <w:permEnd w:id="1700623383"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCD2A6F" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E1D191" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="628520448" w:edGrp="everyone"/>
+            <w:permEnd w:id="628520448"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7331A16E" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="776" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520AFF9B" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2084397819" w:edGrp="everyone"/>
+            <w:permEnd w:id="2084397819"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFCC6E3" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F77D6E" w:rsidRPr="00395000" w14:paraId="077F2B83" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="629444BF" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="0013074A" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1E49EC" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004961E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="56"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院外診療実日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004961E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="8"/>
+                <w:w w:val="56"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E06CA36" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="182588587" w:edGrp="everyone"/>
+            <w:permEnd w:id="182588587"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25884D9D" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1910" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79164B43" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1003892253" w:edGrp="everyone"/>
+            <w:permEnd w:id="1003892253"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67523143" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00C6616D" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6616D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5738D525" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="457717270" w:edGrp="everyone"/>
+            <w:permEnd w:id="457717270"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A55C54F" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F77D6E" w:rsidRPr="00395000" w14:paraId="6A323107" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34B502D4" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="0013074A" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3A485F" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004961E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="90"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院実日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004961E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="3"/>
+                <w:w w:val="90"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F737AF" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1034701259" w:edGrp="everyone"/>
+            <w:permEnd w:id="1034701259"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1FFFE1" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1910" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A82345" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="297348305" w:edGrp="everyone"/>
+            <w:permEnd w:id="297348305"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="775DE14F" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00C6616D" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6616D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67998C55" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1332811548" w:edGrp="everyone"/>
+            <w:permEnd w:id="1332811548"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A983CE" w14:textId="77777777" w:rsidR="00F77D6E" w:rsidRPr="00395000" w:rsidRDefault="00F77D6E" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF1D8C" w:rsidRPr="00395000" w14:paraId="3B64BF25" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228FC66A" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="0013074A" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医療保険等の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00BBA76E" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="0013074A" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>自己負担額分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A12CF0C" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004961E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="69"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004961E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>外</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9DE004" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="622032601" w:edGrp="everyone"/>
+            <w:permEnd w:id="622032601"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A7EAE6" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09EB2D55" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1529679514" w:edGrp="everyone"/>
+            <w:permEnd w:id="1529679514"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E36DD10" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CB77B8" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1902189151" w:edGrp="everyone"/>
+            <w:permEnd w:id="1902189151"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBC9D91" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F5A7B4" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2066767337" w:edGrp="everyone"/>
+            <w:permEnd w:id="2066767337"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="062F910A" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DBEEA4" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1683828224" w:edGrp="everyone"/>
+            <w:permEnd w:id="1683828224"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="355F0AC1" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2C6DA6" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="473309916" w:edGrp="everyone"/>
+            <w:permEnd w:id="473309916"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3577437C" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF1D8C" w:rsidRPr="00395000" w14:paraId="31811604" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2305B2C7" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="0013074A" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA848F2" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="0013074A" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F033EC9" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="705001173" w:edGrp="everyone"/>
+            <w:permEnd w:id="705001173"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8C7AD0" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A505695" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1093352823" w:edGrp="everyone"/>
+            <w:permEnd w:id="1093352823"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47163D83" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B42AAF3" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1620270818" w:edGrp="everyone"/>
+            <w:permEnd w:id="1620270818"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A4F663" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8CD9BA" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="854402408" w:edGrp="everyone"/>
+            <w:permEnd w:id="854402408"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C89A363" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="274DFF9B" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2105308360" w:edGrp="everyone"/>
+            <w:permEnd w:id="2105308360"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7653B3B3" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0421C46E" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="337399066" w:edGrp="everyone"/>
+            <w:permEnd w:id="337399066"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7960BE" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF1D8C" w:rsidRPr="00395000" w14:paraId="589D3169" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40366BBF" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="0013074A" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D0657E" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="0013074A" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD243DB" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1111628399" w:edGrp="everyone"/>
+            <w:permEnd w:id="1111628399"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1081DB11" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BDCFA0" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1799626509" w:edGrp="everyone"/>
+            <w:permEnd w:id="1799626509"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD30CA8" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77997992" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="397370024" w:edGrp="everyone"/>
+            <w:permEnd w:id="397370024"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D9CFA6" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFFE5A7" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1977768478" w:edGrp="everyone"/>
+            <w:permEnd w:id="1977768478"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="371A030C" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF3B2DB" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="248918706" w:edGrp="everyone"/>
+            <w:permEnd w:id="248918706"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F21710C" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FAAC01" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2110345717" w:edGrp="everyone"/>
+            <w:permEnd w:id="2110345717"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA5899D" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF1D8C" w:rsidRPr="00395000" w14:paraId="5784DD31" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="217D8022" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="0013074A" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A95CE9" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="0013074A" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5E3834" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1166429524" w:edGrp="everyone"/>
+            <w:permEnd w:id="1166429524"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9EE966" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6CC4F8" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="794191222" w:edGrp="everyone"/>
+            <w:permEnd w:id="794191222"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CD52E8" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F26F04" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1376924089" w:edGrp="everyone"/>
+            <w:permEnd w:id="1376924089"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3399B309" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A763E28" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1406025974" w:edGrp="everyone"/>
+            <w:permEnd w:id="1406025974"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153B4EDD" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4D2EF5" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="257967829" w:edGrp="everyone"/>
+            <w:permEnd w:id="257967829"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0F2918" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A8717C" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1832321653" w:edGrp="everyone"/>
+            <w:permEnd w:id="1832321653"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60166DF3" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF1D8C" w:rsidRPr="00395000" w14:paraId="4D6C644D" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F267971" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="0013074A" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="220DB952" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="0013074A" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="038B4D65" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1613837767" w:edGrp="everyone"/>
+            <w:permEnd w:id="1613837767"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1224BD90" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2688F4B0" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="363464831" w:edGrp="everyone"/>
+            <w:permEnd w:id="363464831"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1FC054" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30223FCB" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1087388783" w:edGrp="everyone"/>
+            <w:permEnd w:id="1087388783"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF60A2A" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F0C8AB" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="770580909" w:edGrp="everyone"/>
+            <w:permEnd w:id="770580909"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="314F390A" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="474C0448" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1076246839" w:edGrp="everyone"/>
+            <w:permEnd w:id="1076246839"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4D1B38" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B19FDC0" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1246571687" w:edGrp="everyone"/>
+            <w:permEnd w:id="1246571687"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F287062" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621979" w:rsidRPr="00395000" w14:paraId="172BEF9C" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5250ABD3" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="0013074A" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDC8CEC" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004961E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="228"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004961E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>院</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="571740AE" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="752104031" w:edGrp="everyone"/>
+            <w:permEnd w:id="752104031"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3219324C" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAB5458" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="625019134" w:edGrp="everyone"/>
+            <w:permEnd w:id="625019134"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CF796D" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2072330D" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="394553030" w:edGrp="everyone"/>
+            <w:permEnd w:id="394553030"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="581D3524" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="738C817D" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1079861158" w:edGrp="everyone"/>
+            <w:permEnd w:id="1079861158"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70508953" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB12B2A" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1384147042" w:edGrp="everyone"/>
+            <w:permEnd w:id="1384147042"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D1C766" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DB3F10" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:ind w:rightChars="-6" w:right="-11"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1898594577" w:edGrp="everyone"/>
+            <w:permEnd w:id="1898594577"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="030F2CB2" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78326115" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="287250059" w:edGrp="everyone"/>
+            <w:permEnd w:id="287250059"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC35A38" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="342" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4468DD00" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="842993715" w:edGrp="everyone"/>
+            <w:permEnd w:id="842993715"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F32DDB" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D32F0C4" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1428318293" w:edGrp="everyone"/>
+            <w:permEnd w:id="1428318293"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064B709D" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621979" w:rsidRPr="00395000" w14:paraId="19BF7B73" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B93EC79" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="0013074A" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E3854B" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="677D75F2" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2039888859" w:edGrp="everyone"/>
+            <w:permEnd w:id="2039888859"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5322ADBD" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="747009EB" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1079786958" w:edGrp="everyone"/>
+            <w:permEnd w:id="1079786958"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0939698C" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A92C5FF" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:ind w:rightChars="-2" w:right="-4"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="909335332" w:edGrp="everyone"/>
+            <w:permEnd w:id="909335332"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC2B2EF" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="275758DC" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1124366205" w:edGrp="everyone"/>
+            <w:permEnd w:id="1124366205"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF8C843" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F279219" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1113270159" w:edGrp="everyone"/>
+            <w:permEnd w:id="1113270159"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1CA82B" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="326C405B" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:ind w:rightChars="-6" w:right="-11"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="512126106" w:edGrp="everyone"/>
+            <w:permEnd w:id="512126106"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEDA883" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2166B868" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1964060030" w:edGrp="everyone"/>
+            <w:permEnd w:id="1964060030"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBD2959" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="342" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE824AD" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="461655482" w:edGrp="everyone"/>
+            <w:permEnd w:id="461655482"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D4100A" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D78079A" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1808619741" w:edGrp="everyone"/>
+            <w:permEnd w:id="1808619741"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C89316" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF1D8C" w:rsidRPr="00395000" w14:paraId="10371FE8" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61EFB70D" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRPr="00395000" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>自己負担額</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>がない理由</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="444E6A7A" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1226142218" w:edGrp="everyone"/>
+            <w:permEnd w:id="1226142218"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F57B4B9" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="533823063" w:edGrp="everyone"/>
+            <w:permEnd w:id="533823063"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BCCDFD" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="87378241" w:edGrp="everyone"/>
+            <w:permEnd w:id="87378241"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D07CE3" w:rsidRPr="00395000" w14:paraId="6B32CD48" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7281" w:type="dxa"/>
+            <w:gridSpan w:val="28"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DCFB537" w14:textId="77777777" w:rsidR="00D07CE3" w:rsidRDefault="00D07CE3" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1467BFB9" w14:textId="77777777" w:rsidR="00D07CE3" w:rsidRDefault="00D07CE3" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="564A8C01" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FA4263" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1527213398" w:edGrp="everyone"/>
+            <w:permEnd w:id="1527213398"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D193ED" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="658" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1824BB46" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="394291617" w:edGrp="everyone"/>
+            <w:permEnd w:id="394291617"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="394" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54312D8B" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAD016A" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2147175255" w:edGrp="everyone"/>
+            <w:permEnd w:id="2147175255"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="711C2A21" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="695" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6089201C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="66201145" w:edGrp="everyone"/>
+            <w:permEnd w:id="66201145"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A1B036" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F1B985" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1857226581" w:edGrp="everyone"/>
+            <w:permEnd w:id="1857226581"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3466FC1C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE27B03" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="497682399" w:edGrp="everyone"/>
+            <w:permEnd w:id="497682399"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24960ED0" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC30A9F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1468090621" w:edGrp="everyone"/>
+            <w:permEnd w:id="1468090621"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="747B2D0E" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="778" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="347C743D" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="322390791" w:edGrp="everyone"/>
+            <w:permEnd w:id="322390791"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25840F45" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="13F6514E" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E9D636" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1677679517" w:edGrp="everyone"/>
+            <w:permEnd w:id="1677679517"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="394" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CB92E9" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CFBE73" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="134941102" w:edGrp="everyone"/>
+            <w:permEnd w:id="134941102"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CA1866" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2916B3A2" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="855330101" w:edGrp="everyone"/>
+            <w:permEnd w:id="855330101"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F618A1" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00C6616D" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6616D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1BBCF9" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1978994207" w:edGrp="everyone"/>
+            <w:permEnd w:id="1978994207"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="652D3FD2" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="3CF5F0B3" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B99D408" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="397216985" w:edGrp="everyone"/>
+            <w:permEnd w:id="397216985"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="394" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="076827AD" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C6D98F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1688863983" w:edGrp="everyone"/>
+            <w:permEnd w:id="1688863983"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04952842" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69360F44" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1647053900" w:edGrp="everyone"/>
+            <w:permEnd w:id="1647053900"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F492BF" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00C6616D" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6616D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AE8A92" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1648887269" w:edGrp="everyone"/>
+            <w:permEnd w:id="1648887269"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4106CD12" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="0D6DA846" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="421FCF9B" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="498476271" w:edGrp="everyone"/>
+            <w:permEnd w:id="498476271"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596C3936" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="756" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DBA688" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="914165725" w:edGrp="everyone"/>
+            <w:permEnd w:id="914165725"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3090880C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C009A1" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1154090192" w:edGrp="everyone"/>
+            <w:permEnd w:id="1154090192"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="693E3416" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12611E97" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="534985552" w:edGrp="everyone"/>
+            <w:permEnd w:id="534985552"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DF3E3B" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="396319D4" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="286289333" w:edGrp="everyone"/>
+            <w:permEnd w:id="286289333"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E29CEE" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AB11CD" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="877016999" w:edGrp="everyone"/>
+            <w:permEnd w:id="877016999"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED6E048" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5466F8E8" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1899571929" w:edGrp="everyone"/>
+            <w:permEnd w:id="1899571929"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D67B274" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E35BB45" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1050762564" w:edGrp="everyone"/>
+            <w:permEnd w:id="1050762564"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5E2992" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="385CABAB" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DD3DED" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="471492071" w:edGrp="everyone"/>
+            <w:permEnd w:id="471492071"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9D854A" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="756" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="020F39B5" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1541687049" w:edGrp="everyone"/>
+            <w:permEnd w:id="1541687049"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2595B8" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45ED79D4" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="65275486" w:edGrp="everyone"/>
+            <w:permEnd w:id="65275486"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42679D85" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C12D98D" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="125595194" w:edGrp="everyone"/>
+            <w:permEnd w:id="125595194"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A30AEB9" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ABA108" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1858487196" w:edGrp="everyone"/>
+            <w:permEnd w:id="1858487196"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4DA817" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3661AE" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1112563653" w:edGrp="everyone"/>
+            <w:permEnd w:id="1112563653"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4E3C8F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1676069B" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1864118160" w:edGrp="everyone"/>
+            <w:permEnd w:id="1864118160"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E814D1" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A736BB9" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2019582278" w:edGrp="everyone"/>
+            <w:permEnd w:id="2019582278"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F84ADD" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="308139A1" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56329F7A" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1060061886" w:edGrp="everyone"/>
+            <w:permEnd w:id="1060061886"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1CFBC9" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="756" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F44083" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1133519715" w:edGrp="everyone"/>
+            <w:permEnd w:id="1133519715"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465BAA0C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45975AA3" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1030102682" w:edGrp="everyone"/>
+            <w:permEnd w:id="1030102682"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7CF59B" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E725B6" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1811230321" w:edGrp="everyone"/>
+            <w:permEnd w:id="1811230321"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9E67E5" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14049F8D" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1907846967" w:edGrp="everyone"/>
+            <w:permEnd w:id="1907846967"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1069924F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1E8903" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="635780687" w:edGrp="everyone"/>
+            <w:permEnd w:id="635780687"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="577B074A" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D37B80" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2042299458" w:edGrp="everyone"/>
+            <w:permEnd w:id="2042299458"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D359A44" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6C0875" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="275399634" w:edGrp="everyone"/>
+            <w:permEnd w:id="275399634"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="678D3D9A" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="499213AA" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="688C928D" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1422881237" w:edGrp="everyone"/>
+            <w:permEnd w:id="1422881237"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DF2CD9" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="756" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C863D0" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="463421247" w:edGrp="everyone"/>
+            <w:permEnd w:id="463421247"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A9FA74" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FA1074" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="336220402" w:edGrp="everyone"/>
+            <w:permEnd w:id="336220402"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C560396" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD47C58" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="649004493" w:edGrp="everyone"/>
+            <w:permEnd w:id="649004493"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B2F031" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB578CB" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="412831405" w:edGrp="everyone"/>
+            <w:permEnd w:id="412831405"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE7DA4A" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAE1ADA" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="961813903" w:edGrp="everyone"/>
+            <w:permEnd w:id="961813903"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E491275" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0455F6B0" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="410590186" w:edGrp="everyone"/>
+            <w:permEnd w:id="410590186"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E56BDE" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C680AC0" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="274334529" w:edGrp="everyone"/>
+            <w:permEnd w:id="274334529"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E713F31" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="5749B1A8" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04094AEF" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1343254253" w:edGrp="everyone"/>
+            <w:permEnd w:id="1343254253"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="738C750F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="756" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E73B02A" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1144143320" w:edGrp="everyone"/>
+            <w:permEnd w:id="1144143320"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="673A34DD" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0AFAFF" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1298466611" w:edGrp="everyone"/>
+            <w:permEnd w:id="1298466611"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="234BD404" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F116CF4" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="479155679" w:edGrp="everyone"/>
+            <w:permEnd w:id="479155679"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8D9BC4" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="359D80DA" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="855853095" w:edGrp="everyone"/>
+            <w:permEnd w:id="855853095"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7664EC15" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C1C702" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1382295509" w:edGrp="everyone"/>
+            <w:permEnd w:id="1382295509"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFC686C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3EE920" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1601051294" w:edGrp="everyone"/>
+            <w:permEnd w:id="1601051294"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A824E10" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F982B2" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1373388302" w:edGrp="everyone"/>
+            <w:permEnd w:id="1373388302"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0617BA10" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621979" w:rsidRPr="00395000" w14:paraId="2BA32BEE" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41315C90" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00DA0AC5" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1920482026" w:edGrp="everyone"/>
+            <w:permEnd w:id="1920482026"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB8D4AF" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="0013074A" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C40548" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00DA0AC5" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="733425437" w:edGrp="everyone"/>
+            <w:permEnd w:id="733425437"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="390B6E7A" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="0013074A" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="756" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="069A1790" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="12600163" w:edGrp="everyone"/>
+            <w:permEnd w:id="12600163"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6086AF99" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0B7AF1" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="721056839" w:edGrp="everyone"/>
+            <w:permEnd w:id="721056839"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15783AC8" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4073CC38" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="834104818" w:edGrp="everyone"/>
+            <w:permEnd w:id="834104818"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="356E57B6" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6527B303" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1153066892" w:edGrp="everyone"/>
+            <w:permEnd w:id="1153066892"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0B6862" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B05FD4" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="502359283" w:edGrp="everyone"/>
+            <w:permEnd w:id="502359283"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105914E5" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4483569B" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="385510671" w:edGrp="everyone"/>
+            <w:permEnd w:id="385510671"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9E41BC" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4CC9CD" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:ind w:rightChars="-6" w:right="-11"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1911041863" w:edGrp="everyone"/>
+            <w:permEnd w:id="1911041863"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE684BC" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="309" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="257EC9CF" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1377245474" w:edGrp="everyone"/>
+            <w:permEnd w:id="1377245474"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C10D5CE" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE6FDE0" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2044661873" w:edGrp="everyone"/>
+            <w:permEnd w:id="2044661873"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A66380" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="854" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E43F958" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1066287139" w:edGrp="everyone"/>
+            <w:permEnd w:id="1066287139"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C1889F" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621979" w:rsidRPr="00395000" w14:paraId="2F242A91" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD92014" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00DA0AC5" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="221012711" w:edGrp="everyone"/>
+            <w:permEnd w:id="221012711"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB07834" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="0013074A" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76005408" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00DA0AC5" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1349062898" w:edGrp="everyone"/>
+            <w:permEnd w:id="1349062898"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A49B8A" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="0013074A" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="756" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EFAE83" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="456462233" w:edGrp="everyone"/>
+            <w:permEnd w:id="456462233"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0406A5F8" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E19CE6C" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1550416849" w:edGrp="everyone"/>
+            <w:permEnd w:id="1550416849"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F10C8F9" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FAB3BA" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1691484598" w:edGrp="everyone"/>
+            <w:permEnd w:id="1691484598"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CDB40B" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43810328" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:ind w:rightChars="-2" w:right="-4"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="198643562" w:edGrp="everyone"/>
+            <w:permEnd w:id="198643562"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4762E45B" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37DF5432" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="769088342" w:edGrp="everyone"/>
+            <w:permEnd w:id="769088342"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DADD38A" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="609912A6" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1925793385" w:edGrp="everyone"/>
+            <w:permEnd w:id="1925793385"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6D4903" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A96E8B5" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:ind w:rightChars="-6" w:right="-11"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1487953524" w:edGrp="everyone"/>
+            <w:permEnd w:id="1487953524"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6A41E4" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="309" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="096EB560" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="525938834" w:edGrp="everyone"/>
+            <w:permEnd w:id="525938834"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7730ECC7" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF88462" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="144788478" w:edGrp="everyone"/>
+            <w:permEnd w:id="144788478"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFB6145" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="854" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CF5A5A" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1912028857" w:edGrp="everyone"/>
+            <w:permEnd w:id="1912028857"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C9F0B6" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF1D8C" w:rsidRPr="00395000" w14:paraId="1AE37C82" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1981DC36" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="502424616" w:edGrp="everyone"/>
+            <w:permEnd w:id="502424616"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E9CDCC" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="435946659" w:edGrp="everyone"/>
+            <w:permEnd w:id="435946659"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1588DE35" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1647713690" w:edGrp="everyone"/>
+            <w:permEnd w:id="1647713690"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC15B97" w14:textId="77777777" w:rsidR="00BF1D8C" w:rsidRDefault="00BF1D8C" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="630916276" w:edGrp="everyone"/>
+            <w:permEnd w:id="630916276"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D07CE3" w:rsidRPr="00395000" w14:paraId="548946E0" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9700" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="242C5A19" w14:textId="77777777" w:rsidR="00D07CE3" w:rsidRDefault="00D07CE3" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="4EF1296E" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3170D864" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="446131607" w:edGrp="everyone"/>
+            <w:permEnd w:id="446131607"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="512A4613" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCF2742" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1018190651" w:edGrp="everyone"/>
+            <w:permEnd w:id="1018190651"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="384" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F21FF71" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0651848C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="954163921" w:edGrp="everyone"/>
+            <w:permEnd w:id="954163921"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005690F5" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1403ACEC" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1967552032" w:edGrp="everyone"/>
+            <w:permEnd w:id="1967552032"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0D89C3" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="000F25E5" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6AF69B" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="558648105" w:edGrp="everyone"/>
+            <w:permEnd w:id="558648105"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48837299" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D02CB3" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1063258480" w:edGrp="everyone"/>
+            <w:permEnd w:id="1063258480"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4FB60E" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="630807A2" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1600616765" w:edGrp="everyone"/>
+            <w:permEnd w:id="1600616765"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4619B5CE" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="778" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63608583" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="907560211" w:edGrp="everyone"/>
+            <w:permEnd w:id="907560211"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EEDF17" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="56E3207B" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CF4405" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="446919347" w:edGrp="everyone"/>
+            <w:permEnd w:id="446919347"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="384" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E712C3C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BAF163" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1715274497" w:edGrp="everyone"/>
+            <w:permEnd w:id="1715274497"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCB128B" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25934573" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1016923243" w:edGrp="everyone"/>
+            <w:permEnd w:id="1016923243"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDC1649" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00C6616D" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6616D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4FA944" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="165285161" w:edGrp="everyone"/>
+            <w:permEnd w:id="165285161"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1D58C3" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="65719A2F" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6262013F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1351624064" w:edGrp="everyone"/>
+            <w:permEnd w:id="1351624064"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="384" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D6C3AC" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1D8C02" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="505571558" w:edGrp="everyone"/>
+            <w:permEnd w:id="505571558"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E90D921" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E6ADDD" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1211773933" w:edGrp="everyone"/>
+            <w:permEnd w:id="1211773933"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA8E043" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00C6616D" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6616D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B0302D" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="615258220" w:edGrp="everyone"/>
+            <w:permEnd w:id="615258220"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C34ECEB" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="607A38FA" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5234DA5C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1795098966" w:edGrp="everyone"/>
+            <w:permEnd w:id="1795098966"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A9DABB" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F391393" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="654250562" w:edGrp="everyone"/>
+            <w:permEnd w:id="654250562"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB0A77F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73169CB5" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1880375833" w:edGrp="everyone"/>
+            <w:permEnd w:id="1880375833"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4586C969" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE98C25" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="258701280" w:edGrp="everyone"/>
+            <w:permEnd w:id="258701280"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B260D3" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16396263" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1156720246" w:edGrp="everyone"/>
+            <w:permEnd w:id="1156720246"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32801A60" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7780A75E" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2108570700" w:edGrp="everyone"/>
+            <w:permEnd w:id="2108570700"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA1C0D4" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="616F4C45" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1810324665" w:edGrp="everyone"/>
+            <w:permEnd w:id="1810324665"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CDE94F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477C20F0" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1683308123" w:edGrp="everyone"/>
+            <w:permEnd w:id="1683308123"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00087B98" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="5C0245FB" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE8C8F4" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2014531508" w:edGrp="everyone"/>
+            <w:permEnd w:id="2014531508"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7222F7" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B42DE8" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1357988112" w:edGrp="everyone"/>
+            <w:permEnd w:id="1357988112"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7851DE64" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CD9C9C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2045931817" w:edGrp="everyone"/>
+            <w:permEnd w:id="2045931817"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FE0E60" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7A3C8A" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="391845202" w:edGrp="everyone"/>
+            <w:permEnd w:id="391845202"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52712E6F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0F29EB" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="553663859" w:edGrp="everyone"/>
+            <w:permEnd w:id="553663859"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC81527" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E071E0" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="311902399" w:edGrp="everyone"/>
+            <w:permEnd w:id="311902399"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627D9030" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06117E46" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="637100539" w:edGrp="everyone"/>
+            <w:permEnd w:id="637100539"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6825E811" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1144CD90" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1119618412" w:edGrp="everyone"/>
+            <w:permEnd w:id="1119618412"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="178ECAAE" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="062791AE" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E43A70B" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1636000616" w:edGrp="everyone"/>
+            <w:permEnd w:id="1636000616"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="646C2A4F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A00652" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1534926254" w:edGrp="everyone"/>
+            <w:permEnd w:id="1534926254"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1F47AA" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0D105D" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1830232545" w:edGrp="everyone"/>
+            <w:permEnd w:id="1830232545"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49397DD3" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9CF0C7" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="533751708" w:edGrp="everyone"/>
+            <w:permEnd w:id="533751708"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CDD610" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9A0080" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="875965043" w:edGrp="everyone"/>
+            <w:permEnd w:id="875965043"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E11FC6C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="130DB7D8" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1692616734" w:edGrp="everyone"/>
+            <w:permEnd w:id="1692616734"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10528FA5" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5D6CEE" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1930697588" w:edGrp="everyone"/>
+            <w:permEnd w:id="1930697588"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D28C4F1" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="201853A1" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="277813115" w:edGrp="everyone"/>
+            <w:permEnd w:id="277813115"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="604D078D" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="510E1F16" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="370C7171" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2130147886" w:edGrp="everyone"/>
+            <w:permEnd w:id="2130147886"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7368BC7C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1413E958" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="899228198" w:edGrp="everyone"/>
+            <w:permEnd w:id="899228198"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEB9807" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B343430" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1993304277" w:edGrp="everyone"/>
+            <w:permEnd w:id="1993304277"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC2E1A4" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B572001" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1930378600" w:edGrp="everyone"/>
+            <w:permEnd w:id="1930378600"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78738E84" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="042F5B16" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1472160546" w:edGrp="everyone"/>
+            <w:permEnd w:id="1472160546"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C61BA8" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="761FCC80" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="958823617" w:edGrp="everyone"/>
+            <w:permEnd w:id="958823617"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF54DDA" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B867B5" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="656679895" w:edGrp="everyone"/>
+            <w:permEnd w:id="656679895"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226F577C" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="247BE386" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1879133601" w:edGrp="everyone"/>
+            <w:permEnd w:id="1879133601"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD45D5A" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC16BF" w:rsidRPr="00395000" w14:paraId="6024247F" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CB5D38" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="496380137" w:edGrp="everyone"/>
+            <w:permEnd w:id="496380137"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C3F91A" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A38000F" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1851277905" w:edGrp="everyone"/>
+            <w:permEnd w:id="1851277905"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61672054" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="0013074A" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C503166" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="921461634" w:edGrp="everyone"/>
+            <w:permEnd w:id="921461634"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B83EBB3" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF5FD1B" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="134168356" w:edGrp="everyone"/>
+            <w:permEnd w:id="134168356"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFBCECC" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="503947B8" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="553937157" w:edGrp="everyone"/>
+            <w:permEnd w:id="553937157"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40812EFE" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F49540" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="442123725" w:edGrp="everyone"/>
+            <w:permEnd w:id="442123725"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600E7CF5" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26DCB280" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1733112270" w:edGrp="everyone"/>
+            <w:permEnd w:id="1733112270"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB896C3" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="737CB4DE" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="785921118" w:edGrp="everyone"/>
+            <w:permEnd w:id="785921118"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12339692" w14:textId="77777777" w:rsidR="00DC16BF" w:rsidRPr="00395000" w:rsidRDefault="00DC16BF" w:rsidP="00037654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621979" w:rsidRPr="00395000" w14:paraId="2167D06B" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65990496" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00DA0AC5" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="364724164" w:edGrp="everyone"/>
+            <w:permEnd w:id="364724164"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A51D046" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="0013074A" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FAFE8D7" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00DA0AC5" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="763704908" w:edGrp="everyone"/>
+            <w:permEnd w:id="763704908"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A847106" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="0013074A" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F0C2D4" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1611890395" w:edGrp="everyone"/>
+            <w:permEnd w:id="1611890395"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="106F1C14" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1194F5AC" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00DA0AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="91779339" w:edGrp="everyone"/>
+            <w:permEnd w:id="91779339"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA18920" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42164899" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1833594039" w:edGrp="everyone"/>
+            <w:permEnd w:id="1833594039"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEBE35B" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="537E08BA" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2083979349" w:edGrp="everyone"/>
+            <w:permEnd w:id="2083979349"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2521AC5A" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DDB7F0" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2134904875" w:edGrp="everyone"/>
+            <w:permEnd w:id="2134904875"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE6315A" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D002842" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1633030554" w:edGrp="everyone"/>
+            <w:permEnd w:id="1633030554"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A15284A" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B7A78E" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:ind w:rightChars="-6" w:right="-11"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1213626124" w:edGrp="everyone"/>
+            <w:permEnd w:id="1213626124"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A3B20D" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="309" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF270CB" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1100308250" w:edGrp="everyone"/>
+            <w:permEnd w:id="1100308250"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DDEDF1" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FE1A5C" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1907573410" w:edGrp="everyone"/>
+            <w:permEnd w:id="1907573410"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4445ECCD" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="854" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="499A42D9" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1970224765" w:edGrp="everyone"/>
+            <w:permEnd w:id="1970224765"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E035886" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00621979" w:rsidRPr="00395000" w14:paraId="7EED7FCB" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B35424" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00DA0AC5" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1768189408" w:edGrp="everyone"/>
+            <w:permEnd w:id="1768189408"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AFB68E" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="0013074A" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FB3862" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00DA0AC5" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1965976822" w:edGrp="everyone"/>
+            <w:permEnd w:id="1965976822"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BAED66E" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="0013074A" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D64F0BC" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1626421790" w:edGrp="everyone"/>
+            <w:permEnd w:id="1626421790"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44742DAB" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3808DD00" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1286290597" w:edGrp="everyone"/>
+            <w:permEnd w:id="1286290597"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="471327B6" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="299" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E73B5F" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1210323263" w:edGrp="everyone"/>
+            <w:permEnd w:id="1210323263"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DD8593" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5A3EFB" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:ind w:rightChars="-2" w:right="-4"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1331186651" w:edGrp="everyone"/>
+            <w:permEnd w:id="1331186651"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772EF048" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC4F6D6" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="363604778" w:edGrp="everyone"/>
+            <w:permEnd w:id="363604778"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453E532C" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03099A40" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="80417482" w:edGrp="everyone"/>
+            <w:permEnd w:id="80417482"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226F45DE" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D82D78" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:ind w:rightChars="-6" w:right="-11"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1672806889" w:edGrp="everyone"/>
+            <w:permEnd w:id="1672806889"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D551A93" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="309" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E96C44" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1418155138" w:edGrp="everyone"/>
+            <w:permEnd w:id="1418155138"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EB5813" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="649EB5E7" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="525800005" w:edGrp="everyone"/>
+            <w:permEnd w:id="525800005"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B5596D" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="854" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="433483C3" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="318012014" w:edGrp="everyone"/>
+            <w:permEnd w:id="318012014"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AFAF86" w14:textId="77777777" w:rsidR="00621979" w:rsidRPr="00395000" w:rsidRDefault="00621979" w:rsidP="00621979">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023695D" w:rsidRPr="00395000" w14:paraId="08234062" w14:textId="77777777" w:rsidTr="00DA0AC5">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="784C7FF6" w14:textId="77777777" w:rsidR="0023695D" w:rsidRDefault="0023695D" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1115374290" w:edGrp="everyone"/>
+            <w:permEnd w:id="1115374290"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D5EBE4" w14:textId="77777777" w:rsidR="0023695D" w:rsidRDefault="0023695D" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2046368955" w:edGrp="everyone"/>
+            <w:permEnd w:id="2046368955"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC7567C" w14:textId="77777777" w:rsidR="0023695D" w:rsidRDefault="0023695D" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="429198934" w:edGrp="everyone"/>
+            <w:permEnd w:id="429198934"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104D7F8F" w14:textId="77777777" w:rsidR="0023695D" w:rsidRDefault="0023695D" w:rsidP="00037654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1096297079" w:edGrp="everyone"/>
+            <w:permEnd w:id="1096297079"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B69A241" w14:textId="77777777" w:rsidR="007F0558" w:rsidRDefault="007F0558" w:rsidP="00BF1D8C">
       <w:pPr>
-        <w:pStyle w:val="2"/>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:pStyle w:val="11"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="10079" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="853"/>
+        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="282"/>
+        <w:gridCol w:w="410"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="277"/>
+        <w:gridCol w:w="497"/>
+        <w:gridCol w:w="309"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="556"/>
+        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="336"/>
+        <w:gridCol w:w="670"/>
+        <w:gridCol w:w="3089"/>
+        <w:gridCol w:w="1456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C32BAC" w:rsidRPr="00395000" w14:paraId="73F10C36" w14:textId="77777777" w:rsidTr="00C32BAC">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="853" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E82695D" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00F06089" w:rsidRDefault="002904C4" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>令和</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C10CEC7" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00F06089" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1214217796" w:edGrp="everyone"/>
+            <w:permEnd w:id="1214217796"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="282" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD998C4" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00F06089" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C63CF8" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00F06089" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1520449691" w:edGrp="everyone"/>
+            <w:permEnd w:id="1520449691"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="277" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="111DBE8D" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00F06089" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="497" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D23F380" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00F06089" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1284471704" w:edGrp="everyone"/>
+            <w:permEnd w:id="1284471704"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="309" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27414BE5" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00F06089" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6878" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F09543B" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00F06089" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32BAC" w:rsidRPr="00395000" w14:paraId="2CDE0698" w14:textId="77777777" w:rsidTr="00C32BAC">
+        <w:trPr>
+          <w:trHeight w:val="455"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="016E56FA" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7969" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="010B62E8" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="00562330">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>病院、診療所又は薬局の名称</w:t>
+            </w:r>
+            <w:r w:rsidR="007F5372">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:permStart w:id="525159889" w:edGrp="everyone"/>
+            <w:permEnd w:id="525159889"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32BAC" w:rsidRPr="00395000" w14:paraId="4D46C149" w14:textId="77777777" w:rsidTr="00563AA4">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAFCFEA" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FC83BA1" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA47C23" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（〒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="043B0CBB" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1399853709" w:edGrp="everyone"/>
+            <w:permEnd w:id="1399853709"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="336" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68641662" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>－</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BB8D22" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2086022069" w:edGrp="everyone"/>
+            <w:permEnd w:id="2086022069"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="502241E5" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:permStart w:id="801126077" w:edGrp="everyone"/>
+            <w:permEnd w:id="801126077"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32BAC" w:rsidRPr="00395000" w14:paraId="220D1E06" w14:textId="77777777" w:rsidTr="00C32BAC">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E71F838" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654C48FE" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6737" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A993182" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1964971278" w:edGrp="everyone"/>
+            <w:permEnd w:id="1964971278"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32BAC" w:rsidRPr="00395000" w14:paraId="32776786" w14:textId="77777777" w:rsidTr="00C32BAC">
+        <w:trPr>
+          <w:trHeight w:val="385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C457ED4" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="411F8320" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6737" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F6430E" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="164654450" w:edGrp="everyone"/>
+            <w:permEnd w:id="164654450"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32BAC" w:rsidRPr="00395000" w14:paraId="5F393C11" w14:textId="77777777" w:rsidTr="00C32BAC">
+        <w:trPr>
+          <w:trHeight w:val="448"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CB47D6" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:ind w:leftChars="250" w:left="472"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="768FB382" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>管理者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013074A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5281" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E6691B" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="38019237" w:edGrp="everyone"/>
+            <w:permEnd w:id="38019237"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5AF36B" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRPr="00FC2488" w:rsidRDefault="00C32BAC" w:rsidP="007F5372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="31C2542F" w14:textId="77777777" w:rsidR="00C32BAC" w:rsidRDefault="00C32BAC" w:rsidP="00BF1D8C">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7AC3E1CF" w14:textId="10A20562" w:rsidR="00BE5FCE" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
-[...20 lines deleted...]
-    <w:sectPr w:rsidR="00BE5FCE" w:rsidRPr="00F31D5B" w:rsidSect="00A95ACB">
+    <w:sectPr w:rsidR="00C32BAC" w:rsidSect="006C289F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="709" w:bottom="567" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="318" w:charSpace="-3531"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="-4301"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02FD461A" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
+    <w:p w14:paraId="03BE600C" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="497716A8" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
+    <w:p w14:paraId="363988AC" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -10299,344 +21675,160 @@
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47BAC985" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
+    <w:p w14:paraId="07245A28" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63D1CEF4" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
+    <w:p w14:paraId="4F463224" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E075E41"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="06D4318E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C05881DE"/>
+    <w:lvl w:ilvl="0" w:tplc="037886FA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalFullWidth"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="425" w:hanging="425"/>
+        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:hanging="426"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1276" w:hanging="425"/>
+        <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="irohaFullWidth"/>
-      <w:lvlText w:val="(%4)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1701" w:hanging="425"/>
+        <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2126" w:hanging="425"/>
+        <w:ind w:left="2100" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2551" w:hanging="425"/>
+        <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2976" w:hanging="425"/>
+        <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3402" w:hanging="426"/>
+        <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3827" w:hanging="425"/>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B054F22"/>
-[...180 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FE057CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9C03506"/>
     <w:lvl w:ilvl="0" w:tplc="29340F42">
       <w:start w:val="2"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="272" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -10681,142 +21873,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2372" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3212" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33962DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3FCFA44"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -10861,51 +21962,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADE161F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6B4BF88"/>
     <w:lvl w:ilvl="0" w:tplc="83BA1442">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -10951,231 +22052,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...179 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5064609A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F2EA328"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -11220,142 +22141,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BF3494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6BEF210"/>
     <w:lvl w:ilvl="0" w:tplc="302A271C">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -11400,143 +22230,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-    <w:nsid w:val="65095509"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72475067"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="04090023"/>
+    <w:tmpl w:val="CD1889FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:pStyle w:val="3"/>
       <w:lvlText w:val="%3"/>
@@ -11589,1033 +22330,739 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="8"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...265 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="96800897">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="418644738">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1384671923">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1529831382">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalFullWidth"/>
+        <w:pStyle w:val="1"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="425" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="aiueoFullWidth"/>
+        <w:pStyle w:val="2"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="851" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalEnclosedCircle"/>
+        <w:pStyle w:val="3"/>
         <w:lvlText w:val="%3"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1276" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:lvl w:ilvl="3">
         <w:start w:val="1"/>
         <w:numFmt w:val="irohaFullWidth"/>
+        <w:pStyle w:val="4"/>
         <w:lvlText w:val="(%4)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1701" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:lvl w:ilvl="4">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
+        <w:pStyle w:val="5"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2126" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:lvl w:ilvl="5">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
+        <w:pStyle w:val="6"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2551" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:lvl w:ilvl="6">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
+        <w:pStyle w:val="7"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2976" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:lvl w:ilvl="7">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
+        <w:pStyle w:val="8"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3402" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
+        <w:pStyle w:val="9"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="3827" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1607350137">
-[...20 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="2023699134">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridHorizontalSpacing w:val="189"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865">
+    <o:shapedefaults v:ext="edit" spidmax="43009">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B55F8A"/>
     <w:rsid w:val="000024CA"/>
     <w:rsid w:val="000063C2"/>
-    <w:rsid w:val="00010075"/>
-    <w:rsid w:val="00011F84"/>
     <w:rsid w:val="00012B1C"/>
     <w:rsid w:val="00012CBE"/>
     <w:rsid w:val="000220EF"/>
     <w:rsid w:val="000269FC"/>
+    <w:rsid w:val="00037654"/>
     <w:rsid w:val="00047DE7"/>
     <w:rsid w:val="000570FF"/>
     <w:rsid w:val="00060E28"/>
-    <w:rsid w:val="00062AC0"/>
     <w:rsid w:val="00071F20"/>
-    <w:rsid w:val="00081367"/>
+    <w:rsid w:val="00072DE7"/>
+    <w:rsid w:val="00085299"/>
+    <w:rsid w:val="000860BE"/>
+    <w:rsid w:val="00090CBB"/>
     <w:rsid w:val="0009214D"/>
     <w:rsid w:val="000930F5"/>
     <w:rsid w:val="00094724"/>
-    <w:rsid w:val="00095F4B"/>
     <w:rsid w:val="000A2765"/>
+    <w:rsid w:val="000A31A6"/>
     <w:rsid w:val="000A527A"/>
-    <w:rsid w:val="000B358F"/>
-    <w:rsid w:val="000B4860"/>
+    <w:rsid w:val="000B751E"/>
+    <w:rsid w:val="000C4990"/>
     <w:rsid w:val="000C4B52"/>
     <w:rsid w:val="000C4E15"/>
     <w:rsid w:val="000C520F"/>
-    <w:rsid w:val="000D420D"/>
     <w:rsid w:val="000D6964"/>
+    <w:rsid w:val="000E2215"/>
     <w:rsid w:val="000E32CA"/>
-    <w:rsid w:val="000E59D8"/>
     <w:rsid w:val="000E69BD"/>
-    <w:rsid w:val="0010029C"/>
+    <w:rsid w:val="000F25E5"/>
+    <w:rsid w:val="000F718B"/>
     <w:rsid w:val="00102CA6"/>
-    <w:rsid w:val="0011265D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001420E3"/>
+    <w:rsid w:val="00105A80"/>
+    <w:rsid w:val="00127333"/>
+    <w:rsid w:val="00140B28"/>
+    <w:rsid w:val="0014221F"/>
     <w:rsid w:val="00151AC5"/>
     <w:rsid w:val="001526C1"/>
     <w:rsid w:val="00153DAC"/>
     <w:rsid w:val="0016056B"/>
-    <w:rsid w:val="00165EF7"/>
-    <w:rsid w:val="00166DE9"/>
     <w:rsid w:val="0017271C"/>
-    <w:rsid w:val="00180240"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001A4233"/>
+    <w:rsid w:val="00190387"/>
+    <w:rsid w:val="0019224B"/>
+    <w:rsid w:val="001B4592"/>
     <w:rsid w:val="001C0E29"/>
-    <w:rsid w:val="001D207A"/>
+    <w:rsid w:val="001C77E2"/>
     <w:rsid w:val="001D2FC3"/>
     <w:rsid w:val="001D5952"/>
-    <w:rsid w:val="001E111E"/>
     <w:rsid w:val="001E232F"/>
-    <w:rsid w:val="001F23B9"/>
     <w:rsid w:val="001F414B"/>
-    <w:rsid w:val="001F7781"/>
     <w:rsid w:val="002028A5"/>
-    <w:rsid w:val="00210244"/>
+    <w:rsid w:val="00207F37"/>
     <w:rsid w:val="0021618D"/>
-    <w:rsid w:val="00220CAE"/>
+    <w:rsid w:val="00221C7F"/>
     <w:rsid w:val="00222C64"/>
-    <w:rsid w:val="00225FAF"/>
-    <w:rsid w:val="00234849"/>
+    <w:rsid w:val="0022590F"/>
+    <w:rsid w:val="0023695D"/>
     <w:rsid w:val="00242CF6"/>
     <w:rsid w:val="0024528A"/>
+    <w:rsid w:val="002467E4"/>
     <w:rsid w:val="00250EA9"/>
-    <w:rsid w:val="0025442C"/>
     <w:rsid w:val="00262019"/>
     <w:rsid w:val="0026259E"/>
     <w:rsid w:val="00266B11"/>
+    <w:rsid w:val="00267316"/>
     <w:rsid w:val="00270615"/>
+    <w:rsid w:val="0027202E"/>
+    <w:rsid w:val="002753DA"/>
     <w:rsid w:val="00275D01"/>
+    <w:rsid w:val="002776C7"/>
     <w:rsid w:val="002813AB"/>
+    <w:rsid w:val="002904C4"/>
     <w:rsid w:val="002912C1"/>
-    <w:rsid w:val="0029279A"/>
-    <w:rsid w:val="00294A59"/>
+    <w:rsid w:val="00291FA3"/>
     <w:rsid w:val="00295DF7"/>
-    <w:rsid w:val="002A39DE"/>
-    <w:rsid w:val="002A6762"/>
+    <w:rsid w:val="002A3DA6"/>
     <w:rsid w:val="002B4109"/>
     <w:rsid w:val="002B4203"/>
+    <w:rsid w:val="002C10A9"/>
+    <w:rsid w:val="002C38A9"/>
+    <w:rsid w:val="002C5F29"/>
+    <w:rsid w:val="002D1766"/>
     <w:rsid w:val="002D2BDA"/>
-    <w:rsid w:val="002D4E49"/>
     <w:rsid w:val="002E0068"/>
+    <w:rsid w:val="002E0F22"/>
+    <w:rsid w:val="002E410E"/>
     <w:rsid w:val="002E59C2"/>
-    <w:rsid w:val="002F3DBE"/>
     <w:rsid w:val="002F496D"/>
     <w:rsid w:val="00305723"/>
-    <w:rsid w:val="00310243"/>
+    <w:rsid w:val="0031377F"/>
+    <w:rsid w:val="00332544"/>
     <w:rsid w:val="00334476"/>
+    <w:rsid w:val="003344EA"/>
     <w:rsid w:val="0034397B"/>
-    <w:rsid w:val="00356A8B"/>
-    <w:rsid w:val="00372A58"/>
+    <w:rsid w:val="003550C5"/>
+    <w:rsid w:val="00356958"/>
     <w:rsid w:val="00375D4D"/>
     <w:rsid w:val="00385CFB"/>
+    <w:rsid w:val="00387419"/>
     <w:rsid w:val="00395000"/>
     <w:rsid w:val="003A78F6"/>
-    <w:rsid w:val="003B0FA3"/>
-    <w:rsid w:val="003B5563"/>
     <w:rsid w:val="003C08F5"/>
     <w:rsid w:val="003C09D7"/>
-    <w:rsid w:val="003C2F9E"/>
     <w:rsid w:val="003C6882"/>
-    <w:rsid w:val="003D2BBC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003E787D"/>
     <w:rsid w:val="003E7956"/>
-    <w:rsid w:val="003F3656"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00406014"/>
     <w:rsid w:val="004148B6"/>
     <w:rsid w:val="0042182F"/>
     <w:rsid w:val="00423DAC"/>
-    <w:rsid w:val="00424969"/>
-    <w:rsid w:val="00435A78"/>
     <w:rsid w:val="0044692F"/>
     <w:rsid w:val="00447181"/>
     <w:rsid w:val="004475F7"/>
-    <w:rsid w:val="00452518"/>
     <w:rsid w:val="004550A7"/>
     <w:rsid w:val="004600DD"/>
-    <w:rsid w:val="00476675"/>
+    <w:rsid w:val="0046584D"/>
+    <w:rsid w:val="00466F8E"/>
     <w:rsid w:val="004839BC"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="004912B7"/>
+    <w:rsid w:val="004961E1"/>
     <w:rsid w:val="004A4749"/>
     <w:rsid w:val="004A621E"/>
     <w:rsid w:val="004B43C4"/>
-    <w:rsid w:val="004B70CD"/>
-    <w:rsid w:val="004D524F"/>
+    <w:rsid w:val="004D369F"/>
     <w:rsid w:val="004E3200"/>
+    <w:rsid w:val="004E54F3"/>
     <w:rsid w:val="004E76FC"/>
     <w:rsid w:val="004E7B78"/>
     <w:rsid w:val="004F3A6D"/>
-    <w:rsid w:val="00501E46"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00505FEA"/>
+    <w:rsid w:val="00506299"/>
     <w:rsid w:val="00507C71"/>
-    <w:rsid w:val="00511430"/>
-    <w:rsid w:val="00522B3F"/>
+    <w:rsid w:val="0052653E"/>
+    <w:rsid w:val="00531C91"/>
+    <w:rsid w:val="005327C5"/>
     <w:rsid w:val="00533124"/>
-    <w:rsid w:val="005377CE"/>
     <w:rsid w:val="00537DCC"/>
-    <w:rsid w:val="00544792"/>
+    <w:rsid w:val="005428D2"/>
+    <w:rsid w:val="0054429D"/>
     <w:rsid w:val="00546736"/>
     <w:rsid w:val="00550BDB"/>
+    <w:rsid w:val="00551368"/>
+    <w:rsid w:val="00553D6A"/>
+    <w:rsid w:val="00553F5C"/>
     <w:rsid w:val="0055483C"/>
-    <w:rsid w:val="00572C5A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005C1C77"/>
+    <w:rsid w:val="005549B1"/>
+    <w:rsid w:val="0055580A"/>
+    <w:rsid w:val="00557A87"/>
+    <w:rsid w:val="00562330"/>
+    <w:rsid w:val="00563AA4"/>
+    <w:rsid w:val="00565A71"/>
+    <w:rsid w:val="005947E7"/>
+    <w:rsid w:val="00596D35"/>
+    <w:rsid w:val="005A47D1"/>
+    <w:rsid w:val="005A57A5"/>
+    <w:rsid w:val="005B02B7"/>
+    <w:rsid w:val="005C4C92"/>
+    <w:rsid w:val="005D0236"/>
     <w:rsid w:val="005D0C3C"/>
-    <w:rsid w:val="005D4509"/>
+    <w:rsid w:val="005D228B"/>
+    <w:rsid w:val="005D2CA5"/>
+    <w:rsid w:val="005D7AB5"/>
     <w:rsid w:val="005E0E12"/>
     <w:rsid w:val="005E103A"/>
-    <w:rsid w:val="005E14FC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E78EA"/>
     <w:rsid w:val="005F0354"/>
+    <w:rsid w:val="00602719"/>
+    <w:rsid w:val="00603724"/>
     <w:rsid w:val="0060576D"/>
-    <w:rsid w:val="00611D57"/>
-    <w:rsid w:val="00612D18"/>
+    <w:rsid w:val="00617B03"/>
+    <w:rsid w:val="00620D9E"/>
+    <w:rsid w:val="00621979"/>
     <w:rsid w:val="00622304"/>
-    <w:rsid w:val="006232A3"/>
+    <w:rsid w:val="006377F4"/>
     <w:rsid w:val="00641B91"/>
     <w:rsid w:val="00643D0B"/>
-    <w:rsid w:val="00644A68"/>
+    <w:rsid w:val="00646EF6"/>
+    <w:rsid w:val="00655705"/>
+    <w:rsid w:val="00657D5D"/>
     <w:rsid w:val="0066080C"/>
+    <w:rsid w:val="0066176E"/>
     <w:rsid w:val="00671C65"/>
-    <w:rsid w:val="00673E5F"/>
+    <w:rsid w:val="00680788"/>
+    <w:rsid w:val="0068082B"/>
+    <w:rsid w:val="0068620A"/>
     <w:rsid w:val="00697B57"/>
     <w:rsid w:val="006A091F"/>
-    <w:rsid w:val="006B0A8F"/>
+    <w:rsid w:val="006A2DA7"/>
     <w:rsid w:val="006B494C"/>
-    <w:rsid w:val="006B4CBE"/>
+    <w:rsid w:val="006B73B0"/>
     <w:rsid w:val="006C15EE"/>
-    <w:rsid w:val="006C6B36"/>
+    <w:rsid w:val="006C289F"/>
+    <w:rsid w:val="006D1D2B"/>
     <w:rsid w:val="006D36B1"/>
     <w:rsid w:val="006D3D39"/>
+    <w:rsid w:val="006D48E5"/>
     <w:rsid w:val="006D5118"/>
     <w:rsid w:val="006D72C3"/>
     <w:rsid w:val="006E08AF"/>
     <w:rsid w:val="006E11CA"/>
     <w:rsid w:val="006E3D1B"/>
-    <w:rsid w:val="006E5077"/>
-    <w:rsid w:val="006F7C2A"/>
+    <w:rsid w:val="007100E3"/>
+    <w:rsid w:val="00721D06"/>
+    <w:rsid w:val="007233F3"/>
+    <w:rsid w:val="00723A08"/>
+    <w:rsid w:val="00723FF2"/>
+    <w:rsid w:val="007250BD"/>
     <w:rsid w:val="00725DAD"/>
+    <w:rsid w:val="0073275C"/>
     <w:rsid w:val="00733FA0"/>
+    <w:rsid w:val="00740A5B"/>
     <w:rsid w:val="0074448B"/>
-    <w:rsid w:val="00746952"/>
-    <w:rsid w:val="00754E07"/>
     <w:rsid w:val="00755CB7"/>
     <w:rsid w:val="00757410"/>
     <w:rsid w:val="00760CEF"/>
-    <w:rsid w:val="00762156"/>
+    <w:rsid w:val="0076116B"/>
+    <w:rsid w:val="00765C6E"/>
+    <w:rsid w:val="00765DC0"/>
     <w:rsid w:val="00780F8E"/>
     <w:rsid w:val="007824FB"/>
+    <w:rsid w:val="007874A5"/>
     <w:rsid w:val="007906E6"/>
-    <w:rsid w:val="00790BE2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0079691F"/>
     <w:rsid w:val="00797371"/>
     <w:rsid w:val="007B3605"/>
-    <w:rsid w:val="007B50ED"/>
     <w:rsid w:val="007B5DC2"/>
     <w:rsid w:val="007C3038"/>
     <w:rsid w:val="007C3B43"/>
-    <w:rsid w:val="007D11B8"/>
-    <w:rsid w:val="007E6510"/>
+    <w:rsid w:val="007C4750"/>
+    <w:rsid w:val="007D2091"/>
+    <w:rsid w:val="007F0558"/>
     <w:rsid w:val="007F1D50"/>
-    <w:rsid w:val="007F337E"/>
     <w:rsid w:val="007F4F4E"/>
-    <w:rsid w:val="0080206F"/>
+    <w:rsid w:val="007F5372"/>
     <w:rsid w:val="00802E83"/>
     <w:rsid w:val="00803E23"/>
     <w:rsid w:val="00805BC7"/>
     <w:rsid w:val="00806676"/>
     <w:rsid w:val="008102CF"/>
+    <w:rsid w:val="00814273"/>
     <w:rsid w:val="00820B40"/>
-    <w:rsid w:val="00821803"/>
     <w:rsid w:val="0082408F"/>
     <w:rsid w:val="00824A8F"/>
-    <w:rsid w:val="0083385B"/>
+    <w:rsid w:val="0083118F"/>
     <w:rsid w:val="008359D5"/>
     <w:rsid w:val="0083642F"/>
-    <w:rsid w:val="00836808"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008541A4"/>
     <w:rsid w:val="008548A8"/>
     <w:rsid w:val="0085591C"/>
     <w:rsid w:val="00856124"/>
     <w:rsid w:val="008576BC"/>
+    <w:rsid w:val="00860859"/>
     <w:rsid w:val="00863BA7"/>
+    <w:rsid w:val="00864391"/>
     <w:rsid w:val="00870BC6"/>
+    <w:rsid w:val="0087668F"/>
     <w:rsid w:val="00881612"/>
-    <w:rsid w:val="0088407E"/>
     <w:rsid w:val="008858B4"/>
     <w:rsid w:val="008A0E55"/>
     <w:rsid w:val="008A756D"/>
     <w:rsid w:val="008B1CF5"/>
     <w:rsid w:val="008B51DA"/>
-    <w:rsid w:val="008B590D"/>
     <w:rsid w:val="008C5A8C"/>
+    <w:rsid w:val="008D3641"/>
+    <w:rsid w:val="008D3BCB"/>
     <w:rsid w:val="008D4DC9"/>
-    <w:rsid w:val="008E1930"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00902C7F"/>
+    <w:rsid w:val="00902533"/>
     <w:rsid w:val="00903AC4"/>
     <w:rsid w:val="00910723"/>
     <w:rsid w:val="00912C94"/>
-    <w:rsid w:val="00922734"/>
-    <w:rsid w:val="00922BF8"/>
+    <w:rsid w:val="009148C9"/>
+    <w:rsid w:val="00923C3C"/>
     <w:rsid w:val="0093261A"/>
     <w:rsid w:val="00934858"/>
     <w:rsid w:val="0094230D"/>
-    <w:rsid w:val="00943C7D"/>
-    <w:rsid w:val="0094619B"/>
     <w:rsid w:val="00946DF7"/>
     <w:rsid w:val="00961CCD"/>
-    <w:rsid w:val="0096553B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009729FE"/>
+    <w:rsid w:val="00962386"/>
     <w:rsid w:val="00972E10"/>
-    <w:rsid w:val="009757AB"/>
-    <w:rsid w:val="00993981"/>
+    <w:rsid w:val="009A08EB"/>
+    <w:rsid w:val="009A1A60"/>
     <w:rsid w:val="009A38B1"/>
-    <w:rsid w:val="009A65A3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009C759F"/>
     <w:rsid w:val="009D1976"/>
     <w:rsid w:val="009D59AB"/>
     <w:rsid w:val="009D656F"/>
-    <w:rsid w:val="009D7A5F"/>
-    <w:rsid w:val="009E0002"/>
+    <w:rsid w:val="009D7FDF"/>
     <w:rsid w:val="009E4AB0"/>
+    <w:rsid w:val="009E538F"/>
     <w:rsid w:val="009F5853"/>
-    <w:rsid w:val="00A006C0"/>
     <w:rsid w:val="00A04428"/>
-    <w:rsid w:val="00A1619E"/>
     <w:rsid w:val="00A31F59"/>
+    <w:rsid w:val="00A3631B"/>
     <w:rsid w:val="00A42E24"/>
+    <w:rsid w:val="00A528FA"/>
+    <w:rsid w:val="00A530F1"/>
     <w:rsid w:val="00A66759"/>
+    <w:rsid w:val="00A815A4"/>
     <w:rsid w:val="00A856CD"/>
     <w:rsid w:val="00A86B11"/>
-    <w:rsid w:val="00A93CD8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA0A4D"/>
     <w:rsid w:val="00AA6EF3"/>
     <w:rsid w:val="00AA7F49"/>
     <w:rsid w:val="00AB2085"/>
-    <w:rsid w:val="00AB712E"/>
     <w:rsid w:val="00AB78C4"/>
-    <w:rsid w:val="00AC203B"/>
     <w:rsid w:val="00AD10C3"/>
-    <w:rsid w:val="00AE1BA8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF0C57"/>
+    <w:rsid w:val="00AE5DCE"/>
     <w:rsid w:val="00AF407C"/>
-    <w:rsid w:val="00AF40A8"/>
     <w:rsid w:val="00AF4514"/>
-    <w:rsid w:val="00AF4CD2"/>
+    <w:rsid w:val="00AF4DC8"/>
     <w:rsid w:val="00AF5D84"/>
+    <w:rsid w:val="00B00716"/>
+    <w:rsid w:val="00B01239"/>
     <w:rsid w:val="00B01548"/>
     <w:rsid w:val="00B068E4"/>
     <w:rsid w:val="00B0762A"/>
+    <w:rsid w:val="00B1000F"/>
     <w:rsid w:val="00B1385C"/>
     <w:rsid w:val="00B13B34"/>
     <w:rsid w:val="00B22C54"/>
-    <w:rsid w:val="00B25F44"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B42CB9"/>
     <w:rsid w:val="00B43142"/>
     <w:rsid w:val="00B456B5"/>
     <w:rsid w:val="00B55F8A"/>
+    <w:rsid w:val="00B56026"/>
     <w:rsid w:val="00B61711"/>
-    <w:rsid w:val="00B652FC"/>
     <w:rsid w:val="00B66C8A"/>
-    <w:rsid w:val="00B7124A"/>
     <w:rsid w:val="00B730C5"/>
-    <w:rsid w:val="00B85346"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BA17D9"/>
+    <w:rsid w:val="00B8059A"/>
+    <w:rsid w:val="00B873CD"/>
+    <w:rsid w:val="00B961D2"/>
+    <w:rsid w:val="00BA0C12"/>
     <w:rsid w:val="00BA1B6C"/>
+    <w:rsid w:val="00BA242B"/>
     <w:rsid w:val="00BA6CED"/>
+    <w:rsid w:val="00BA72F5"/>
+    <w:rsid w:val="00BB0CA1"/>
     <w:rsid w:val="00BB1AAE"/>
-    <w:rsid w:val="00BB4CCB"/>
-    <w:rsid w:val="00BD5594"/>
     <w:rsid w:val="00BD7712"/>
-    <w:rsid w:val="00BE020F"/>
-    <w:rsid w:val="00BE0DDB"/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rsid w:val="00BE79DD"/>
+    <w:rsid w:val="00BF1D8C"/>
     <w:rsid w:val="00BF2852"/>
-    <w:rsid w:val="00C03F92"/>
-    <w:rsid w:val="00C05F38"/>
     <w:rsid w:val="00C0721F"/>
     <w:rsid w:val="00C109C0"/>
-    <w:rsid w:val="00C15D1D"/>
+    <w:rsid w:val="00C11BCE"/>
     <w:rsid w:val="00C2187E"/>
     <w:rsid w:val="00C228FE"/>
     <w:rsid w:val="00C2317F"/>
+    <w:rsid w:val="00C24E6E"/>
     <w:rsid w:val="00C30B23"/>
+    <w:rsid w:val="00C32BAC"/>
+    <w:rsid w:val="00C35339"/>
+    <w:rsid w:val="00C36E3A"/>
+    <w:rsid w:val="00C3754E"/>
     <w:rsid w:val="00C4168F"/>
     <w:rsid w:val="00C42125"/>
     <w:rsid w:val="00C4700D"/>
-    <w:rsid w:val="00C52467"/>
+    <w:rsid w:val="00C50D45"/>
     <w:rsid w:val="00C5515B"/>
     <w:rsid w:val="00C61F0F"/>
     <w:rsid w:val="00C63751"/>
+    <w:rsid w:val="00C6616D"/>
     <w:rsid w:val="00C709BE"/>
+    <w:rsid w:val="00C72E71"/>
+    <w:rsid w:val="00C86030"/>
     <w:rsid w:val="00C875A0"/>
+    <w:rsid w:val="00C90876"/>
+    <w:rsid w:val="00C9273C"/>
     <w:rsid w:val="00C946C0"/>
     <w:rsid w:val="00CA4A6C"/>
     <w:rsid w:val="00CB0901"/>
     <w:rsid w:val="00CB6AE0"/>
     <w:rsid w:val="00CB7F82"/>
     <w:rsid w:val="00CC14EF"/>
     <w:rsid w:val="00CC3D64"/>
     <w:rsid w:val="00CC406B"/>
     <w:rsid w:val="00CD20A7"/>
-    <w:rsid w:val="00CE5941"/>
     <w:rsid w:val="00CE5F95"/>
-    <w:rsid w:val="00CE614B"/>
     <w:rsid w:val="00CF22F1"/>
     <w:rsid w:val="00CF6639"/>
-    <w:rsid w:val="00CF76A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D130AC"/>
+    <w:rsid w:val="00CF713C"/>
+    <w:rsid w:val="00D07CE3"/>
+    <w:rsid w:val="00D1180F"/>
     <w:rsid w:val="00D20517"/>
-    <w:rsid w:val="00D21FE6"/>
+    <w:rsid w:val="00D21032"/>
     <w:rsid w:val="00D22618"/>
     <w:rsid w:val="00D3000A"/>
     <w:rsid w:val="00D312AD"/>
     <w:rsid w:val="00D34ADD"/>
-    <w:rsid w:val="00D35975"/>
     <w:rsid w:val="00D41498"/>
-    <w:rsid w:val="00D435FA"/>
+    <w:rsid w:val="00D423D7"/>
+    <w:rsid w:val="00D43A25"/>
+    <w:rsid w:val="00D470D1"/>
     <w:rsid w:val="00D471F7"/>
-    <w:rsid w:val="00D51A14"/>
-    <w:rsid w:val="00D603EE"/>
+    <w:rsid w:val="00D60212"/>
     <w:rsid w:val="00D6202C"/>
-    <w:rsid w:val="00D64FE2"/>
-    <w:rsid w:val="00D7003B"/>
+    <w:rsid w:val="00D645BE"/>
     <w:rsid w:val="00D7121E"/>
     <w:rsid w:val="00D74D86"/>
     <w:rsid w:val="00D772C2"/>
     <w:rsid w:val="00D775C2"/>
-    <w:rsid w:val="00D84818"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00DA6683"/>
+    <w:rsid w:val="00DA0AC5"/>
     <w:rsid w:val="00DB16A0"/>
     <w:rsid w:val="00DB21B8"/>
     <w:rsid w:val="00DB53FA"/>
-    <w:rsid w:val="00DE41F0"/>
+    <w:rsid w:val="00DC16BF"/>
+    <w:rsid w:val="00DC5944"/>
     <w:rsid w:val="00DE456F"/>
-    <w:rsid w:val="00E01831"/>
+    <w:rsid w:val="00DF43C5"/>
+    <w:rsid w:val="00DF6214"/>
     <w:rsid w:val="00E1111F"/>
     <w:rsid w:val="00E13578"/>
     <w:rsid w:val="00E16D10"/>
+    <w:rsid w:val="00E21642"/>
     <w:rsid w:val="00E27EA5"/>
-    <w:rsid w:val="00E4496F"/>
     <w:rsid w:val="00E45904"/>
+    <w:rsid w:val="00E55AB7"/>
+    <w:rsid w:val="00E60860"/>
     <w:rsid w:val="00E60A3E"/>
-    <w:rsid w:val="00E6121C"/>
     <w:rsid w:val="00E62E65"/>
-    <w:rsid w:val="00E9172D"/>
-    <w:rsid w:val="00E94512"/>
+    <w:rsid w:val="00E94C86"/>
     <w:rsid w:val="00E97256"/>
-    <w:rsid w:val="00EA3701"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA40A2"/>
+    <w:rsid w:val="00EA2042"/>
     <w:rsid w:val="00EA42EE"/>
     <w:rsid w:val="00EA4521"/>
+    <w:rsid w:val="00EB148F"/>
+    <w:rsid w:val="00EB70F3"/>
+    <w:rsid w:val="00EC28E5"/>
     <w:rsid w:val="00ED41A2"/>
-    <w:rsid w:val="00EE36C6"/>
+    <w:rsid w:val="00ED5D58"/>
     <w:rsid w:val="00EE6493"/>
     <w:rsid w:val="00EF16D9"/>
-    <w:rsid w:val="00F02016"/>
-    <w:rsid w:val="00F027BE"/>
     <w:rsid w:val="00F04E53"/>
     <w:rsid w:val="00F06089"/>
     <w:rsid w:val="00F06C13"/>
     <w:rsid w:val="00F305E0"/>
-    <w:rsid w:val="00F31D5B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F5251C"/>
+    <w:rsid w:val="00F42458"/>
     <w:rsid w:val="00F5445C"/>
     <w:rsid w:val="00F54660"/>
+    <w:rsid w:val="00F63C4E"/>
     <w:rsid w:val="00F6466E"/>
+    <w:rsid w:val="00F77A06"/>
+    <w:rsid w:val="00F77D6E"/>
+    <w:rsid w:val="00F9122F"/>
     <w:rsid w:val="00F9530D"/>
     <w:rsid w:val="00FA003F"/>
-    <w:rsid w:val="00FA5A42"/>
-    <w:rsid w:val="00FB0B03"/>
+    <w:rsid w:val="00FA3FEB"/>
+    <w:rsid w:val="00FC0915"/>
     <w:rsid w:val="00FC2488"/>
     <w:rsid w:val="00FD469B"/>
     <w:rsid w:val="00FE04D7"/>
     <w:rsid w:val="00FE1C0D"/>
-    <w:rsid w:val="00FE1FE3"/>
-    <w:rsid w:val="00FE297E"/>
     <w:rsid w:val="00FF14A0"/>
     <w:rsid w:val="00FF4D43"/>
+    <w:rsid w:val="00FF5B28"/>
     <w:rsid w:val="00FF6089"/>
     <w:rsid w:val="00FF60C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865">
+    <o:shapedefaults v:ext="edit" spidmax="43009">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="78E75789"/>
+  <w14:docId w14:val="4094F29A"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12986,226 +23433,227 @@
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="17"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -13570,50 +24018,51 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D41498"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="見出し 3 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D41498"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="見出し 4 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="見出し 5 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="見出し 6 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rPr>
@@ -13623,113 +24072,123 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="見出し 7 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="80">
     <w:name w:val="見出し 8 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="見出し 9 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="13">
+    <w:name w:val="表 (格子)1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a3"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00864391"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="151">
     <w:name w:val="ぶら下げ1.5"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="152"/>
     <w:qFormat/>
-    <w:rsid w:val="003F5821"/>
+    <w:rsid w:val="00D43A25"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="150" w:hangingChars="150" w:hanging="150"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="152">
     <w:name w:val="ぶら下げ1.5 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="151"/>
-    <w:rsid w:val="003F5821"/>
+    <w:rsid w:val="00D43A25"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B7124A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="999112770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13953,395 +24412,82 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...252 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EDB5B97-E406-4CAB-90E2-6CF0C1DF75D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B85CAAD-BEED-4FB0-BEC9-0AC5C83AFA69}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...36 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>455</Words>
-  <Characters>2600</Characters>
+  <Words>296</Words>
+  <Characters>1690</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3049</CharactersWithSpaces>
+  <CharactersWithSpaces>1983</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>