--- v0 (2026-04-29)
+++ v1 (2026-07-27)
@@ -1,9421 +1,5229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="3C2D2C2B" w14:textId="77777777" w:rsidR="00F5251C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
+    <w:p w:rsidR="00F5251C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903AC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
-      <w:r w:rsidR="009C759F">
+      <w:r w:rsidR="0011265D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>１１の(</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>６</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0430E9" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="005D0C3C" w:rsidP="005D0C3C">
+    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="005D0C3C" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>副作用救済給付用</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D51278" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="009C759F" w:rsidP="005D0C3C">
+    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="00F5251C" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>遺族</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA35EA">
+        <w:t>障害</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>年金請求</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0C3C" w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>一時</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="10051" w:type="dxa"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="239"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="343"/>
+        <w:gridCol w:w="75"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="125"/>
+        <w:gridCol w:w="402"/>
+        <w:gridCol w:w="94"/>
+        <w:gridCol w:w="123"/>
+        <w:gridCol w:w="179"/>
+        <w:gridCol w:w="446"/>
+        <w:gridCol w:w="238"/>
+        <w:gridCol w:w="472"/>
+        <w:gridCol w:w="634"/>
+        <w:gridCol w:w="91"/>
+        <w:gridCol w:w="514"/>
+        <w:gridCol w:w="258"/>
+        <w:gridCol w:w="211"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="488"/>
+        <w:gridCol w:w="255"/>
+        <w:gridCol w:w="328"/>
+        <w:gridCol w:w="192"/>
+        <w:gridCol w:w="111"/>
+        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="51"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="195"/>
+        <w:gridCol w:w="174"/>
+        <w:gridCol w:w="65"/>
+        <w:gridCol w:w="173"/>
+        <w:gridCol w:w="33"/>
+        <w:gridCol w:w="74"/>
+        <w:gridCol w:w="173"/>
+        <w:gridCol w:w="136"/>
+        <w:gridCol w:w="57"/>
+        <w:gridCol w:w="28"/>
+        <w:gridCol w:w="198"/>
         <w:gridCol w:w="236"/>
-        <w:gridCol w:w="608"/>
-[...54 lines deleted...]
-        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00505C01" w:rsidRPr="00C52467" w14:paraId="086CB6F4" w14:textId="77777777" w:rsidTr="00803260">
+      <w:tr w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidTr="00D720D0">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04324570" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="007F1D50">
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:tcW w:w="1463" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="179E83E0" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="004148B6">
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3258" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:tcW w:w="3273" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3735E5F8" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="009D1976">
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:permStart w:id="908995384" w:edGrp="everyone"/>
+            <w:permEnd w:id="908995384"/>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="2123444803" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C41A69" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="00501E46">
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="00D277FC" w:rsidP="00DD6BD2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1658418226"/>
+                <w:id w:val="1780672716"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="2123444803"/>
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>男</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6335F447" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="00C52467">
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="00D277FC" w:rsidP="00DD6BD2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-261533146"/>
+                <w:id w:val="1206683581"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:permStart w:id="2090157870" w:edGrp="everyone"/>
+                <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="2090157870"/>
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>女</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="258" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27E9223C" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00EA3701">
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑵</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35D3147D" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC5DE31" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="00533124">
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="00D277FC" w:rsidP="00DD6BD2">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="-70431141"/>
+                <w:id w:val="-1017389643"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:permStart w:id="743457076" w:edGrp="everyone"/>
+                <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="743457076"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明治</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="00D277FC" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1050917507"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1956602408" w:edGrp="everyone"/>
+                <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1956602408"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大正</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="00D277FC" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="309912027"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1619476276" w:edGrp="everyone"/>
+                <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1619476276"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭和</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007E7BC1" w:rsidRDefault="00D277FC" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-308321905"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1215566843" w:edGrp="everyone"/>
+                <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1215566843"/>
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>明治</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AE9F563" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="00533124">
+              <w:t>平成</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00550760" w:rsidRPr="00C52467" w:rsidRDefault="00D277FC" w:rsidP="00550760">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="1243689408"/>
+                <w:id w:val="1882051506"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:permStart w:id="1650137575" w:edGrp="everyone"/>
+                <w:r w:rsidR="00550760" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1650137575"/>
+            <w:r w:rsidR="00550760">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>大正</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C77ACE8" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="00533124">
+              <w:t>令和</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1379818900" w:edGrp="everyone"/>
+            <w:permEnd w:id="1379818900"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="434" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1387811210" w:edGrp="everyone"/>
+            <w:permEnd w:id="1387811210"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="309" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2067798877" w:edGrp="everyone"/>
+            <w:permEnd w:id="2067798877"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="507" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="16854011" w:edGrp="everyone"/>
+            <w:permEnd w:id="16854011"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00C52467" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>歳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="004A621E" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="004A621E" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="14"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>請求者の氏</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3273" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00533124" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1262173276" w:edGrp="everyone"/>
+            <w:permEnd w:id="1262173276"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>及び年齢</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="434" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="309" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="507" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="00DD6BD2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRDefault="00C0721F" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="000063C2" w:rsidRDefault="00C0721F" w:rsidP="000063C2">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000063C2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>フリガナ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5950" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="00C0721F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1535072744" w:edGrp="everyone"/>
+            <w:permEnd w:id="1535072744"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="00DE456F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>電</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="223"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRDefault="00C0721F" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00934858" w:rsidRDefault="00C0721F" w:rsidP="009F5853">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="41"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">現　住　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">( </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>〒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="006A091F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1791711383" w:edGrp="everyone"/>
+            <w:permEnd w:id="1791711383"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="217" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00310243" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>－</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="006A091F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1900821980" w:edGrp="everyone"/>
+            <w:permEnd w:id="1900821980"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2035238622" w:edGrp="everyone"/>
+            <w:permEnd w:id="2035238622"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="006A091F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1886392707" w:edGrp="everyone"/>
+            <w:permEnd w:id="1886392707"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="006A091F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1435449506" w:edGrp="everyone"/>
+            <w:permEnd w:id="1435449506"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="006A091F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="681774885" w:edGrp="everyone"/>
+            <w:permEnd w:id="681774885"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRDefault="00C0721F" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00BA1B6C" w:rsidRDefault="00C0721F" w:rsidP="009F5853">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:spacing w:val="41"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5950" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="170993155" w:edGrp="everyone"/>
+            <w:permEnd w:id="170993155"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C0721F" w:rsidRPr="00395000" w:rsidRDefault="00C0721F" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00D720D0" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="1158"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F5251C" w:rsidRPr="00566266" w:rsidRDefault="000C4E15" w:rsidP="00A706DE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00566266">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>副作用による</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="8"/>
+                <w:w w:val="93"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1260" w:id="988022531"/>
+              </w:rPr>
+              <w:t>ものとみられ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="93"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1260" w:id="988022531"/>
+              </w:rPr>
+              <w:t>る</w:t>
+            </w:r>
+            <w:r w:rsidR="00E21DE4" w:rsidRPr="00E21DE4">
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00A706DE">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>障害の現況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8363" w:type="dxa"/>
+            <w:gridSpan w:val="40"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1649881994" w:edGrp="everyone"/>
+            <w:permEnd w:id="1649881994"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00214EA1" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="655"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00214EA1" w:rsidRDefault="00214EA1" w:rsidP="00214EA1">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑸</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E40B1C" w:rsidRPr="00E40B1C" w:rsidRDefault="00E40B1C" w:rsidP="00E40B1C">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D373F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="91"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:fitText w:val="1228" w:id="989030147"/>
+              </w:rPr>
+              <w:t>副作用によるも</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D373F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="36"/>
+                <w:w w:val="91"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:fitText w:val="1228" w:id="989030147"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E40B1C" w:rsidRPr="00E40B1C" w:rsidRDefault="00E40B1C" w:rsidP="00E40B1C">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D373F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="91"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:fitText w:val="1228" w:id="989030148"/>
+              </w:rPr>
+              <w:t>とみられる疾病</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D373F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="36"/>
+                <w:w w:val="91"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:fitText w:val="1228" w:id="989030148"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00214EA1" w:rsidRPr="00E40B1C" w:rsidRDefault="00E40B1C" w:rsidP="00E40B1C">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="26"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:fitText w:val="1226" w:id="989030149"/>
+              </w:rPr>
+              <w:t>名称又は症</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D277FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:fitText w:val="1226" w:id="989030149"/>
+              </w:rPr>
+              <w:t>状</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8363" w:type="dxa"/>
+            <w:gridSpan w:val="40"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00214EA1" w:rsidRPr="00395000" w:rsidRDefault="00214EA1" w:rsidP="00214EA1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2040947988" w:edGrp="everyone"/>
+            <w:permEnd w:id="2040947988"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="00F5251C" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9826" w:type="dxa"/>
+            <w:gridSpan w:val="43"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00501E46">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00501E46">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>障害</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の原因とみられる医薬品</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>とその入手・使用場所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="004148B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医薬品</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="004148B6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医療機関等の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5724" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="004148B6">
+            <w:pPr>
+              <w:ind w:leftChars="400" w:left="840" w:rightChars="400" w:right="840"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="870979386" w:edGrp="everyone"/>
+            <w:permEnd w:id="870979386"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1379750171" w:edGrp="everyone"/>
+            <w:permEnd w:id="1379750171"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5724" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2001220213" w:edGrp="everyone"/>
+            <w:permEnd w:id="2001220213"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1790333713" w:edGrp="everyone"/>
+            <w:permEnd w:id="1790333713"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1927481713" w:edGrp="everyone"/>
+            <w:permEnd w:id="1927481713"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5724" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="102251613" w:edGrp="everyone"/>
+            <w:permEnd w:id="102251613"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1506441226" w:edGrp="everyone"/>
+            <w:permEnd w:id="1506441226"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="141450963" w:edGrp="everyone"/>
+            <w:permEnd w:id="141450963"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5724" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1210589420" w:edGrp="everyone"/>
+            <w:permEnd w:id="1210589420"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1756453175" w:edGrp="everyone"/>
+            <w:permEnd w:id="1756453175"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="783289822" w:edGrp="everyone"/>
+            <w:permEnd w:id="783289822"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5724" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2142263318" w:edGrp="everyone"/>
+            <w:permEnd w:id="2142263318"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="151737332" w:edGrp="everyone"/>
+            <w:permEnd w:id="151737332"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="912666120" w:edGrp="everyone"/>
+            <w:permEnd w:id="912666120"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5724" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="565582900" w:edGrp="everyone"/>
+            <w:permEnd w:id="565582900"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F5251C" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F5251C" w:rsidRPr="00395000" w:rsidRDefault="00F5251C" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F5251C" w:rsidRPr="00395000" w:rsidRDefault="00F5251C" w:rsidP="00476675">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080206F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑸の疾病について初めて診療を受けた病院又は診療所の名称及び所</w:t>
+            </w:r>
+            <w:r w:rsidR="0080206F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>在地</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080206F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>並びに年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F5251C" w:rsidRPr="00395000" w:rsidRDefault="00F5251C" w:rsidP="00501E46">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511E04">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>病院又は診療所の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5724" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F5251C" w:rsidRPr="00395000" w:rsidRDefault="00F5251C" w:rsidP="00943C7D">
+            <w:pPr>
+              <w:ind w:leftChars="2" w:left="4" w:rightChars="400" w:right="840"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2068775124" w:edGrp="everyone"/>
+            <w:permEnd w:id="2068775124"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F5251C" w:rsidRPr="00934858" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+          </w:tcPr>
+          <w:p w:rsidR="00F5251C" w:rsidRPr="00395000" w:rsidRDefault="00F5251C" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F5251C" w:rsidRPr="00395000" w:rsidRDefault="00F5251C" w:rsidP="00F5251C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F5251C" w:rsidRPr="00395000" w:rsidRDefault="00F5251C" w:rsidP="00501E46">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511E04">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5724" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F5251C" w:rsidRPr="00395000" w:rsidRDefault="00F5251C" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="607609879" w:edGrp="everyone"/>
+            <w:permEnd w:id="607609879"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidTr="00D720D0">
+        <w:trPr>
+          <w:trHeight w:val="358"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00114D03" w:rsidP="00FF14A0">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00114D03" w:rsidP="00FF14A0">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00114D03" w:rsidP="00501E46">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511E04">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>初診日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="549852925" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="725" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00114D03" w:rsidRDefault="00D277FC" w:rsidP="00AF40A8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="-172500401"/>
+                <w:id w:val="1531147919"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+                <w:r w:rsidR="00114D03">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="549852925"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002F1EB1">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平成</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00D277FC" w:rsidP="00AF40A8">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1674644432"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1672683330" w:edGrp="everyone"/>
+                <w:r w:rsidR="00114D03">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1672683330"/>
+            <w:r w:rsidR="002F1EB1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>昭和</w:t>
-[...84 lines deleted...]
-              </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="dxa"/>
-[...27 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACF9D79" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00C0721F">
-[...22 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00114D03" w:rsidP="00114D03">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1302266628" w:edGrp="everyone"/>
+            <w:permEnd w:id="1302266628"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79D8F4FC" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00C52467">
-[...1 lines deleted...]
-              <w:spacing w:line="180" w:lineRule="exact"/>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00114D03" w:rsidP="00114D03">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="498" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="133B5312" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00C0721F">
-[...22 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00114D03" w:rsidP="00114D03">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="395252954" w:edGrp="everyone"/>
+            <w:permEnd w:id="395252954"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="583" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65EEA630" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="002E0068">
-[...1 lines deleted...]
-              <w:spacing w:line="180" w:lineRule="exact"/>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00114D03" w:rsidP="00114D03">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            </w:tcMar>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6A78AD" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="002E0068">
-[...1 lines deleted...]
-              <w:spacing w:line="180" w:lineRule="exact"/>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00114D03" w:rsidP="00114D03">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2014866865" w:edGrp="everyone"/>
+            <w:permEnd w:id="2014866865"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="456" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00114D03" w:rsidP="00114D03">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C52467">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
-[...10 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02A43448" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="002E0068">
-[...1 lines deleted...]
-              <w:spacing w:line="180" w:lineRule="exact"/>
+          <w:p w:rsidR="00114D03" w:rsidRPr="00395000" w:rsidRDefault="00114D03" w:rsidP="00114D03">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00505C01" w:rsidRPr="00395000" w14:paraId="35C6A8DE" w14:textId="77777777" w:rsidTr="00803260">
+      <w:tr w:rsidR="00506C0B" w:rsidRPr="00395000" w:rsidTr="00D720D0">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...350 lines deleted...]
-          <w:p w14:paraId="21492D29" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+          </w:tcPr>
+          <w:p w:rsidR="00506C0B" w:rsidRPr="00395000" w:rsidRDefault="00506C0B" w:rsidP="00794314">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>⑶</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+              <w:t>⑻</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4102" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F562F93" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="000063C2" w:rsidRDefault="00803260" w:rsidP="00912CFE">
-[...721 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w:rsidR="00506C0B" w:rsidRPr="0057535F" w:rsidRDefault="00506C0B" w:rsidP="00BF1571">
+            <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
-              <w:ind w:leftChars="0" w:left="0"/>
-[...2566 lines deleted...]
-              <w:ind w:rightChars="-30" w:right="-63"/>
+              <w:ind w:rightChars="-6" w:right="-13"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057535F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:w w:val="86"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑸</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0057535F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-[...9 lines deleted...]
-                <w:w w:val="86"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の疾病について当機構からの医療費・医療手当</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0057535F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-[...44 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>の受給の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1718" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D2EC4B" w14:textId="77777777" w:rsidR="00F5251C" w:rsidRPr="00B85346" w:rsidRDefault="00F5251C" w:rsidP="0093261A">
-[...3027 lines deleted...]
-          <w:p w14:paraId="1A20C5E4" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+          <w:p w:rsidR="00506C0B" w:rsidRPr="00395000" w:rsidRDefault="00D277FC" w:rsidP="00506C0B">
             <w:pPr>
               <w:ind w:rightChars="-4" w:right="-8"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2077811136"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="629042877" w:edGrp="everyone"/>
+                <w:r w:rsidR="00506C0B">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="629042877"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="00506C0B" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>有</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="00506C0B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="00506C0B" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00511E04">
+            <w:r w:rsidR="00506C0B" w:rsidRPr="00511E04">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>受給者番号</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A627E">
+              <w:t>受給者番</w:t>
+            </w:r>
+            <w:r w:rsidR="00506C0B" w:rsidRPr="00511E04">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>号</w:t>
+            </w:r>
+            <w:r w:rsidR="00506C0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3026" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="2934" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76546B41" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
-[...11 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          <w:p w:rsidR="00506C0B" w:rsidRPr="00395000" w:rsidRDefault="00506C0B" w:rsidP="00794314">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1034027292" w:edGrp="everyone"/>
+            <w:permEnd w:id="1034027292"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA39BFE" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="00506C0B" w:rsidRPr="00395000" w:rsidRDefault="00506C0B" w:rsidP="00794314">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-750427252"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
+                <w:permStart w:id="1008543811" w:edGrp="everyone"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
+            <w:permEnd w:id="1008543811"/>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="17941B66" w14:textId="77777777" w:rsidTr="00803260">
+      <w:tr w:rsidR="00673E5F" w:rsidRPr="00395000" w:rsidTr="00D720D0">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF96D2C" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="00673E5F" w:rsidRDefault="00673E5F" w:rsidP="007F1D50">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...10 lines deleted...]
-            <w:gridSpan w:val="23"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4102" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDE2174" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="0057535F" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="00673E5F" w:rsidRPr="0057535F" w:rsidRDefault="00673E5F" w:rsidP="00BF1571">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:rightChars="-6" w:right="-13"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057535F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>⑽</w:t>
+              <w:t>⑷の</w:t>
+            </w:r>
+            <w:r w:rsidR="00884929" w:rsidRPr="0057535F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>障害</w:t>
             </w:r>
             <w:r w:rsidRPr="0057535F">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>の疾病について当機構からの</w:t>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+              <w:t>について当機構からの障害児養育年金の受給の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1718" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB62B45" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
-[...1 lines deleted...]
-              <w:ind w:rightChars="-4" w:right="-8"/>
+          <w:p w:rsidR="00673E5F" w:rsidRDefault="00D277FC" w:rsidP="0080206F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="708460020"/>
+                <w:id w:val="1086649236"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="1855719953" w:edGrp="everyone"/>
+                <w:r w:rsidR="00673E5F">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1855719953"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="00673E5F" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>有</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="00673E5F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="00673E5F" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00511E04">
+            <w:r w:rsidR="00673E5F" w:rsidRPr="00511E04">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>受給者番号</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="00D80749">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3026" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="1374" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A6BE85" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
-[...11 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          <w:p w:rsidR="00673E5F" w:rsidRDefault="00673E5F" w:rsidP="00673E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="371206293" w:edGrp="everyone"/>
+            <w:permEnd w:id="371206293"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE7E6F4" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00673E5F" w:rsidRDefault="00673E5F" w:rsidP="00673E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511E04">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>障害の等級</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="247" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00673E5F" w:rsidRDefault="00673E5F" w:rsidP="00673E5F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="847250052" w:edGrp="everyone"/>
+            <w:permEnd w:id="847250052"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00673E5F" w:rsidRDefault="00673E5F" w:rsidP="00673E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511E04">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>級</w:t>
+            </w:r>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="451223356"/>
+                <w:id w:val="680166595"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
+                <w:permStart w:id="1704813433" w:edGrp="everyone"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1704813433"/>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="52100245" w14:textId="77777777" w:rsidTr="00803260">
+      <w:tr w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidTr="00D720D0">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27EBDC2B" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007F2662" w:rsidP="00DD6BD2">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>⒃</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="23"/>
+              <w:t>⑽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4102" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="007E7BC1" w:rsidP="007326C4">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="002363D3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>障害</w:t>
+            </w:r>
+            <w:r w:rsidR="007326C4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>又</w:t>
+            </w:r>
+            <w:r w:rsidR="002363D3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>は</w:t>
+            </w:r>
+            <w:r w:rsidR="002363D3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑸</w:t>
+            </w:r>
+            <w:r w:rsidR="002363D3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>疾病について訴訟又は示談の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5724" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6A155F" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
-[...53 lines deleted...]
-          <w:p w14:paraId="66C29661" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+          <w:p w:rsidR="007E7BC1" w:rsidRPr="00395000" w:rsidRDefault="00D277FC" w:rsidP="00740B1F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1050919091"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="1778852391" w:edGrp="everyone"/>
+                <w:r w:rsidR="007E7BC1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1778852391"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>有</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="007E7BC1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="007E7BC1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:permStart w:id="323159910" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1129090228"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:r w:rsidR="007E7BC1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="323159910"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>刑事事件</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="007E7BC1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2132392143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="688527528" w:edGrp="everyone"/>
+                <w:r w:rsidR="007E7BC1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="688527528"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>民事事件</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="007E7BC1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2054890052"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="336285137" w:edGrp="everyone"/>
+                <w:r w:rsidR="007E7BC1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="336285137"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>和解</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="007E7BC1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-343486430"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="1278102137" w:edGrp="everyone"/>
+                <w:r w:rsidR="007E7BC1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1278102137"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>示談</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="007E7BC1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="90675491"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="1023804100" w:edGrp="everyone"/>
+                <w:r w:rsidR="007E7BC1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1023804100"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="007E7BC1" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="07AECC7F" w14:textId="77777777" w:rsidTr="00803260">
+      <w:tr w:rsidR="003751A4" w:rsidRPr="00395000" w:rsidTr="00D720D0">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B33F4A5" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="003751A4" w:rsidRPr="00F06089" w:rsidRDefault="003751A4" w:rsidP="00A30B27">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...10 lines deleted...]
-            <w:gridSpan w:val="23"/>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑾</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4102" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="233D4725" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="003751A4" w:rsidRPr="00395000" w:rsidRDefault="003751A4" w:rsidP="00A30B27">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>救済</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>制度</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D4509">
+            <w:r w:rsidR="006D09C5" w:rsidRPr="006D09C5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に関する情報</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の入手経路について</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5717" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:tcW w:w="5724" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00DF0AD2" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+          <w:p w:rsidR="003751A4" w:rsidRPr="00395000" w:rsidRDefault="00D277FC" w:rsidP="00A30B27">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1436742779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="1224873122" w:edGrp="everyone"/>
+                <w:r w:rsidR="003751A4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E">
+            <w:permEnd w:id="1224873122"/>
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">医師　</w:t>
             </w:r>
+            <w:permStart w:id="470952662" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="934564389"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:r w:rsidR="003751A4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E">
+            <w:permEnd w:id="470952662"/>
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">歯科医師　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1408071563"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="719325835" w:edGrp="everyone"/>
+                <w:r w:rsidR="003751A4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E">
+            <w:permEnd w:id="719325835"/>
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>薬剤師</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1452974480"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="251200992" w:edGrp="everyone"/>
+                <w:r w:rsidR="003751A4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E">
+            <w:permEnd w:id="251200992"/>
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他の医療機関職員</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="71DF6C94" w14:textId="77777777" w:rsidTr="00803260">
+      <w:tr w:rsidR="003751A4" w:rsidRPr="00395000" w:rsidTr="00D720D0">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57E7CC13" w14:textId="77777777" w:rsidR="009A627E" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="003751A4" w:rsidRDefault="003751A4" w:rsidP="00A30B27">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4098" w:type="dxa"/>
-            <w:gridSpan w:val="23"/>
+            <w:tcW w:w="4102" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="728CD31F" w14:textId="77777777" w:rsidR="009A627E" w:rsidRDefault="009A627E" w:rsidP="009A627E">
-[...11 lines deleted...]
-            <w:gridSpan w:val="10"/>
+          <w:p w:rsidR="003751A4" w:rsidRDefault="003751A4" w:rsidP="00A30B27">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2461" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8C4918" w14:textId="77777777" w:rsidR="009A627E" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+          <w:p w:rsidR="003751A4" w:rsidRDefault="00D277FC" w:rsidP="00A30B27">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1640537614"/>
+                <w:id w:val="-1726522833"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="1234923545" w:edGrp="everyone"/>
+                <w:r w:rsidR="003751A4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E">
+            <w:permEnd w:id="1234923545"/>
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>新聞</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TV</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E">
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-761679069"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009A627E">
+                <w:permStart w:id="1413092995" w:edGrp="everyone"/>
+                <w:r w:rsidR="003751A4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A627E">
+            <w:permEnd w:id="1413092995"/>
+            <w:r w:rsidR="003751A4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
-            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+            <w:r w:rsidR="003751A4" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2938" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63DCE8DF" w14:textId="77777777" w:rsidR="009A627E" w:rsidRDefault="009A627E" w:rsidP="009A627E">
-[...11 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidR="003751A4" w:rsidRDefault="003751A4" w:rsidP="00A30B27">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="860360302" w:edGrp="everyone"/>
+            <w:permEnd w:id="860360302"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDE93F8" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="003751A4" w:rsidRPr="00395000" w:rsidRDefault="003751A4" w:rsidP="00A30B27">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="1D900F20" w14:textId="77777777" w:rsidTr="00803260">
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidTr="00D720D0">
         <w:trPr>
-          <w:trHeight w:val="322"/>
+          <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10051" w:type="dxa"/>
-            <w:gridSpan w:val="57"/>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="44"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="235561A7" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00FC2488" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00FC2488" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F06089">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>上記のとおり、請求に係る</w:t>
             </w:r>
+            <w:r w:rsidR="003D36C6" w:rsidRPr="003D36C6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>障害年金の支給を受けたく、必要書類を添えて請求します</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="28DF693F" w14:textId="77777777" w:rsidTr="00803260">
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidTr="00D720D0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="855" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA0EEBB" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00F06089" w:rsidRDefault="00550760" w:rsidP="00934858">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF346F0" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00F06089" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="293" w:type="dxa"/>
+            <w:permStart w:id="1115495667" w:edGrp="everyone"/>
+            <w:permEnd w:id="1115495667"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71F53835" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00F06089" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="677A2CFB" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00F06089" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="230" w:type="dxa"/>
+            <w:permStart w:id="18509077" w:edGrp="everyone"/>
+            <w:permEnd w:id="18509077"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="551C9065" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00F06089" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="496" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DC4C28" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00F06089" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:permStart w:id="233333042" w:edGrp="everyone"/>
+            <w:permEnd w:id="233333042"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75626FB9" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00F06089" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6653" w:type="dxa"/>
-            <w:gridSpan w:val="41"/>
+            <w:tcW w:w="6880" w:type="dxa"/>
+            <w:gridSpan w:val="32"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C64FA33" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00F06089" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="7B520BF1" w14:textId="77777777" w:rsidTr="00803260">
+      <w:tr w:rsidR="00DE456F" w:rsidRPr="00395000" w:rsidTr="00D720D0">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5036" w:type="dxa"/>
-            <w:gridSpan w:val="27"/>
+            <w:tcW w:w="5066" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD54CE3" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00FC2488" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00FC2488" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>請求者氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3677" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:tcW w:w="3955" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF36062" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00FC2488" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00FC2488" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:permStart w:id="922499210" w:edGrp="everyone"/>
+            <w:permEnd w:id="922499210"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C540C2" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00FC2488" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00FC2488" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="62AD74DA" w14:textId="77777777" w:rsidTr="00803260">
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidTr="00D720D0">
         <w:trPr>
-          <w:trHeight w:val="605"/>
+          <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10051" w:type="dxa"/>
-            <w:gridSpan w:val="57"/>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="44"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15A128F8" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00FC2488" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+          <w:p w:rsidR="000C4E15" w:rsidRPr="00FC2488" w:rsidRDefault="000C4E15" w:rsidP="00934858">
             <w:pPr>
               <w:ind w:leftChars="250" w:left="525"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>独立行政法人　医薬品医療機器総合機構</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>理事長　殿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3368C954" w14:textId="77777777" w:rsidR="00852205" w:rsidRDefault="007C3038" w:rsidP="00D603EE">
+    <w:p w:rsidR="002A39DE" w:rsidRDefault="007C3038" w:rsidP="001A33DC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:rightChars="-147" w:right="-309"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00852205" w:rsidSect="00A95ACB">
-[...1 lines deleted...]
-          <w:pgMar w:top="709" w:right="1134" w:bottom="295" w:left="1134" w:header="397" w:footer="454" w:gutter="0"/>
+        <w:sectPr w:rsidR="002A39DE" w:rsidSect="00BA4FC7">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="291"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>救済給付に係る情報</w:t>
       </w:r>
       <w:r w:rsidR="00725DAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>（請求者の個人情報を除く。）は、「</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -9476,970 +5284,988 @@
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ご</w:t>
       </w:r>
       <w:r w:rsidR="009D656F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>了承下さい</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56007833" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00852205">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+    <w:p w:rsidR="003F5821" w:rsidRPr="003F5821" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="003F5821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>遺族</w:t>
-[...15 lines deleted...]
-        <w:t>金</w:t>
+        <w:t>障害年金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1030D0" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00852205">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="0094230D" w:rsidRPr="00D41498" w:rsidRDefault="0094230D" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="672D982B" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="00BE5FCE" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="151"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="274" w:hanging="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(注意)</w:t>
       </w:r>
+      <w:r w:rsidR="003F5821" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B338628" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
       <w:pPr>
         <w:pStyle w:val="1"/>
-        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>記入欄に書ききれない場合には、同欄に「別紙」と記入し、別紙に書いて、請求書に添付して下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AE92E2" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
       <w:pPr>
         <w:pStyle w:val="1"/>
-        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(4)の欄には、夫、妻、子、父、母など死亡者との具体的な関係を記入して下さい。</w:t>
+        <w:t>当機構における障害児養育年金の支給の対象となっている児童が、18歳になったことにより障害年金の請求を行おうとする場合には、(6)及び(7)の欄の記入は不要です。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E45C696" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
       <w:pPr>
         <w:pStyle w:val="1"/>
-        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(10)及び(11)の欄は、医師又は歯科医師の診断書等を参照のうえ、次により記入して下さい。</w:t>
+        <w:t>(4)～(7)の欄は、医師又は歯科医師の診断書等を参照のうえ、次により記入して下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E04435" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
       <w:pPr>
         <w:pStyle w:val="2"/>
-        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(10)の欄には、死亡の原因とみられる疾病の名称を記入して下さい。</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F31D5B">
+        <w:t>(4)の欄には、失明、腎不全など障害の部位又は状態を具体的に記入するか、あるいは「別紙書類のとおり」と記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(5) の欄には、障害の原因となった副作用によるものとみられる疾病の名称を記入して下さい。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00EA4C29">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>なお、</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F31D5B">
+        <w:t>適当な名称がない場合には、症状を簡潔に記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>適当な名称がない場合には、症状を簡潔に記入して下さい。</w:t>
+        <w:t>(6) の欄には、障害の原因とみられる医薬品等について、記入例を参考にするとともに、次により記入して下さい。(その医薬品等が２種類以上ある場合には、それらすべてについて記入して下さい。)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>なお、(5)の疾病について、当機構から医療費又は医療手当の支給の決定があった場合には、この欄の記入は</w:t>
+      </w:r>
+      <w:r w:rsidR="00632BB2" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不要です。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A56551" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
-[...2 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+    <w:p w:rsidR="00C15D1D" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:ind w:rightChars="-74" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(11)の欄には、死亡の原因とみられる医薬品等について、記入例を参考にするとともに、次により記入して下さい。(その医薬品等が２種類以上ある場合には、それらすべてについて記入して下さい。)</w:t>
+        <w:t>「医薬品等の名称」は、実際に使用した</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>医薬品、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>再生医療等製品の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>販売名を記入して下さい。販売名が不明の場合には一般名でも結構です。</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15D1D" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>また</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>知人から入手した場合など、医療機関等以外から入手、使用した場合にも同欄に記入して下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15D1D" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>医療機関から発行された院外</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>処方箋</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>による医薬品の場合には</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>おくすり手帳や薬剤情報提供</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>文書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>のコピー等を</w:t>
+      </w:r>
+      <w:r w:rsidR="00632BB2" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>可能な限り</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>添付して下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15D1D" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>なお</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>、（6）の欄に記載がない医薬品等であっても</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、障害年金・障害児養育年金診断書（様式７の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>～様式７の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63904">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）その他の資料において、副作用救済給付の支給又は不支給の決定のうえで必要な医薬品等の使用が明らかとなった場合には、(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>)の欄に記載の医薬品と同様に、(4)の障害の原因とみられる医薬品等として取り扱うこととします。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2CB9E2" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
-[...7 lines deleted...]
-        <w:ind w:left="851"/>
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="00C15D1D" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:ind w:rightChars="-74" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>なお、(10)の疾病について、当機構から医療費、医療手当、障害年金又は障害児養育年金の支給の決定があった場合には、この欄の記入は不要です。</w:t>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5821" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>医療機関等の名称」及び「所在地」には、「医薬品等の名称」に記載した各医薬品等について、投薬された、若しくは使用された病院・診療所又は入手した薬局等(処方箋に基づいて入手した場合には、処方箋を交付した病院・診療所)の名称及び所在地を記入して下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E3C47C" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
-[...2 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「医薬品等の名称」は、実際に使用した医薬品、又は再生医療等製品の販売名を記入して下さい。販売名が不明の場合には、一般名でも結構です。</w:t>
+        <w:t>(8)の欄は、(5)の疾病について、当機構からの医療費又は医療手当の受給の有無について、該当するもの</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>チェックし</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3F37" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、有の場合には、受給者番号を記入して下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F5710E" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00A95ACB" w:rsidP="00166DE9">
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(9)の欄は、(4)の障害について、当機構からの障害児養育年金の受給の有無について、</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該当するものに</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>チェックし</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、有の場合には、受給者番号及び障害の等級を記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(10)の欄は、その有無について該当するもの</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>チェックし</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、有の場合には、さらに（　）内の該当するもの</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>チェック</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>して</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:ind w:left="1276"/>
+        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>また</w:t>
-[...5 lines deleted...]
-        <w:t>、知人から入手した場合など、医療機関等以外から入手、使用した場合にも同欄に記入して下さい。</w:t>
+        <w:t>なお、刑事事件及び民事事件については、裁判中のもの及び確定判決が出たものを含みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FF2624" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:ind w:left="1276"/>
+        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>医療機関から発行された院外処方箋による医薬品の場合には、おくすり手帳や薬剤情報提供文書のコピー等を可能な限り添付して下さい。</w:t>
+        <w:t>また、裁判上の和解の場合には</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC09A9" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>和解</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3F37" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>それ以外の和解の場合には</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC09A9" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>示談</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3D92" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>チェック</w:t>
+      </w:r>
+      <w:r w:rsidR="001965C4" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>して</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6266F6D0" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w:rsidR="008941E9" w:rsidRPr="00BA4FC7" w:rsidRDefault="002F3DBE" w:rsidP="00746812">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>)の欄は、該当</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:t>するもの</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:t>チェックして</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>その他</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:t>の場合は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、さらに（　）内に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:t>具体的な救済制度</w:t>
+      </w:r>
+      <w:r w:rsidR="00746812" w:rsidRPr="00746812">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>に関する情報</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:t>の入手経路を記入して</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>この請求書には、次の書類を添付して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:ind w:left="1276"/>
+        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>なお、（11）の欄に記載がない医薬品等であっても、遺族年金・遺族一時金・葬祭料診断書（様式12の(1)又は様式12の(2)）その他の資料において、副作用救済給付の支給又は不支給の決定のうえで必要な医薬品等の使用が明らかとなった場合には、(11)の欄に記載の医薬品と同様に、(10)の死亡の原因とみられる医薬品等として取り扱うこととします。</w:t>
+        <w:t>なお、(5)の疾病について、当機構から医療費又は医療手当の支給の決定があった場合には、(イ)の書類は不要です。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23176B32" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
       <w:pPr>
         <w:pStyle w:val="3"/>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-[...184 lines deleted...]
-        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:ind w:left="425"/>
+        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>なお、刑事事件及び民事事件については、裁判中のもの及び確定判決が出たものを含みます。</w:t>
+        <w:t>また、当機構における障害児養育年金の支給の対象となっている児童が、18歳になったことにより障害年金の請求を</w:t>
+      </w:r>
+      <w:r w:rsidR="00632BB2" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>行おうとする場合には、（ア）及び（イ）の書類は不要です。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23665DDC" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
-[...7 lines deleted...]
-        <w:ind w:left="425"/>
+    <w:p w:rsidR="00C15D1D" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31D5B">
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>また、裁判上の和解の場合には</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:t>障害年金・障害児養育年金診断書（様式７の(1)～７の(</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1EB1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>和解</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F31D5B">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>を</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00790BE2" w:rsidRPr="00F31D5B">
+        <w:t>)）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5821" w:rsidRPr="00BA4FC7" w:rsidRDefault="003F5821" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F31D5B">
+        <w:t>投薬・使用証明書（様式３）又は販売証明書（様式４）</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15D1D" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>それ以外の和解の場合には</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:t>ただし、(6)の医薬品等が(ア)の診断書を作成する医師によって使用された場合（処方箋を交付した場合を含み</w:t>
+      </w:r>
+      <w:r w:rsidR="00632BB2" w:rsidRPr="00BA4FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA4FC7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>示談</w:t>
-[...23 lines deleted...]
-        <w:t>下さい。</w:t>
+        <w:t>ます。）には不要です。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292B8B2D" w14:textId="77777777" w:rsidR="00D35975" w:rsidRPr="00F31D5B" w:rsidRDefault="00D35975" w:rsidP="003D2BBC">
-[...74 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00BE5FCE" w:rsidRPr="00D41498" w:rsidRDefault="00BE5FCE" w:rsidP="00BA4FC7">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0687176A" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
-[...206 lines deleted...]
-      <w:pgMar w:top="851" w:right="709" w:bottom="567" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="00BE5FCE" w:rsidRPr="00D41498" w:rsidSect="00BA4FC7">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="709" w:bottom="567" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="318" w:charSpace="-3531"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="-3531"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C3F713D" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
+    <w:p w:rsidR="00BA63D6" w:rsidRDefault="00BA63D6" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08E81BB6" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
+    <w:p w:rsidR="00BA63D6" w:rsidRDefault="00BA63D6" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ Ｐ明朝">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="127C8C8B" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
+    <w:p w:rsidR="00BA63D6" w:rsidRDefault="00BA63D6" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F28688B" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
+    <w:p w:rsidR="00BA63D6" w:rsidRDefault="00BA63D6" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E075E41"/>
+    <w:nsid w:val="1B054F22"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="720246DA"/>
+    <w:tmpl w:val="041E659C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1276" w:hanging="425"/>
@@ -10484,232 +6310,136 @@
         <w:ind w:left="2976" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B054F22"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="1">
+    <w:nsid w:val="2F285214"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F9E0728"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:hanging="426"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1276" w:hanging="425"/>
-[...58 lines deleted...]
-        <w:ind w:left="3827" w:hanging="425"/>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AAE1B98"/>
-[...89 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FE057CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9C03506"/>
     <w:lvl w:ilvl="0" w:tplc="29340F42">
       <w:start w:val="2"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="272" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -10754,142 +6484,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2372" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3212" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33962DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3FCFA44"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -10934,51 +6573,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADE161F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6B4BF88"/>
     <w:lvl w:ilvl="0" w:tplc="83BA1442">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -11024,601 +6663,66 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4158156A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E3D4C7B4"/>
-[...537 lines deleted...]
-    <w:tmpl w:val="04090023"/>
+    <w:tmpl w:val="3A54F1A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:pStyle w:val="3"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="irohaFullWidth"/>
       <w:pStyle w:val="4"/>
@@ -11662,51 +6766,406 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="8"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5064609A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F2EA328"/>
+    <w:lvl w:ilvl="0" w:tplc="16949CF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530F3873"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46162348"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56BF3494"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6BEF210"/>
+    <w:lvl w:ilvl="0" w:tplc="302A271C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60EE46EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE6A8834"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="650B161D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6AAA244"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="998" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1418" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -11748,51 +7207,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3518" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3938" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4358" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="679F158B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C3890B8"/>
     <w:lvl w:ilvl="0" w:tplc="2F70371A">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="945" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -11837,51 +7296,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3045" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3465" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3885" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72475067"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F972382C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
@@ -11928,70 +7387,70 @@
       <w:pPr>
         <w:ind w:left="2976" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1683779506">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1627470237">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1923640667">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="643123691">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="761070609">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalFullWidth"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="425" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="aiueoFullWidth"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="851" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -12080,628 +7539,561 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3402" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="3827" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1391419637">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1303342034">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1354111268">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="400638856">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1388989129">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="769278359">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="697465011">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1727757279">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridHorizontalSpacing w:val="193"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B55F8A"/>
     <w:rsid w:val="000024CA"/>
     <w:rsid w:val="000063C2"/>
     <w:rsid w:val="00010075"/>
-    <w:rsid w:val="00011F84"/>
     <w:rsid w:val="00012B1C"/>
     <w:rsid w:val="00012CBE"/>
     <w:rsid w:val="000220EF"/>
     <w:rsid w:val="000269FC"/>
     <w:rsid w:val="00047DE7"/>
     <w:rsid w:val="000570FF"/>
     <w:rsid w:val="00060E28"/>
-    <w:rsid w:val="00062AC0"/>
     <w:rsid w:val="00071F20"/>
     <w:rsid w:val="00081367"/>
+    <w:rsid w:val="00082735"/>
     <w:rsid w:val="0009214D"/>
     <w:rsid w:val="000930F5"/>
     <w:rsid w:val="00094724"/>
-    <w:rsid w:val="00095F4B"/>
     <w:rsid w:val="000A2765"/>
     <w:rsid w:val="000A527A"/>
-    <w:rsid w:val="000B4860"/>
     <w:rsid w:val="000C4B52"/>
     <w:rsid w:val="000C4E15"/>
     <w:rsid w:val="000C520F"/>
+    <w:rsid w:val="000D11BA"/>
     <w:rsid w:val="000D420D"/>
+    <w:rsid w:val="000D66E5"/>
     <w:rsid w:val="000D6964"/>
     <w:rsid w:val="000E32CA"/>
-    <w:rsid w:val="000E59D8"/>
     <w:rsid w:val="000E69BD"/>
     <w:rsid w:val="0010029C"/>
     <w:rsid w:val="00102CA6"/>
     <w:rsid w:val="0011265D"/>
     <w:rsid w:val="00114D03"/>
-    <w:rsid w:val="00127579"/>
-    <w:rsid w:val="001420E3"/>
     <w:rsid w:val="00151AC5"/>
     <w:rsid w:val="001526C1"/>
     <w:rsid w:val="00153DAC"/>
     <w:rsid w:val="0016056B"/>
-    <w:rsid w:val="00166DE9"/>
     <w:rsid w:val="0017271C"/>
-    <w:rsid w:val="00180240"/>
     <w:rsid w:val="001965C4"/>
-    <w:rsid w:val="001A2903"/>
-    <w:rsid w:val="001A4233"/>
+    <w:rsid w:val="001A33DC"/>
+    <w:rsid w:val="001B7A90"/>
     <w:rsid w:val="001C0E29"/>
-    <w:rsid w:val="001D207A"/>
+    <w:rsid w:val="001D2072"/>
     <w:rsid w:val="001D2FC3"/>
     <w:rsid w:val="001D5952"/>
-    <w:rsid w:val="001E111E"/>
     <w:rsid w:val="001E232F"/>
-    <w:rsid w:val="001F23B9"/>
     <w:rsid w:val="001F414B"/>
-    <w:rsid w:val="001F7781"/>
+    <w:rsid w:val="002000DA"/>
     <w:rsid w:val="002028A5"/>
-    <w:rsid w:val="00210244"/>
+    <w:rsid w:val="00214EA1"/>
     <w:rsid w:val="0021618D"/>
     <w:rsid w:val="00222C64"/>
-    <w:rsid w:val="00231F6A"/>
-    <w:rsid w:val="00234849"/>
+    <w:rsid w:val="002363D3"/>
     <w:rsid w:val="00242CF6"/>
     <w:rsid w:val="0024528A"/>
     <w:rsid w:val="00250EA9"/>
-    <w:rsid w:val="0025442C"/>
     <w:rsid w:val="00262019"/>
     <w:rsid w:val="0026259E"/>
     <w:rsid w:val="00266B11"/>
     <w:rsid w:val="00270615"/>
     <w:rsid w:val="00275D01"/>
     <w:rsid w:val="002813AB"/>
     <w:rsid w:val="002912C1"/>
-    <w:rsid w:val="0029279A"/>
-    <w:rsid w:val="00293949"/>
     <w:rsid w:val="00295DF7"/>
+    <w:rsid w:val="002A2E37"/>
     <w:rsid w:val="002A39DE"/>
+    <w:rsid w:val="002A4439"/>
     <w:rsid w:val="002A6762"/>
     <w:rsid w:val="002B4109"/>
     <w:rsid w:val="002B4203"/>
+    <w:rsid w:val="002C5AC5"/>
     <w:rsid w:val="002D2BDA"/>
-    <w:rsid w:val="002D4E49"/>
+    <w:rsid w:val="002D373F"/>
     <w:rsid w:val="002E0068"/>
+    <w:rsid w:val="002E131A"/>
     <w:rsid w:val="002E59C2"/>
+    <w:rsid w:val="002F1EB1"/>
     <w:rsid w:val="002F3DBE"/>
     <w:rsid w:val="002F496D"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="00310243"/>
+    <w:rsid w:val="00333965"/>
     <w:rsid w:val="00334476"/>
     <w:rsid w:val="0034397B"/>
+    <w:rsid w:val="003447D4"/>
     <w:rsid w:val="00356A8B"/>
     <w:rsid w:val="00372A58"/>
+    <w:rsid w:val="003751A4"/>
     <w:rsid w:val="00375D4D"/>
     <w:rsid w:val="00385CFB"/>
+    <w:rsid w:val="00393AF8"/>
     <w:rsid w:val="00395000"/>
     <w:rsid w:val="003A78F6"/>
-    <w:rsid w:val="003B0FA3"/>
-    <w:rsid w:val="003B5563"/>
     <w:rsid w:val="003C08F5"/>
     <w:rsid w:val="003C09D7"/>
-    <w:rsid w:val="003C2F9E"/>
     <w:rsid w:val="003C6882"/>
-    <w:rsid w:val="003D2BBC"/>
     <w:rsid w:val="003D36C6"/>
-    <w:rsid w:val="003D6295"/>
-    <w:rsid w:val="003E787D"/>
     <w:rsid w:val="003E7956"/>
     <w:rsid w:val="003F3656"/>
     <w:rsid w:val="003F5821"/>
-    <w:rsid w:val="00406014"/>
-    <w:rsid w:val="0041221B"/>
     <w:rsid w:val="004148B6"/>
     <w:rsid w:val="0042182F"/>
     <w:rsid w:val="00423DAC"/>
-    <w:rsid w:val="00424969"/>
-    <w:rsid w:val="00435A78"/>
     <w:rsid w:val="0044692F"/>
     <w:rsid w:val="00447181"/>
     <w:rsid w:val="004475F7"/>
-    <w:rsid w:val="00452518"/>
     <w:rsid w:val="004550A7"/>
     <w:rsid w:val="004600DD"/>
+    <w:rsid w:val="00473726"/>
     <w:rsid w:val="00476675"/>
     <w:rsid w:val="004839BC"/>
+    <w:rsid w:val="00486E4F"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="004912B7"/>
+    <w:rsid w:val="004A3221"/>
     <w:rsid w:val="004A4749"/>
     <w:rsid w:val="004A621E"/>
     <w:rsid w:val="004B43C4"/>
-    <w:rsid w:val="004B70CD"/>
-    <w:rsid w:val="004D524F"/>
+    <w:rsid w:val="004D298C"/>
     <w:rsid w:val="004E3200"/>
     <w:rsid w:val="004E76FC"/>
     <w:rsid w:val="004E7B78"/>
+    <w:rsid w:val="004F22CC"/>
     <w:rsid w:val="004F3A6D"/>
+    <w:rsid w:val="004F56D3"/>
     <w:rsid w:val="00501E46"/>
-    <w:rsid w:val="005050E6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00505FEA"/>
+    <w:rsid w:val="00506C0B"/>
     <w:rsid w:val="00507C71"/>
     <w:rsid w:val="00511430"/>
+    <w:rsid w:val="00512718"/>
     <w:rsid w:val="00522B3F"/>
     <w:rsid w:val="00533124"/>
     <w:rsid w:val="005377CE"/>
     <w:rsid w:val="00537DCC"/>
     <w:rsid w:val="00546736"/>
+    <w:rsid w:val="00550760"/>
     <w:rsid w:val="00550BDB"/>
     <w:rsid w:val="0055483C"/>
-    <w:rsid w:val="00572C5A"/>
+    <w:rsid w:val="0056326F"/>
+    <w:rsid w:val="00566266"/>
     <w:rsid w:val="00575110"/>
+    <w:rsid w:val="0057535F"/>
+    <w:rsid w:val="00584578"/>
     <w:rsid w:val="005B00E2"/>
-    <w:rsid w:val="005C1C77"/>
     <w:rsid w:val="005D0C3C"/>
-    <w:rsid w:val="005D4509"/>
     <w:rsid w:val="005E0E12"/>
     <w:rsid w:val="005E103A"/>
-    <w:rsid w:val="005E14FC"/>
-    <w:rsid w:val="005E32D4"/>
     <w:rsid w:val="005E78EA"/>
     <w:rsid w:val="005F0354"/>
+    <w:rsid w:val="005F0DAC"/>
     <w:rsid w:val="0060576D"/>
-    <w:rsid w:val="00611D57"/>
-    <w:rsid w:val="00612D18"/>
     <w:rsid w:val="00622304"/>
-    <w:rsid w:val="006232A3"/>
-    <w:rsid w:val="0063765D"/>
+    <w:rsid w:val="00632BB2"/>
+    <w:rsid w:val="0063743A"/>
     <w:rsid w:val="00641B91"/>
     <w:rsid w:val="00643D0B"/>
-    <w:rsid w:val="00644A68"/>
+    <w:rsid w:val="006606ED"/>
     <w:rsid w:val="0066080C"/>
     <w:rsid w:val="00671C65"/>
     <w:rsid w:val="00673E5F"/>
     <w:rsid w:val="00697B57"/>
     <w:rsid w:val="006A091F"/>
-    <w:rsid w:val="006B0A8F"/>
+    <w:rsid w:val="006B455A"/>
     <w:rsid w:val="006B494C"/>
-    <w:rsid w:val="006B4CBE"/>
     <w:rsid w:val="006C15EE"/>
-    <w:rsid w:val="006C6B36"/>
+    <w:rsid w:val="006D09C5"/>
     <w:rsid w:val="006D36B1"/>
     <w:rsid w:val="006D3D39"/>
     <w:rsid w:val="006D5118"/>
     <w:rsid w:val="006D72C3"/>
     <w:rsid w:val="006E08AF"/>
     <w:rsid w:val="006E11CA"/>
+    <w:rsid w:val="006E36F4"/>
     <w:rsid w:val="006E3D1B"/>
     <w:rsid w:val="006E5077"/>
-    <w:rsid w:val="006F7C2A"/>
+    <w:rsid w:val="006F3313"/>
+    <w:rsid w:val="00721147"/>
     <w:rsid w:val="00725DAD"/>
+    <w:rsid w:val="007326C4"/>
     <w:rsid w:val="00733FA0"/>
+    <w:rsid w:val="00740B1F"/>
     <w:rsid w:val="0074448B"/>
-    <w:rsid w:val="00746952"/>
+    <w:rsid w:val="00746812"/>
     <w:rsid w:val="00754E07"/>
     <w:rsid w:val="00755CB7"/>
     <w:rsid w:val="00757410"/>
     <w:rsid w:val="00760CEF"/>
-    <w:rsid w:val="00762156"/>
     <w:rsid w:val="00780F8E"/>
     <w:rsid w:val="007824FB"/>
     <w:rsid w:val="007906E6"/>
-    <w:rsid w:val="00790BE2"/>
-    <w:rsid w:val="00791588"/>
+    <w:rsid w:val="0079668C"/>
     <w:rsid w:val="0079691F"/>
     <w:rsid w:val="00797371"/>
+    <w:rsid w:val="007A3D92"/>
     <w:rsid w:val="007B3605"/>
-    <w:rsid w:val="007B50ED"/>
     <w:rsid w:val="007B5DC2"/>
-    <w:rsid w:val="007B6879"/>
     <w:rsid w:val="007C3038"/>
     <w:rsid w:val="007C3B43"/>
-    <w:rsid w:val="007D11B8"/>
-    <w:rsid w:val="007E6510"/>
+    <w:rsid w:val="007E7BC1"/>
     <w:rsid w:val="007F1D50"/>
-    <w:rsid w:val="007F337E"/>
+    <w:rsid w:val="007F2662"/>
     <w:rsid w:val="007F4F4E"/>
     <w:rsid w:val="0080206F"/>
     <w:rsid w:val="00802E83"/>
-    <w:rsid w:val="00803260"/>
     <w:rsid w:val="00803E23"/>
     <w:rsid w:val="00805BC7"/>
     <w:rsid w:val="00806676"/>
     <w:rsid w:val="008102CF"/>
     <w:rsid w:val="00820B40"/>
     <w:rsid w:val="00821803"/>
     <w:rsid w:val="0082408F"/>
     <w:rsid w:val="00824A8F"/>
-    <w:rsid w:val="0083385B"/>
     <w:rsid w:val="008359D5"/>
     <w:rsid w:val="0083642F"/>
-    <w:rsid w:val="00836808"/>
-    <w:rsid w:val="008431F6"/>
     <w:rsid w:val="00847745"/>
-    <w:rsid w:val="00851E85"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008541A4"/>
     <w:rsid w:val="008548A8"/>
     <w:rsid w:val="0085591C"/>
     <w:rsid w:val="00856124"/>
+    <w:rsid w:val="0085767C"/>
     <w:rsid w:val="008576BC"/>
     <w:rsid w:val="00863BA7"/>
     <w:rsid w:val="00870BC6"/>
     <w:rsid w:val="00881612"/>
-    <w:rsid w:val="0088407E"/>
+    <w:rsid w:val="00883442"/>
+    <w:rsid w:val="00884929"/>
     <w:rsid w:val="008858B4"/>
+    <w:rsid w:val="008941E9"/>
     <w:rsid w:val="008A0E55"/>
     <w:rsid w:val="008A756D"/>
     <w:rsid w:val="008B1CF5"/>
+    <w:rsid w:val="008B3A14"/>
     <w:rsid w:val="008B51DA"/>
-    <w:rsid w:val="008B590D"/>
+    <w:rsid w:val="008C5976"/>
     <w:rsid w:val="008C5A8C"/>
     <w:rsid w:val="008D4DC9"/>
     <w:rsid w:val="008E1930"/>
     <w:rsid w:val="008E4700"/>
-    <w:rsid w:val="008F4031"/>
-    <w:rsid w:val="00902C7F"/>
     <w:rsid w:val="00903AC4"/>
     <w:rsid w:val="00910723"/>
     <w:rsid w:val="00912C94"/>
     <w:rsid w:val="00922734"/>
     <w:rsid w:val="00922BF8"/>
     <w:rsid w:val="0093261A"/>
     <w:rsid w:val="00934858"/>
+    <w:rsid w:val="009376FA"/>
     <w:rsid w:val="0094230D"/>
     <w:rsid w:val="00943C7D"/>
-    <w:rsid w:val="0094619B"/>
     <w:rsid w:val="00946DF7"/>
     <w:rsid w:val="00961CCD"/>
-    <w:rsid w:val="0096553B"/>
-    <w:rsid w:val="0097238C"/>
     <w:rsid w:val="00972E10"/>
     <w:rsid w:val="00993981"/>
     <w:rsid w:val="009A38B1"/>
-    <w:rsid w:val="009A627E"/>
     <w:rsid w:val="009A65A3"/>
-    <w:rsid w:val="009B0660"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009C759F"/>
     <w:rsid w:val="009D1976"/>
     <w:rsid w:val="009D59AB"/>
     <w:rsid w:val="009D656F"/>
-    <w:rsid w:val="009D7A5F"/>
-    <w:rsid w:val="009E0002"/>
+    <w:rsid w:val="009D7705"/>
     <w:rsid w:val="009E4AB0"/>
     <w:rsid w:val="009F5853"/>
     <w:rsid w:val="00A04428"/>
-    <w:rsid w:val="00A1619E"/>
+    <w:rsid w:val="00A3149A"/>
     <w:rsid w:val="00A31F59"/>
     <w:rsid w:val="00A42E24"/>
     <w:rsid w:val="00A66759"/>
+    <w:rsid w:val="00A706DE"/>
     <w:rsid w:val="00A856CD"/>
     <w:rsid w:val="00A86B11"/>
     <w:rsid w:val="00A93CD8"/>
-    <w:rsid w:val="00A94D17"/>
-    <w:rsid w:val="00A95ACB"/>
     <w:rsid w:val="00AA6EF3"/>
     <w:rsid w:val="00AA7F49"/>
     <w:rsid w:val="00AB2085"/>
     <w:rsid w:val="00AB712E"/>
     <w:rsid w:val="00AB78C4"/>
     <w:rsid w:val="00AD10C3"/>
-    <w:rsid w:val="00AE1BA8"/>
-    <w:rsid w:val="00AE35BF"/>
+    <w:rsid w:val="00AF3F37"/>
     <w:rsid w:val="00AF407C"/>
     <w:rsid w:val="00AF40A8"/>
     <w:rsid w:val="00AF4514"/>
-    <w:rsid w:val="00AF4CD2"/>
+    <w:rsid w:val="00AF5D82"/>
     <w:rsid w:val="00AF5D84"/>
     <w:rsid w:val="00B01548"/>
     <w:rsid w:val="00B068E4"/>
     <w:rsid w:val="00B0762A"/>
     <w:rsid w:val="00B1385C"/>
     <w:rsid w:val="00B13B34"/>
     <w:rsid w:val="00B22C54"/>
-    <w:rsid w:val="00B25F44"/>
-    <w:rsid w:val="00B35E27"/>
+    <w:rsid w:val="00B3049C"/>
     <w:rsid w:val="00B42CB9"/>
     <w:rsid w:val="00B43142"/>
     <w:rsid w:val="00B456B5"/>
     <w:rsid w:val="00B55F8A"/>
     <w:rsid w:val="00B61711"/>
-    <w:rsid w:val="00B652FC"/>
     <w:rsid w:val="00B66C8A"/>
     <w:rsid w:val="00B730C5"/>
-    <w:rsid w:val="00B85346"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BA17D9"/>
     <w:rsid w:val="00BA1B6C"/>
+    <w:rsid w:val="00BA4FC7"/>
+    <w:rsid w:val="00BA63D6"/>
     <w:rsid w:val="00BA6CED"/>
     <w:rsid w:val="00BB1AAE"/>
     <w:rsid w:val="00BB4CCB"/>
-    <w:rsid w:val="00BB68E8"/>
-    <w:rsid w:val="00BD5594"/>
     <w:rsid w:val="00BD7712"/>
-    <w:rsid w:val="00BE0DDB"/>
     <w:rsid w:val="00BE5FCE"/>
+    <w:rsid w:val="00BE728B"/>
     <w:rsid w:val="00BE79DD"/>
+    <w:rsid w:val="00BF1571"/>
     <w:rsid w:val="00BF2852"/>
-    <w:rsid w:val="00C03F92"/>
-    <w:rsid w:val="00C05F38"/>
     <w:rsid w:val="00C0721F"/>
     <w:rsid w:val="00C109C0"/>
     <w:rsid w:val="00C15D1D"/>
     <w:rsid w:val="00C2187E"/>
     <w:rsid w:val="00C228FE"/>
     <w:rsid w:val="00C2317F"/>
     <w:rsid w:val="00C30B23"/>
+    <w:rsid w:val="00C31D7D"/>
     <w:rsid w:val="00C4168F"/>
     <w:rsid w:val="00C42125"/>
     <w:rsid w:val="00C4700D"/>
-    <w:rsid w:val="00C52467"/>
     <w:rsid w:val="00C5515B"/>
+    <w:rsid w:val="00C61AEE"/>
     <w:rsid w:val="00C61F0F"/>
     <w:rsid w:val="00C63751"/>
+    <w:rsid w:val="00C63904"/>
     <w:rsid w:val="00C709BE"/>
     <w:rsid w:val="00C875A0"/>
     <w:rsid w:val="00C946C0"/>
-    <w:rsid w:val="00CA35EA"/>
     <w:rsid w:val="00CA4A6C"/>
     <w:rsid w:val="00CB0901"/>
     <w:rsid w:val="00CB6AE0"/>
     <w:rsid w:val="00CB7F82"/>
     <w:rsid w:val="00CC14EF"/>
     <w:rsid w:val="00CC3D64"/>
     <w:rsid w:val="00CC406B"/>
     <w:rsid w:val="00CD20A7"/>
+    <w:rsid w:val="00CD309A"/>
     <w:rsid w:val="00CE5F95"/>
+    <w:rsid w:val="00CF15CA"/>
     <w:rsid w:val="00CF22F1"/>
+    <w:rsid w:val="00CF39C8"/>
     <w:rsid w:val="00CF6639"/>
     <w:rsid w:val="00CF76A2"/>
-    <w:rsid w:val="00D07638"/>
-    <w:rsid w:val="00D130AC"/>
+    <w:rsid w:val="00D10F02"/>
     <w:rsid w:val="00D20517"/>
     <w:rsid w:val="00D22618"/>
+    <w:rsid w:val="00D277FC"/>
     <w:rsid w:val="00D3000A"/>
     <w:rsid w:val="00D312AD"/>
     <w:rsid w:val="00D34ADD"/>
-    <w:rsid w:val="00D35975"/>
     <w:rsid w:val="00D41498"/>
-    <w:rsid w:val="00D435FA"/>
     <w:rsid w:val="00D471F7"/>
-    <w:rsid w:val="00D51A14"/>
-    <w:rsid w:val="00D603EE"/>
     <w:rsid w:val="00D6202C"/>
-    <w:rsid w:val="00D64FE2"/>
-    <w:rsid w:val="00D7003B"/>
     <w:rsid w:val="00D7121E"/>
+    <w:rsid w:val="00D720D0"/>
     <w:rsid w:val="00D74D86"/>
     <w:rsid w:val="00D772C2"/>
     <w:rsid w:val="00D775C2"/>
-    <w:rsid w:val="00D84818"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DA667C"/>
+    <w:rsid w:val="00D80749"/>
     <w:rsid w:val="00DB16A0"/>
+    <w:rsid w:val="00DB2161"/>
     <w:rsid w:val="00DB21B8"/>
     <w:rsid w:val="00DB53FA"/>
     <w:rsid w:val="00DE41F0"/>
     <w:rsid w:val="00DE456F"/>
     <w:rsid w:val="00E01831"/>
-    <w:rsid w:val="00E03DAE"/>
     <w:rsid w:val="00E1111F"/>
     <w:rsid w:val="00E13578"/>
     <w:rsid w:val="00E16D10"/>
+    <w:rsid w:val="00E21DE4"/>
     <w:rsid w:val="00E27EA5"/>
-    <w:rsid w:val="00E4496F"/>
+    <w:rsid w:val="00E40B1C"/>
     <w:rsid w:val="00E45904"/>
     <w:rsid w:val="00E60A3E"/>
-    <w:rsid w:val="00E6121C"/>
     <w:rsid w:val="00E62E65"/>
-    <w:rsid w:val="00E9172D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E94512"/>
+    <w:rsid w:val="00E8701A"/>
     <w:rsid w:val="00E97256"/>
-    <w:rsid w:val="00EA3701"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA40A2"/>
     <w:rsid w:val="00EA42EE"/>
     <w:rsid w:val="00EA4521"/>
-    <w:rsid w:val="00EA4C29"/>
+    <w:rsid w:val="00EC09A9"/>
     <w:rsid w:val="00ED41A2"/>
-    <w:rsid w:val="00EE36C6"/>
     <w:rsid w:val="00EE6493"/>
     <w:rsid w:val="00EF16D9"/>
-    <w:rsid w:val="00F02016"/>
-    <w:rsid w:val="00F027BE"/>
     <w:rsid w:val="00F04E53"/>
     <w:rsid w:val="00F06089"/>
     <w:rsid w:val="00F06C13"/>
     <w:rsid w:val="00F305E0"/>
-    <w:rsid w:val="00F31D5B"/>
-    <w:rsid w:val="00F4028A"/>
     <w:rsid w:val="00F46A07"/>
     <w:rsid w:val="00F5251C"/>
     <w:rsid w:val="00F5445C"/>
     <w:rsid w:val="00F54660"/>
+    <w:rsid w:val="00F569F2"/>
     <w:rsid w:val="00F6466E"/>
-    <w:rsid w:val="00F93D57"/>
     <w:rsid w:val="00F9530D"/>
     <w:rsid w:val="00FA003F"/>
-    <w:rsid w:val="00FA5A42"/>
-    <w:rsid w:val="00FB0B03"/>
     <w:rsid w:val="00FC2488"/>
+    <w:rsid w:val="00FC47F2"/>
     <w:rsid w:val="00FD469B"/>
+    <w:rsid w:val="00FD61A2"/>
     <w:rsid w:val="00FE04D7"/>
     <w:rsid w:val="00FE1C0D"/>
-    <w:rsid w:val="00FE1FE3"/>
     <w:rsid w:val="00FE297E"/>
     <w:rsid w:val="00FF14A0"/>
     <w:rsid w:val="00FF4D43"/>
     <w:rsid w:val="00FF6089"/>
     <w:rsid w:val="00FF60C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="559AC82D"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13029,251 +8421,246 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="17"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -13719,85 +9106,78 @@
     <w:link w:val="152"/>
     <w:qFormat/>
     <w:rsid w:val="003F5821"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="150" w:hangingChars="150" w:hanging="150"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="152">
     <w:name w:val="ぶら下げ1.5 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="151"/>
     <w:rsid w:val="003F5821"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
-[...5 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="999112770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14021,395 +9401,82 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...252 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39728568-66A0-43F7-9BD3-0B11E67C66A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48BFAD51-1DEF-4DCD-BF17-3D4FE02BBEC7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>456</Words>
-  <Characters>2604</Characters>
+  <Words>363</Words>
+  <Characters>2071</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3054</CharactersWithSpaces>
+  <CharactersWithSpaces>2430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>