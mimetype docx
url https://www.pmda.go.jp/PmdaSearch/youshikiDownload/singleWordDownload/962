--- v0 (2026-04-29)
+++ v1 (2026-07-27)
@@ -1,21666 +1,10363 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="50B2349C" w14:textId="77777777" w:rsidR="00B1385C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
+    <w:p w14:paraId="3C2D2C2B" w14:textId="77777777" w:rsidR="00F5251C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903AC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
-      <w:r w:rsidR="00721D06">
+      <w:r w:rsidR="009C759F">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>５</w:t>
+        <w:t>１１の(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidR="009C759F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9935E3" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="005D0C3C" w:rsidP="005D0C3C">
+    <w:p w14:paraId="2C0430E9" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="005D0C3C" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>副作用救済給付用</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B530EA" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="00864391" w:rsidP="005D0C3C">
+    <w:p w14:paraId="37D51278" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="009C759F" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>受診</w:t>
+        <w:t>遺族</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CA35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>一時</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5251C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>証明書</w:t>
+        <w:t>金請求</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0C3C" w:rsidRPr="0060576D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblW w:w="10051" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="236"/>
-        <w:gridCol w:w="617"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="51"/>
+        <w:gridCol w:w="608"/>
+        <w:gridCol w:w="564"/>
         <w:gridCol w:w="293"/>
-        <w:gridCol w:w="6"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="335"/>
+        <w:gridCol w:w="326"/>
+        <w:gridCol w:w="23"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="138"/>
+        <w:gridCol w:w="92"/>
+        <w:gridCol w:w="603"/>
+        <w:gridCol w:w="28"/>
+        <w:gridCol w:w="78"/>
+        <w:gridCol w:w="48"/>
+        <w:gridCol w:w="82"/>
+        <w:gridCol w:w="164"/>
+        <w:gridCol w:w="47"/>
+        <w:gridCol w:w="248"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="45"/>
+        <w:gridCol w:w="123"/>
+        <w:gridCol w:w="172"/>
         <w:gridCol w:w="98"/>
-        <w:gridCol w:w="196"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="198"/>
+        <w:gridCol w:w="427"/>
+        <w:gridCol w:w="77"/>
+        <w:gridCol w:w="501"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="258"/>
+        <w:gridCol w:w="231"/>
+        <w:gridCol w:w="484"/>
+        <w:gridCol w:w="234"/>
+        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="111"/>
+        <w:gridCol w:w="402"/>
+        <w:gridCol w:w="207"/>
+        <w:gridCol w:w="72"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="198"/>
+        <w:gridCol w:w="98"/>
+        <w:gridCol w:w="109"/>
+        <w:gridCol w:w="21"/>
+        <w:gridCol w:w="153"/>
+        <w:gridCol w:w="106"/>
+        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="78"/>
+        <w:gridCol w:w="210"/>
+        <w:gridCol w:w="149"/>
+        <w:gridCol w:w="84"/>
+        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="36"/>
+        <w:gridCol w:w="324"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="37"/>
         <w:gridCol w:w="283"/>
-        <w:gridCol w:w="80"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="280"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w14:paraId="1E4A7CD4" w14:textId="77777777" w:rsidTr="002E0F22">
+      <w:tr w:rsidR="00505C01" w:rsidRPr="00C52467" w14:paraId="086CB6F4" w14:textId="77777777" w:rsidTr="00803260">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2922469E" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="007F1D50">
+          <w:p w14:paraId="04324570" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="007F1D50">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E55AB7">
+            <w:r w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22FBEB6D" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="004148B6">
+          <w:p w14:paraId="179E83E0" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="004148B6">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E55AB7">
+            <w:r w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3724" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="3258" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358367C6" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="009D1976">
+          <w:p w14:paraId="3735E5F8" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="009D1976">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="684006252" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:tcW w:w="599" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D30F318" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="00721D06">
+          <w:p w14:paraId="29C41A69" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="00501E46">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1658418226"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00332544">
+                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1144543949"/>
-            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
+            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>男</w:t>
             </w:r>
           </w:p>
-          <w:permStart w:id="601383082" w:edGrp="everyone"/>
-          <w:p w14:paraId="29EAA33B" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="00721D06">
+          <w:p w14:paraId="6335F447" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="00C52467">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-261533146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00332544">
+                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="601383082"/>
-            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
+            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>女</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="258" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2984DB29" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="007F1D50">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:p w14:paraId="27E9223C" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00EA3701">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑵</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="715" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68D88DBB" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="002E0068">
+          <w:p w14:paraId="35D3147D" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="002E0068">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:permStart w:id="1250120821" w:edGrp="everyone"/>
-[...3 lines deleted...]
-            <w:gridSpan w:val="3"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="776" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C236F8" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="00533124">
+          <w:p w14:paraId="7DC5DE31" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="00533124">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-70431141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00332544">
+                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1250120821"/>
-            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
+            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明治</w:t>
             </w:r>
           </w:p>
-          <w:permStart w:id="1645688557" w:edGrp="everyone"/>
-          <w:p w14:paraId="73C3A17B" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="00533124">
+          <w:p w14:paraId="2AE9F563" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="00533124">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1243689408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00332544">
+                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1645688557"/>
-            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
+            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大正</w:t>
             </w:r>
           </w:p>
-          <w:permStart w:id="407456609" w:edGrp="everyone"/>
-          <w:p w14:paraId="3316E046" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="00533124">
+          <w:p w14:paraId="6C77ACE8" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="00533124">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-172500401"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00332544">
+                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="407456609"/>
-            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
+            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭和</w:t>
             </w:r>
           </w:p>
-          <w:permStart w:id="1708089799" w:edGrp="everyone"/>
-          <w:p w14:paraId="0FA6A92F" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRDefault="003550C5" w:rsidP="009D59AB">
+          <w:p w14:paraId="4631273C" w14:textId="77777777" w:rsidR="00C52467" w:rsidRDefault="00231F6A" w:rsidP="009D59AB">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1830558731"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00332544">
+                <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1708089799"/>
-            <w:r w:rsidR="002E0F22" w:rsidRPr="00E55AB7">
+            <w:r w:rsidR="00C52467" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
-          <w:permStart w:id="2035314825" w:edGrp="everyone"/>
-          <w:p w14:paraId="07B53C0E" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="003550C5" w:rsidP="002904C4">
+          <w:p w14:paraId="66BAF273" w14:textId="77777777" w:rsidR="006B4CBE" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="006B4CBE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="798418958"/>
+                <w:id w:val="367572642"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00332544">
+                <w:r w:rsidR="006B4CBE" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="2035314825"/>
-            <w:r w:rsidR="002E0F22">
+            <w:r w:rsidR="006B4CBE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECD9F9B" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="002E0068">
+          <w:p w14:paraId="2CF414D3" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="002E0068">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1017788577" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACF9D79" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00C0721F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00231F6A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="434" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D8F4FC" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00C52467">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="133B5312" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00C0721F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00231F6A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4170D1D4" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="00E55AB7">
-            <w:pPr>
+          <w:p w14:paraId="65EEA630" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E55AB7">
-[...12 lines deleted...]
-            <w:tcW w:w="494" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6A78AD" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
-            </w:tcBorders>
-[...75 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25288386" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00E55AB7" w:rsidRDefault="002E0F22" w:rsidP="00072DE7">
-            <w:pPr>
+          <w:p w14:paraId="02A43448" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E55AB7">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="707660CE" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00231F6A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>日</w:t>
+              <w:t>歳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E0F22" w:rsidRPr="00395000" w14:paraId="006DD5CE" w14:textId="77777777" w:rsidTr="002E0F22">
+      <w:tr w:rsidR="00505C01" w:rsidRPr="00395000" w14:paraId="35C6A8DE" w14:textId="77777777" w:rsidTr="00803260">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA39FFE" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="004A621E" w:rsidRDefault="002E0F22" w:rsidP="00912C94">
+          <w:p w14:paraId="4DB35946" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="004A621E" w:rsidRDefault="00C52467" w:rsidP="00912C94">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="623D97FB" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="004A621E" w:rsidRDefault="002E0F22" w:rsidP="00912C94">
+          <w:p w14:paraId="7474B9D4" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="004A621E" w:rsidRDefault="00C52467" w:rsidP="00912C94">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003550C5">
-[...2 lines deleted...]
-                <w:spacing w:val="41"/>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="15"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>患者の氏</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003550C5">
+              <w:t>請求者の氏</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB68E8">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3724" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="3258" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFC67AD" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00533124" w:rsidRDefault="002E0F22" w:rsidP="00047DE7">
-[...12 lines deleted...]
-            <w:tcW w:w="599" w:type="dxa"/>
+          <w:p w14:paraId="3D09ED55" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00533124" w:rsidRDefault="00C52467" w:rsidP="00047DE7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41223C7A" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
-[...11 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="40E29E56" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5976EC0F" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22" w:rsidP="00864391">
+          <w:p w14:paraId="50E11585" w14:textId="77777777" w:rsidR="009C759F" w:rsidRDefault="009C759F" w:rsidP="00EA3701">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月日</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...3 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="660365B5" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="009C759F">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>及び年齢</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="776" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="424AF030" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
+          <w:p w14:paraId="2B61BB27" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F559E4F" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A7200D" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B0224B9" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
-[...11 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="10858D62" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C47AED6" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
-[...10 lines deleted...]
-            <w:tcW w:w="313" w:type="dxa"/>
+          <w:p w14:paraId="6E8DA969" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="650B3B94" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
-[...10 lines deleted...]
-            <w:tcW w:w="529" w:type="dxa"/>
+          <w:p w14:paraId="4BA925EB" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33207D1E" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="006CAC16" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641286B5" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803260" w:rsidRPr="00395000" w14:paraId="4F93E5AA" w14:textId="77777777" w:rsidTr="00912CFE">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AF99612" w14:textId="77777777" w:rsidR="002E0F22" w:rsidRPr="00395000" w:rsidRDefault="002E0F22">
-[...12 lines deleted...]
-            <w:vMerge/>
+          <w:p w14:paraId="21492D29" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...52 lines deleted...]
-              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A04AB00" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="000063C2" w:rsidRDefault="00072DE7" w:rsidP="000063C2">
+          <w:p w14:paraId="0F562F93" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="000063C2" w:rsidRDefault="00803260" w:rsidP="00912CFE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000063C2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8365" w:type="dxa"/>
-            <w:gridSpan w:val="40"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3021071D" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00864391">
+          <w:p w14:paraId="786BDE49" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:jc w:val="left"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="0ACAF2CB" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="0093261A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3B8616" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:permEnd w:id="627263253"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>電</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>話</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072DE7" w:rsidRPr="00395000" w14:paraId="516A737A" w14:textId="77777777" w:rsidTr="002467E4">
+      <w:tr w:rsidR="00803260" w:rsidRPr="00395000" w14:paraId="6B00AE75" w14:textId="77777777" w:rsidTr="00912CFE">
         <w:trPr>
-          <w:trHeight w:val="541"/>
+          <w:trHeight w:val="96"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AF7316A" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="007F1D50">
+          <w:p w14:paraId="77DE8545" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00803260" w:rsidP="00912CFE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...15 lines deleted...]
-            <w:tcW w:w="1464" w:type="dxa"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAB9217" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00934858" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="41"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">現　住　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="147B1893" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="0093261A">
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07105719" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1249275806" w:edGrp="everyone"/>
-[...12 lines deleted...]
-            <w:tcBorders>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">( </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>〒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="695" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...25 lines deleted...]
-            <w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EA0C49" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-            </w:tcBorders>
-[...65 lines deleted...]
-              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50AC0C72" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="000F25E5" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
-            <w:pPr>
+          <w:p w14:paraId="65E61AD1" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>－</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="553" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="479FBD02" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-49" w:left="-103" w:rightChars="-60" w:right="-126" w:firstLine="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5622E3F2" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...10 lines deleted...]
-            <w:tcBorders>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3617" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="138F9C2D" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="076714FC" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="736661A7" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="000F25E5" w:rsidRDefault="00072DE7" w:rsidP="00085299">
-[...13 lines deleted...]
-            <w:tcW w:w="479" w:type="dxa"/>
+          <w:p w14:paraId="189CC896" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C7EF71" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-            </w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E39B0CB" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0640476C" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803260" w:rsidRPr="00395000" w14:paraId="007F334D" w14:textId="77777777" w:rsidTr="00912CFE">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1431AF80" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="512671AE" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00BA1B6C" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:spacing w:val="41"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE3F22F" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CEC3FA" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08410B91" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42656090" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46365891" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF08DDD" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3701" w:rsidRPr="00395000" w14:paraId="2AE0EBB6" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ADFC68C" w14:textId="77777777" w:rsidR="00EA3701" w:rsidRDefault="00EA3701" w:rsidP="00EA3701">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D0BDD4" w14:textId="77777777" w:rsidR="00EA3701" w:rsidRPr="007F1D50" w:rsidRDefault="009C759F" w:rsidP="009C759F">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="75"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者との</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3701" w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="75"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>身分関</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3701" w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="75"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8350" w:type="dxa"/>
+            <w:gridSpan w:val="53"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="140F529C" w14:textId="77777777" w:rsidR="00EA3701" w:rsidRPr="00EA3701" w:rsidRDefault="00EA3701" w:rsidP="005C1C77">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505C01" w:rsidRPr="00395000" w14:paraId="733852DD" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11BF7212" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="005C1C77" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑸</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7887E4EB" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="007F1D50" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F1D50">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>フリガナ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3258" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1065F70C" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00533124" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C33B96" w14:textId="77777777" w:rsidR="00C52467" w:rsidRDefault="00231F6A" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-100034228"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C52467" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>男</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D1B420" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1562829633"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C52467" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>女</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35F7DFCE" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="005C1C77" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0151B3D0" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="776" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="366BDB1A" w14:textId="77777777" w:rsidR="0094619B" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="0094619B">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1741558178"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0094619B" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0094619B" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明治</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C13230" w14:textId="77777777" w:rsidR="0094619B" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="0094619B">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-216197496"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0094619B" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0094619B" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大正</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28AF3428" w14:textId="77777777" w:rsidR="00C52467" w:rsidRDefault="00231F6A" w:rsidP="0094619B">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1573497462"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0094619B" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0094619B" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭和</w:t>
+            </w:r>
+            <w:r w:rsidR="0094619B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-517844910"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0094619B" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0094619B" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平成</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64709867" w14:textId="77777777" w:rsidR="001E111E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="001E111E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="897705110"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001E111E" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001E111E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令和</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39BD479E" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="000F25E5" w:rsidRDefault="00072DE7" w:rsidP="00085299">
-            <w:pPr>
+          <w:p w14:paraId="4E939842" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6EAF085D" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F450AF3" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00533124" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00231F6A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="434" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE0DAFC" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00085299">
-[...13 lines deleted...]
-            <w:tcW w:w="429" w:type="dxa"/>
+          <w:p w14:paraId="66C1C020" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00C52467">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C3DD17D" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00085299">
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F48024" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00533124" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:r w:rsidRPr="00231F6A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E090D8B" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00620D9E">
-            <w:pPr>
+          <w:p w14:paraId="0BE4A9DE" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="00C52467">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:right w:val="nil"/>
-[...20 lines deleted...]
-              <w:left w:val="nil"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB301DB" w14:textId="77777777" w:rsidR="00072DE7" w:rsidRPr="00395000" w:rsidRDefault="00072DE7" w:rsidP="00085299">
-            <w:pPr>
+          <w:p w14:paraId="5E555362" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00533124" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            <w:tcBorders>
+            <w:r w:rsidRPr="00533124">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...599 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F75EBB0" w14:textId="77777777" w:rsidR="00BA242B" w:rsidRPr="00395000" w:rsidRDefault="00BA242B" w:rsidP="00C6616D">
-            <w:pPr>
+          <w:p w14:paraId="0A6CB71D" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00C52467" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B98537" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00533124" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00231F6A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>歳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505C01" w:rsidRPr="00395000" w14:paraId="022B8CA9" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="479"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CFD7DA" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="004A621E" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A98B1DF" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="004A621E" w:rsidRDefault="007E6510" w:rsidP="009C759F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>氏</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3258" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEC6C2A" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00533124" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EFE4AEA" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8CF409" w14:textId="77777777" w:rsidR="009C759F" w:rsidRDefault="009C759F" w:rsidP="009C759F">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>日</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="815" w:type="dxa"/>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367ACF04" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="009C759F" w:rsidP="009C759F">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>及び年齢</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="776" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2064ACD0" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="514671AA" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16837940" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="434" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...30 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCF54B5" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48F17008" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...25 lines deleted...]
-            <w:tcW w:w="843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7163B94C" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19C88303" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C56BADE" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-            </w:tcBorders>
-[...7 lines deleted...]
-            <w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="664BBA00" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00395000" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...114 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="32720D07" w14:textId="77777777" w:rsidTr="002467E4">
+      <w:tr w:rsidR="00803260" w:rsidRPr="00505FEA" w14:paraId="3C43BE5C" w14:textId="77777777" w:rsidTr="00912CFE">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:vMerge/>
-[...60 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...17 lines deleted...]
-              <w:top w:val="nil"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BBFF022" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FEA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...2811 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE85868" w14:textId="77777777" w:rsidR="00765DC0" w:rsidRPr="00765DC0" w:rsidRDefault="00765DC0" w:rsidP="00765DC0">
-[...36 lines deleted...]
-          <w:p w14:paraId="5F944500" w14:textId="77777777" w:rsidR="00765DC0" w:rsidRPr="00765DC0" w:rsidRDefault="00765DC0" w:rsidP="00090CBB">
+          <w:p w14:paraId="6D6C1FCB" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FEA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>フリガナ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4829" w:type="dxa"/>
+            <w:gridSpan w:val="28"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="680C9E9D" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:jc w:val="left"/>
-[...12 lines deleted...]
-            <w:gridSpan w:val="13"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="56280C2E" w14:textId="77777777" w:rsidR="00765DC0" w:rsidRPr="00765DC0" w:rsidRDefault="00765DC0" w:rsidP="00090CBB">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="472DCE38" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:jc w:val="left"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="5968323A" w14:textId="77777777" w:rsidR="00765DC0" w:rsidRPr="00765DC0" w:rsidRDefault="00765DC0" w:rsidP="00090CBB">
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FEA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑻</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434D045F" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAD9C08" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00231F6A" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1250080726"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00803260">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00803260" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平成</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B47D1D9" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00231F6A" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-47921815"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00803260" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00803260">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令和</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4A3DE1" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2434EEF4" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-39" w:left="-62" w:hangingChars="11" w:hanging="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FEA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBFD731" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AF3064" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-45" w:left="-94"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FEA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E05201" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B6DCDD" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00505FEA" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FEA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803260" w:rsidRPr="00395000" w14:paraId="6560A66E" w14:textId="77777777" w:rsidTr="00912CFE">
+        <w:trPr>
+          <w:trHeight w:val="223"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DEAB27C" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCDE81B" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00934858" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6510">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者が死亡の当時有していた住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="194E4255" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">( </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>〒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="695" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A53675B" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB0FBE8" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>－</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBCB1B2" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:rightChars="-30" w:right="-63"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF9DF43" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2466" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F7193A" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="776" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="238FCB12" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6E34E6" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F040B5" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEF41D6" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BD7FAB" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:rightChars="-50" w:right="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D77D32" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEA91DF" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEB0662" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803260" w:rsidRPr="00395000" w14:paraId="2492A2E6" w14:textId="77777777" w:rsidTr="00912CFE">
+        <w:trPr>
+          <w:trHeight w:val="158"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47DDB914" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20121C6B" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00EA40A2" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:spacing w:val="30"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4829" w:type="dxa"/>
+            <w:gridSpan w:val="28"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D8FAC7" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="776" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C199031" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBD70DB" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9F5F38" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4614C348" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25947620" w14:textId="77777777" w:rsidR="00803260" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8482B7" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35977F32" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF77D67" w14:textId="77777777" w:rsidR="00803260" w:rsidRPr="00395000" w:rsidRDefault="00803260" w:rsidP="00912CFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE0DDB" w:rsidRPr="00395000" w14:paraId="650BE049" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28801A29" w14:textId="77777777" w:rsidR="00BE0DDB" w:rsidRPr="00395000" w:rsidRDefault="00BE0DDB" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1791" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5578711B" w14:textId="77777777" w:rsidR="00BE0DDB" w:rsidRPr="007E6510" w:rsidRDefault="00BE0DDB" w:rsidP="00BE0DDB">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:rightChars="-50" w:right="-105"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="784873956" w:edGrp="everyone"/>
-            <w:permEnd w:id="784873956"/>
+            <w:r w:rsidRPr="007E6510">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡の当時診療を受けていた医療機関</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6510">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の名称及び所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08980D53" w14:textId="77777777" w:rsidR="00BE0DDB" w:rsidRPr="007E6510" w:rsidRDefault="00BE0DDB" w:rsidP="00BE0DDB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医療</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>機関の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C43EDF0" w14:textId="77777777" w:rsidR="00BE0DDB" w:rsidRPr="007E6510" w:rsidRDefault="00BE0DDB" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00531C91" w:rsidRPr="00395000" w14:paraId="7A5DE86D" w14:textId="77777777" w:rsidTr="002467E4">
+      <w:tr w:rsidR="00BE0DDB" w:rsidRPr="00395000" w14:paraId="3D14C7A6" w14:textId="77777777" w:rsidTr="00803260">
         <w:trPr>
-          <w:trHeight w:val="415"/>
+          <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
-            <w:gridSpan w:val="45"/>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13A83108" w14:textId="77777777" w:rsidR="00BE0DDB" w:rsidRDefault="00BE0DDB" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1791" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="366DB196" w14:textId="77777777" w:rsidR="00BE0DDB" w:rsidRPr="007E6510" w:rsidRDefault="00BE0DDB" w:rsidP="007E6510">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29428B61" w14:textId="77777777" w:rsidR="00BE0DDB" w:rsidRPr="007E6510" w:rsidRDefault="00BE0DDB" w:rsidP="00BE0DDB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511E04">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E9D171" w14:textId="77777777" w:rsidR="00BE0DDB" w:rsidRPr="007E6510" w:rsidRDefault="00BE0DDB" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F5251C" w:rsidRPr="00B85346" w14:paraId="2ABFB9E9" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="613BFED9" w14:textId="77777777" w:rsidR="00F5251C" w:rsidRPr="00B85346" w:rsidRDefault="007E6510" w:rsidP="00F5251C">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85346">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1791" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55ACB8FA" w14:textId="77777777" w:rsidR="00B85346" w:rsidRDefault="00F5251C" w:rsidP="00B85346">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:rightChars="-30" w:right="-63"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00231F6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="86"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:fitText w:val="1520" w:id="986974211"/>
+              </w:rPr>
+              <w:t>副作用によるとみられ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00231F6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="86"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:fitText w:val="1520" w:id="986974211"/>
+              </w:rPr>
+              <w:t>る</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E41291B" w14:textId="77777777" w:rsidR="00F5251C" w:rsidRPr="00B85346" w:rsidRDefault="00F5251C" w:rsidP="00B85346">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:fitText w:val="1520" w:id="986974208"/>
+              </w:rPr>
+              <w:t>疾病の名称又は症</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="-40"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:fitText w:val="1520" w:id="986974208"/>
+              </w:rPr>
+              <w:t>状</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8024" w:type="dxa"/>
+            <w:gridSpan w:val="52"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D2EC4B" w14:textId="77777777" w:rsidR="00F5251C" w:rsidRPr="00B85346" w:rsidRDefault="00F5251C" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w14:paraId="37CE46E7" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="162"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="184BF01F" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="007E6510" w:rsidP="007E6510">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑾</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="56"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34478BE3" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="0025442C" w:rsidP="00501E46">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡</w:t>
+            </w:r>
+            <w:r w:rsidR="000C4E15" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の原因とみられる医薬品</w:t>
+            </w:r>
+            <w:r w:rsidR="000C4E15">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="000C4E15" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>とその入手・使用場所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w14:paraId="1A4311CB" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F82D1AC" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="004148B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医薬品</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B2B7CE" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="004148B6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医療機関等の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4251A5" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="004148B6">
+            <w:pPr>
+              <w:ind w:leftChars="400" w:left="840" w:rightChars="400" w:right="840"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w14:paraId="23F762BE" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0E4CF9" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+          </w:tcPr>
+          <w:p w14:paraId="31ABB716" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="239B9D89" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w14:paraId="12BEC651" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6493E1EC" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+          </w:tcPr>
+          <w:p w14:paraId="184EFED7" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="29934B5C" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w14:paraId="44BA2FD6" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCAC640" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D246142" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B42347" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w14:paraId="14909D58" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CA04CD" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+          </w:tcPr>
+          <w:p w14:paraId="22270112" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D60C5C9" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E15" w:rsidRPr="00395000" w14:paraId="16A71B40" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AF0ECF9" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BFC22E" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7289419D" w14:textId="77777777" w:rsidR="000C4E15" w:rsidRPr="00395000" w:rsidRDefault="000C4E15" w:rsidP="00CC14EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00902C7F" w:rsidRPr="00395000" w14:paraId="78886A59" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23CD196E" w14:textId="77777777" w:rsidR="00902C7F" w:rsidRDefault="00902C7F" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="56"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5546C3" w14:textId="77777777" w:rsidR="00902C7F" w:rsidRDefault="00902C7F" w:rsidP="00902C7F">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>遺族</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の状況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00791588" w:rsidRPr="00395000" w14:paraId="15F34B36" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="116"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2464CB6D" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="00395000" w:rsidRDefault="00791588" w:rsidP="0025442C">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>氏　名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DCC813" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="00395000" w:rsidRDefault="00791588" w:rsidP="00791588">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F45293" w14:textId="77777777" w:rsidR="00791588" w:rsidRDefault="00791588" w:rsidP="00791588">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:w w:val="75"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="815" w:id="986975746"/>
+              </w:rPr>
+              <w:t>⑸の死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="75"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="815" w:id="986975746"/>
+              </w:rPr>
+              <w:t>と</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7910AACA" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="00395000" w:rsidRDefault="00791588" w:rsidP="00791588">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB68E8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:w w:val="90"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="810" w:id="986975748"/>
+              </w:rPr>
+              <w:t>の身分関係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4514" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F74FBF9" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="00395000" w:rsidRDefault="00791588" w:rsidP="0025442C">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>現住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00791588" w:rsidRPr="00395000" w14:paraId="201A5195" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31992298" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="00511E04" w:rsidRDefault="00791588" w:rsidP="00B85346">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD1021A" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="007F337E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1183046750"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00791588">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00791588" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明</w:t>
+            </w:r>
+            <w:r w:rsidR="00791588" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1141121010"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00791588">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00791588">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大</w:t>
+            </w:r>
+            <w:r w:rsidR="00791588" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-186917226"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00791588">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4A73F7" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="00B85346" w:rsidRDefault="00231F6A" w:rsidP="008431F6">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1426152460"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00791588">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平</w:t>
+            </w:r>
+            <w:r w:rsidR="00791588" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-473452229"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00791588">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064FA061" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="003B5563" w:rsidRDefault="00791588" w:rsidP="008431F6">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C84DF4" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="008431F6" w:rsidRDefault="00791588" w:rsidP="007F337E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6363A2" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="003B5563" w:rsidRDefault="00791588" w:rsidP="008431F6">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F1F718" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="003B5563" w:rsidRDefault="00791588" w:rsidP="007F337E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA14B3A" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="003B5563" w:rsidRDefault="00791588" w:rsidP="008431F6">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CFE57C" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="00395000" w:rsidRDefault="00791588" w:rsidP="00836808">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4514" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA391B9" w14:textId="77777777" w:rsidR="00791588" w:rsidRPr="00395000" w:rsidRDefault="00791588" w:rsidP="00D07638">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="2B7DADBC" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB87FC5" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00511E04" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0A7CB6" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="686566697"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-620609756"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1906525680"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="565F2B48" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00B85346" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1741520006"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1860547431"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0C48D8" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E533839" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="008431F6" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A0AD8F" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="242F3266" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AD38D0" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D696186" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4514" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECF22FA" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="20A2D5CA" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7EC1C4" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00511E04" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDC4616" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-276497697"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1168165838"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1432121959"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79797136" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00B85346" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1898586609"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1049265643"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F91FCD" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A45C6A0" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="008431F6" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E1C916" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEC061E" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B37E6D" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B05C0B0" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4514" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66BDF668" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="7E0DD3DE" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F07057" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00511E04" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="201277CC" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="733361543"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1078288278"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1851917111"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F8A9DCE" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00B85346" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1867279404"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-2099552062"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D4D9BB" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B19202" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="008431F6" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="123B1D9D" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EBBD12" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC11562" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005E3323" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4514" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DC7F56" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="5585AF12" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7385DAC4" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00511E04" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7126796D" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00C52467" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1702741213"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1057779353"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1936554293"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0D3DE9" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00B85346" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1414433514"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="2139062188"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530D0276" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35245B95" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="008431F6" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDA407D" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E8E1B0" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105" w:rightChars="-50" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008431F6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7226F473" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="003B5563" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7CE5F9" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4514" w:type="dxa"/>
+            <w:gridSpan w:val="29"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="618F6795" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="7FE9E607" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="049A2D9E" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D4C557" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00B92EA4" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>と請求者との生計関係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A36442" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>が請求者の生活費を</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="314A2706" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2046369051"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>一部</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>負担</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C7CC01" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1425178902"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>負担なし</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="62A43105" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B2A8611" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="396606D4" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="0057535F" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:rightChars="-6" w:right="-13"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0057535F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の疾病について当機構からの医療費・医療手当の受給の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A20C5E4" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2077811136"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00511E04">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>受給者番号</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76546B41" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA39BFE" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-750427252"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="17941B66" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FF96D2C" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDE2174" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="0057535F" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:rightChars="-6" w:right="-13"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0057535F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の疾病について当機構からの</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>障害年金</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>又は障害児養育年金</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0057535F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の受給の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB62B45" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="708460020"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00511E04">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>受給者番号</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A6BE85" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE7E6F4" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="451223356"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="52100245" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27EBDC2B" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒃</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6A155F" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡又</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>は</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>疾病について訴訟又は示談の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C29661" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1050919091"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1129090228"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>刑事事件</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2132392143"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>民事事件</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2054890052"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>和解</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-343486430"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>示談</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="90675491"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="07AECC7F" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B33F4A5" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⒄</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="233D4725" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>救済</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>制度</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4509">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>に関する情報</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の入手経路について</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:gridSpan w:val="33"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13493409" w14:textId="77777777" w:rsidR="00531C91" w:rsidRPr="00FC2488" w:rsidRDefault="00531C91" w:rsidP="00090CBB">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="00DF0AD2" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1436742779"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">医師　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="934564389"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">歯科医師　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1408071563"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>薬剤師</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1452974480"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>その他の医療機関職員</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="71DF6C94" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57E7CC13" w14:textId="77777777" w:rsidR="009A627E" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="728CD31F" w14:textId="77777777" w:rsidR="009A627E" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8C4918" w14:textId="77777777" w:rsidR="009A627E" w:rsidRDefault="00231F6A" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1640537614"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>新聞</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>TV</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-761679069"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A627E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A627E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>その他</w:t>
+            </w:r>
+            <w:r w:rsidR="009A627E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2938" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DCE8DF" w14:textId="77777777" w:rsidR="009A627E" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDE93F8" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00395000" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="1D900F20" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="322"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10051" w:type="dxa"/>
+            <w:gridSpan w:val="57"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="235561A7" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00FC2488" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F06089">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>上記のとおり、請求に係る</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>遺族一時金</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D36C6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の支給を受けたく、必要書類を添えて請求します</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0054429D" w:rsidRPr="00395000" w14:paraId="5D3A0E3E" w14:textId="77777777" w:rsidTr="002467E4">
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="28DF693F" w14:textId="77777777" w:rsidTr="00803260">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="853" w:type="dxa"/>
+            <w:tcW w:w="844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAA8F69" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="002904C4" w:rsidP="0054429D">
+          <w:p w14:paraId="3AA0EEBB" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="565" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4CAC0D" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+          <w:p w14:paraId="4AF346F0" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1562014990" w:edGrp="everyone"/>
-[...5 lines deleted...]
-            <w:tcW w:w="282" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="117140C6" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+          <w:p w14:paraId="71F53835" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40CE9B6F" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+          <w:p w14:paraId="677A2CFB" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1628074630" w:edGrp="everyone"/>
-[...5 lines deleted...]
-            <w:tcW w:w="304" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="512DD14E" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+          <w:p w14:paraId="551C9065" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="497" w:type="dxa"/>
+            <w:tcW w:w="631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65C39153" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+          <w:p w14:paraId="43DC4C28" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="895619637" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AAAFDE3" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+          <w:p w14:paraId="75626FB9" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:tcW w:w="6653" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CDAB40C" w14:textId="77777777" w:rsidR="0054429D" w:rsidRPr="00F06089" w:rsidRDefault="0054429D" w:rsidP="0054429D">
+          <w:p w14:paraId="5C64FA33" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00F06089" w:rsidRDefault="009A627E" w:rsidP="009A627E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005947E7" w:rsidRPr="00395000" w14:paraId="7E69318B" w14:textId="77777777" w:rsidTr="002467E4">
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="7B520BF1" w14:textId="77777777" w:rsidTr="00803260">
         <w:trPr>
-          <w:trHeight w:val="491"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1055" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5036" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...85 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD54CE3" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00FC2488" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>請求者氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3677" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72D0F73D" w14:textId="77777777" w:rsidR="00F42458" w:rsidRPr="00FC2488" w:rsidRDefault="00F42458" w:rsidP="002467E4">
-[...21 lines deleted...]
-            <w:gridSpan w:val="6"/>
+          <w:p w14:paraId="1AF36062" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00FC2488" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="55A9DF70" w14:textId="77777777" w:rsidR="00F42458" w:rsidRPr="00FC2488" w:rsidRDefault="00F42458" w:rsidP="00F42458">
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C540C2" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00FC2488" w:rsidRDefault="009A627E" w:rsidP="009A627E">
             <w:pPr>
               <w:widowControl/>
-              <w:rPr>
-[...3 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A627E" w:rsidRPr="00395000" w14:paraId="62AD74DA" w14:textId="77777777" w:rsidTr="00803260">
+        <w:trPr>
+          <w:trHeight w:val="605"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10051" w:type="dxa"/>
+            <w:gridSpan w:val="57"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A128F8" w14:textId="77777777" w:rsidR="009A627E" w:rsidRPr="00FC2488" w:rsidRDefault="009A627E" w:rsidP="009A627E">
+            <w:pPr>
+              <w:ind w:leftChars="250" w:left="525"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>独立行政法人　医薬品医療機器総合機構</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">（〒　</w:t>
-[...238 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:permStart w:id="1723674022" w:edGrp="everyone"/>
-[...485 lines deleted...]
-            <w:permEnd w:id="1763524838"/>
+            <w:r w:rsidRPr="00FC2488">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>理事長　殿</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="108E1CF6" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRPr="00EB70F3" w:rsidRDefault="00D43A25" w:rsidP="00D43A25">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="50" w:before="145" w:line="260" w:lineRule="exact"/>
+    <w:p w14:paraId="3368C954" w14:textId="77777777" w:rsidR="00852205" w:rsidRDefault="007C3038" w:rsidP="00D603EE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:rightChars="-147" w:right="-309"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00852205" w:rsidSect="00A95ACB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="709" w:right="1134" w:bottom="295" w:left="1134" w:header="397" w:footer="454" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="lines" w:linePitch="291"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED41A2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>救済給付に係る情報</w:t>
+      </w:r>
+      <w:r w:rsidR="00725DAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>（請求者の個人情報を除く。）は、「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41A2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律</w:t>
+      </w:r>
+      <w:r w:rsidR="00725DAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41A2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>第68条の10第3</w:t>
+      </w:r>
+      <w:r w:rsidR="00725DAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>項の規定に基づき、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41A2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>安全対策に利活用され</w:t>
+      </w:r>
+      <w:r w:rsidR="00725DAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ますので、予め</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE04D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ご</w:t>
+      </w:r>
+      <w:r w:rsidR="009D656F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>了承下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41A2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56007833" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00852205">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>遺族</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4C29">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>一時</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>金</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1030D0" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00852205">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672D982B" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB70F3">
+      <w:r w:rsidRPr="00F31D5B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(注意)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F9CF0D" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
-[...1 lines deleted...]
-        <w:pStyle w:val="151"/>
+    <w:p w14:paraId="5B338628" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>記入欄に書ききれない場合には、同欄に「別紙」と記入し、別紙に書いて、請求書に添付して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AE92E2" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(4)の欄には、夫、妻、子、父、母など死亡者との具体的な関係を記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E45C696" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(10)及び(11)の欄は、医師又は歯科医師の診断書等を参照のうえ、次により記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E04435" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(10)の欄には、死亡の原因とみられる疾病の名称を記入して下さい。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00EA4C29">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>適当な名称がない場合には、症状を簡潔に記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A56551" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(11)の欄には、死亡の原因とみられる医薬品等について、記入例を参考にするとともに、次により記入して下さい。(その医薬品等が２種類以上ある場合には、それらすべてについて記入して下さい。)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2CB9E2" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="851"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0013074A">
+      <w:r w:rsidRPr="00F31D5B">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(1)～(3)の欄は、請求に係る疾病について医療を受けた者の氏名、性別、生年月日及び現住所を記入して</w:t>
+        <w:t>なお、(10)の疾病について、当機構から医療費、医療手当、障害年金又は障害児養育年金の支給の決定があった場合には、この欄の記入は不要です。</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="11E3C47C" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「医薬品等の名称」は、実際に使用した医薬品、又は再生医療等製品の販売名を記入して下さい。販売名が不明の場合には、一般名でも結構です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F5710E" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00A95ACB" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>また</w:t>
+      </w:r>
+      <w:r w:rsidR="00852205" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、知人から入手した場合など、医療機関等以外から入手、使用した場合にも同欄に記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FF2624" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>医療機関から発行された院外処方箋による医薬品の場合には、おくすり手帳や薬剤情報提供文書のコピー等を可能な限り添付して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6266F6D0" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>なお、（11）の欄に記載がない医薬品等であっても、遺族年金・遺族一時金・葬祭料診断書（様式12の(1)又は様式12の(2)）その他の資料において、副作用救済給付の支給又は不支給の決定のうえで必要な医薬品等の使用が明らかとなった場合には、(11)の欄に記載の医薬品と同様に、(10)の死亡の原因とみられる医薬品等として取り扱うこととします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23176B32" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「医療機関等の名称」及び「所在地」には、「医薬品等の名称」に記載した各医薬品等について、投薬された、若しくは使用された病院・診療所又は入手した薬局等(処方箋に基づいて入手した場合には、処方箋を交付した病院・診療所)の名称及び所在地を記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54782AA4" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(12)の欄には、死亡者の配偶者、子、父母、孫、祖父母及び兄弟姉妹であって、死亡者と生計が同一であった者のうち、請求者以外の者について記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2108A860" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(13)の欄には、死亡者と請求者との生計関係について、該当するもの</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>チェックして</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643039B3" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(14)の欄には、(10)の疾病について、当機構からの医療費又は医療手当の受給の有無について、該当するもの</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>チェック</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE35BF" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE35BF" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、有の場合には、受給者番号を記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2922652A" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(15)の欄は、(10)の疾病について、当機構からの障害年金又は障害児養育年金の受給の有無について、該当するもの</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>にチェック</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、有の場合には、受給者番号を記入して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278FCDA2" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(16)の欄は、その有無について該当するもの</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>にチェック</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>し</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、有の場合には、さらに(　)内の該当するものを</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>チェック</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>して</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D07D5E" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>なお、刑事事件及び民事事件については、裁判中のもの及び確定判決が出たものを含みます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23665DDC" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>また、裁判上の和解の場合には</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>和解</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="00790BE2" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>それ以外の和解の場合には</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>示談</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>チェック</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97309" w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>して</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292B8B2D" w14:textId="77777777" w:rsidR="00D35975" w:rsidRPr="00F31D5B" w:rsidRDefault="00D35975" w:rsidP="003D2BBC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>)の欄は、該当</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:t>するもの</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:t>チェックして</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下さい</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013074A">
+      <w:r w:rsidRPr="00F31D5B">
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>その他</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:t>の場合は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、さらに（　）内に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:t>具体的な救済制度</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2BBC" w:rsidRPr="003D2BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>に関する情報</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:t>の入手経路を記入して</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2888FCB7" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
-[...1 lines deleted...]
-        <w:pStyle w:val="151"/>
+    <w:p w14:paraId="0687176A" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>この請求書には、次の書類を添付して下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0799FDBA" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="425"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0013074A">
+      <w:r w:rsidRPr="00F31D5B">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(4)の欄には、請求に係る疾病の名称を記入して</w:t>
+        <w:t>なお、(10)の疾病について、当機構から医療費、医療手当、障害年金又は障害児養育年金の支給の決定があった場合には、(イ</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0041221B">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>下さい</w:t>
+        <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013074A">
+      <w:r w:rsidRPr="00F31D5B">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>。</w:t>
-[...27 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>の書類は不要です。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A53CDE6" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
-[...1 lines deleted...]
-        <w:pStyle w:val="151"/>
+    <w:p w14:paraId="39A76F3C" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>遺族年金・遺族一時金・葬祭料診断書(様式12の(1)または12の(2))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67632025" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>投薬・使用証明書(様式3)又は販売証明書(様式4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D512FE" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="851"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0013074A">
+      <w:r w:rsidRPr="00F31D5B">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(5)の欄は、(4)の疾病について医療を行った日数を</w:t>
-[...23 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>ただし、(11)の医薬品等が(ｱ)の診断書を作成する医師によって使用された場合(処方箋を交付した場合を含みます。)には不要です。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0ECD17" w14:textId="77777777" w:rsidR="00D43A25" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
-[...6 lines deleted...]
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+    <w:p w14:paraId="69467529" w14:textId="1CA8E5F6" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0052653E">
+      <w:r w:rsidRPr="00F31D5B">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(6)の欄は、(4)の疾病について、月ごとの医療費の自己負担額（</w:t>
+        <w:t>死亡した者の死亡の事実及び死亡年月日を証明することができる書類(死亡診断書の写し、死体検案書の写し等</w:t>
       </w:r>
-      <w:r w:rsidRPr="0052653E">
+      <w:r w:rsidR="007B6879">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:u w:val="wave"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>差額ベッド代、文書料等の健康保険法に該当しないもの</w:t>
+        <w:t>。ただし、住民票の写しについては不要です。</w:t>
       </w:r>
-      <w:r w:rsidR="007100E3">
+      <w:r w:rsidRPr="00F31D5B">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...164 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...13686 lines deleted...]
-        <w:pStyle w:val="11"/>
+    <w:p w14:paraId="4F098C65" w14:textId="77777777" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>請求者と死亡した者との身分関係を証明することができる戸籍の謄本又は抄本</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...701 lines deleted...]
-        <w:pStyle w:val="11"/>
+    <w:p w14:paraId="3C5BEB1D" w14:textId="36DA19A0" w:rsidR="00852205" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>請求者が死亡した者と婚姻の届出をしていないが事実上婚姻関係と同様の事情にあった者であるときは、その事実を証明することができる書類</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6879">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（ただし、住民票の写しについては不要です。）</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C32BAC" w:rsidSect="006C289F">
+    <w:p w14:paraId="2D578B02" w14:textId="32F25D33" w:rsidR="00BE5FCE" w:rsidRPr="00F31D5B" w:rsidRDefault="00852205" w:rsidP="00166DE9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>請求者が死亡した者の死亡の当時その者</w:t>
+      </w:r>
+      <w:r w:rsidR="0041221B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>と</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>生計を</w:t>
+      </w:r>
+      <w:r w:rsidR="0041221B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>同じく</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>していたことを証明することができる書類</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6879">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（ただし、住民票の写しについては不要です。）</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00BE5FCE" w:rsidRPr="00F31D5B" w:rsidSect="00A95ACB">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="709" w:bottom="567" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="-4301"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="318" w:charSpace="-3531"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03BE600C" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
+    <w:p w14:paraId="5C3F713D" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="363988AC" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
+    <w:p w14:paraId="08E81BB6" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -21675,160 +10372,344 @@
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07245A28" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
+    <w:p w14:paraId="127C8C8B" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F463224" w14:textId="77777777" w:rsidR="005947E7" w:rsidRDefault="005947E7" w:rsidP="004E7B78">
+    <w:p w14:paraId="4F28688B" w14:textId="77777777" w:rsidR="00D435FA" w:rsidRDefault="00D435FA" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D4318E"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:nsid w:val="0E075E41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="720246DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090011">
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="(%5)"/>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%6"/>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="(%8)"/>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
-[...8 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B054F22"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="041E659C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AAE1B98"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1FC6435C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FE057CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9C03506"/>
     <w:lvl w:ilvl="0" w:tplc="29340F42">
       <w:start w:val="2"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="272" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -21873,51 +10754,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2372" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3212" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31DA481D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8A846DF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33962DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3FCFA44"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -21962,51 +10934,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADE161F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6B4BF88"/>
     <w:lvl w:ilvl="0" w:tplc="83BA1442">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -22052,51 +11024,231 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4158156A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3D4C7B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A641031"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84B466B2"/>
+    <w:lvl w:ilvl="0" w:tplc="CF8CC50A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueo"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5064609A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F2EA328"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -22141,51 +11293,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530F3873"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46162348"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BF3494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6BEF210"/>
     <w:lvl w:ilvl="0" w:tplc="302A271C">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -22230,54 +11473,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72475067"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58991F42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E28ABB8"/>
+    <w:lvl w:ilvl="0" w:tplc="9392B1D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65095509"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CD1889FC"/>
+    <w:tmpl w:val="04090023"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:pStyle w:val="3"/>
       <w:lvlText w:val="%3"/>
@@ -22330,739 +11662,1028 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="8"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650B161D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6AAA244"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="998" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1838" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2258" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2678" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3098" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3518" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3938" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4358" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="679F158B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C3890B8"/>
+    <w:lvl w:ilvl="0" w:tplc="2F70371A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="495" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="945" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1365" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2205" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2625" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3045" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3465" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3885" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72475067"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F972382C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1683779506">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1627470237">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1923640667">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="643123691">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="5" w16cid:durableId="761070609">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6" w16cid:durableId="2089692548">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="7" w16cid:durableId="1938713096">
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalFullWidth"/>
-        <w:pStyle w:val="1"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="425" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="aiueoFullWidth"/>
-        <w:pStyle w:val="2"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="851" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalEnclosedCircle"/>
-        <w:pStyle w:val="3"/>
         <w:lvlText w:val="%3"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1276" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:lvl w:ilvl="3">
         <w:start w:val="1"/>
         <w:numFmt w:val="irohaFullWidth"/>
-        <w:pStyle w:val="4"/>
         <w:lvlText w:val="(%4)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1701" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:lvl w:ilvl="4">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
-        <w:pStyle w:val="5"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2126" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:lvl w:ilvl="5">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
-        <w:pStyle w:val="6"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2551" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:lvl w:ilvl="6">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
-        <w:pStyle w:val="7"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2976" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:lvl w:ilvl="7">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
-        <w:pStyle w:val="8"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3402" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
-        <w:pStyle w:val="9"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="3827" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1391419637">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="205721074">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1303342034">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1354111268">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="400638856">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1388989129">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="769278359">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="697465011">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1727757279">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="183979930">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1435056301">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="189"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009">
+    <o:shapedefaults v:ext="edit" spidmax="36865">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B55F8A"/>
     <w:rsid w:val="000024CA"/>
     <w:rsid w:val="000063C2"/>
+    <w:rsid w:val="00010075"/>
+    <w:rsid w:val="00011F84"/>
     <w:rsid w:val="00012B1C"/>
     <w:rsid w:val="00012CBE"/>
     <w:rsid w:val="000220EF"/>
     <w:rsid w:val="000269FC"/>
-    <w:rsid w:val="00037654"/>
     <w:rsid w:val="00047DE7"/>
     <w:rsid w:val="000570FF"/>
     <w:rsid w:val="00060E28"/>
+    <w:rsid w:val="00062AC0"/>
     <w:rsid w:val="00071F20"/>
-    <w:rsid w:val="00072DE7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00090CBB"/>
+    <w:rsid w:val="00081367"/>
     <w:rsid w:val="0009214D"/>
     <w:rsid w:val="000930F5"/>
     <w:rsid w:val="00094724"/>
+    <w:rsid w:val="00095F4B"/>
     <w:rsid w:val="000A2765"/>
-    <w:rsid w:val="000A31A6"/>
     <w:rsid w:val="000A527A"/>
-    <w:rsid w:val="000B751E"/>
-    <w:rsid w:val="000C4990"/>
+    <w:rsid w:val="000B4860"/>
     <w:rsid w:val="000C4B52"/>
     <w:rsid w:val="000C4E15"/>
     <w:rsid w:val="000C520F"/>
+    <w:rsid w:val="000D420D"/>
     <w:rsid w:val="000D6964"/>
-    <w:rsid w:val="000E2215"/>
     <w:rsid w:val="000E32CA"/>
+    <w:rsid w:val="000E59D8"/>
     <w:rsid w:val="000E69BD"/>
-    <w:rsid w:val="000F25E5"/>
-    <w:rsid w:val="000F718B"/>
+    <w:rsid w:val="0010029C"/>
     <w:rsid w:val="00102CA6"/>
-    <w:rsid w:val="00105A80"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0014221F"/>
+    <w:rsid w:val="0011265D"/>
+    <w:rsid w:val="00114D03"/>
+    <w:rsid w:val="00127579"/>
+    <w:rsid w:val="001420E3"/>
     <w:rsid w:val="00151AC5"/>
     <w:rsid w:val="001526C1"/>
     <w:rsid w:val="00153DAC"/>
     <w:rsid w:val="0016056B"/>
+    <w:rsid w:val="00166DE9"/>
     <w:rsid w:val="0017271C"/>
-    <w:rsid w:val="00190387"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001B4592"/>
+    <w:rsid w:val="00180240"/>
+    <w:rsid w:val="001965C4"/>
+    <w:rsid w:val="001A2903"/>
+    <w:rsid w:val="001A4233"/>
     <w:rsid w:val="001C0E29"/>
-    <w:rsid w:val="001C77E2"/>
+    <w:rsid w:val="001D207A"/>
     <w:rsid w:val="001D2FC3"/>
     <w:rsid w:val="001D5952"/>
+    <w:rsid w:val="001E111E"/>
     <w:rsid w:val="001E232F"/>
+    <w:rsid w:val="001F23B9"/>
     <w:rsid w:val="001F414B"/>
+    <w:rsid w:val="001F7781"/>
     <w:rsid w:val="002028A5"/>
-    <w:rsid w:val="00207F37"/>
+    <w:rsid w:val="00210244"/>
     <w:rsid w:val="0021618D"/>
-    <w:rsid w:val="00221C7F"/>
     <w:rsid w:val="00222C64"/>
-    <w:rsid w:val="0022590F"/>
-    <w:rsid w:val="0023695D"/>
+    <w:rsid w:val="00231F6A"/>
+    <w:rsid w:val="00234849"/>
     <w:rsid w:val="00242CF6"/>
     <w:rsid w:val="0024528A"/>
-    <w:rsid w:val="002467E4"/>
     <w:rsid w:val="00250EA9"/>
+    <w:rsid w:val="0025442C"/>
     <w:rsid w:val="00262019"/>
     <w:rsid w:val="0026259E"/>
     <w:rsid w:val="00266B11"/>
-    <w:rsid w:val="00267316"/>
     <w:rsid w:val="00270615"/>
-    <w:rsid w:val="0027202E"/>
-    <w:rsid w:val="002753DA"/>
     <w:rsid w:val="00275D01"/>
-    <w:rsid w:val="002776C7"/>
     <w:rsid w:val="002813AB"/>
-    <w:rsid w:val="002904C4"/>
     <w:rsid w:val="002912C1"/>
-    <w:rsid w:val="00291FA3"/>
+    <w:rsid w:val="0029279A"/>
+    <w:rsid w:val="00293949"/>
     <w:rsid w:val="00295DF7"/>
-    <w:rsid w:val="002A3DA6"/>
+    <w:rsid w:val="002A39DE"/>
+    <w:rsid w:val="002A6762"/>
     <w:rsid w:val="002B4109"/>
     <w:rsid w:val="002B4203"/>
-    <w:rsid w:val="002C10A9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002D1766"/>
     <w:rsid w:val="002D2BDA"/>
+    <w:rsid w:val="002D4E49"/>
     <w:rsid w:val="002E0068"/>
-    <w:rsid w:val="002E0F22"/>
-    <w:rsid w:val="002E410E"/>
     <w:rsid w:val="002E59C2"/>
+    <w:rsid w:val="002F3DBE"/>
     <w:rsid w:val="002F496D"/>
     <w:rsid w:val="00305723"/>
-    <w:rsid w:val="0031377F"/>
-    <w:rsid w:val="00332544"/>
+    <w:rsid w:val="00310243"/>
     <w:rsid w:val="00334476"/>
-    <w:rsid w:val="003344EA"/>
     <w:rsid w:val="0034397B"/>
-    <w:rsid w:val="003550C5"/>
-    <w:rsid w:val="00356958"/>
+    <w:rsid w:val="00356A8B"/>
+    <w:rsid w:val="00372A58"/>
     <w:rsid w:val="00375D4D"/>
     <w:rsid w:val="00385CFB"/>
-    <w:rsid w:val="00387419"/>
     <w:rsid w:val="00395000"/>
     <w:rsid w:val="003A78F6"/>
+    <w:rsid w:val="003B0FA3"/>
+    <w:rsid w:val="003B5563"/>
     <w:rsid w:val="003C08F5"/>
     <w:rsid w:val="003C09D7"/>
+    <w:rsid w:val="003C2F9E"/>
     <w:rsid w:val="003C6882"/>
+    <w:rsid w:val="003D2BBC"/>
+    <w:rsid w:val="003D36C6"/>
+    <w:rsid w:val="003D6295"/>
+    <w:rsid w:val="003E787D"/>
     <w:rsid w:val="003E7956"/>
+    <w:rsid w:val="003F3656"/>
+    <w:rsid w:val="003F5821"/>
+    <w:rsid w:val="00406014"/>
+    <w:rsid w:val="0041221B"/>
     <w:rsid w:val="004148B6"/>
     <w:rsid w:val="0042182F"/>
     <w:rsid w:val="00423DAC"/>
+    <w:rsid w:val="00424969"/>
+    <w:rsid w:val="00435A78"/>
     <w:rsid w:val="0044692F"/>
     <w:rsid w:val="00447181"/>
     <w:rsid w:val="004475F7"/>
+    <w:rsid w:val="00452518"/>
     <w:rsid w:val="004550A7"/>
     <w:rsid w:val="004600DD"/>
-    <w:rsid w:val="0046584D"/>
-    <w:rsid w:val="00466F8E"/>
+    <w:rsid w:val="00476675"/>
     <w:rsid w:val="004839BC"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="004912B7"/>
-    <w:rsid w:val="004961E1"/>
     <w:rsid w:val="004A4749"/>
     <w:rsid w:val="004A621E"/>
     <w:rsid w:val="004B43C4"/>
-    <w:rsid w:val="004D369F"/>
+    <w:rsid w:val="004B70CD"/>
+    <w:rsid w:val="004D524F"/>
     <w:rsid w:val="004E3200"/>
-    <w:rsid w:val="004E54F3"/>
     <w:rsid w:val="004E76FC"/>
     <w:rsid w:val="004E7B78"/>
     <w:rsid w:val="004F3A6D"/>
-    <w:rsid w:val="00506299"/>
+    <w:rsid w:val="00501E46"/>
+    <w:rsid w:val="005050E6"/>
+    <w:rsid w:val="00505C01"/>
+    <w:rsid w:val="00505FEA"/>
     <w:rsid w:val="00507C71"/>
-    <w:rsid w:val="0052653E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005327C5"/>
+    <w:rsid w:val="00511430"/>
+    <w:rsid w:val="00522B3F"/>
     <w:rsid w:val="00533124"/>
+    <w:rsid w:val="005377CE"/>
     <w:rsid w:val="00537DCC"/>
-    <w:rsid w:val="005428D2"/>
-    <w:rsid w:val="0054429D"/>
     <w:rsid w:val="00546736"/>
     <w:rsid w:val="00550BDB"/>
-    <w:rsid w:val="00551368"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00553F5C"/>
     <w:rsid w:val="0055483C"/>
-    <w:rsid w:val="005549B1"/>
-[...11 lines deleted...]
-    <w:rsid w:val="005D0236"/>
+    <w:rsid w:val="00572C5A"/>
+    <w:rsid w:val="00575110"/>
+    <w:rsid w:val="005B00E2"/>
+    <w:rsid w:val="005C1C77"/>
     <w:rsid w:val="005D0C3C"/>
-    <w:rsid w:val="005D228B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D7AB5"/>
+    <w:rsid w:val="005D4509"/>
     <w:rsid w:val="005E0E12"/>
     <w:rsid w:val="005E103A"/>
+    <w:rsid w:val="005E14FC"/>
+    <w:rsid w:val="005E32D4"/>
+    <w:rsid w:val="005E78EA"/>
     <w:rsid w:val="005F0354"/>
-    <w:rsid w:val="00602719"/>
-    <w:rsid w:val="00603724"/>
     <w:rsid w:val="0060576D"/>
-    <w:rsid w:val="00617B03"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00621979"/>
+    <w:rsid w:val="00611D57"/>
+    <w:rsid w:val="00612D18"/>
     <w:rsid w:val="00622304"/>
-    <w:rsid w:val="006377F4"/>
+    <w:rsid w:val="006232A3"/>
+    <w:rsid w:val="0063765D"/>
     <w:rsid w:val="00641B91"/>
     <w:rsid w:val="00643D0B"/>
-    <w:rsid w:val="00646EF6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00657D5D"/>
+    <w:rsid w:val="00644A68"/>
     <w:rsid w:val="0066080C"/>
-    <w:rsid w:val="0066176E"/>
     <w:rsid w:val="00671C65"/>
-    <w:rsid w:val="00680788"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0068620A"/>
+    <w:rsid w:val="00673E5F"/>
     <w:rsid w:val="00697B57"/>
     <w:rsid w:val="006A091F"/>
-    <w:rsid w:val="006A2DA7"/>
+    <w:rsid w:val="006B0A8F"/>
     <w:rsid w:val="006B494C"/>
-    <w:rsid w:val="006B73B0"/>
+    <w:rsid w:val="006B4CBE"/>
     <w:rsid w:val="006C15EE"/>
-    <w:rsid w:val="006C289F"/>
-    <w:rsid w:val="006D1D2B"/>
+    <w:rsid w:val="006C6B36"/>
     <w:rsid w:val="006D36B1"/>
     <w:rsid w:val="006D3D39"/>
-    <w:rsid w:val="006D48E5"/>
     <w:rsid w:val="006D5118"/>
     <w:rsid w:val="006D72C3"/>
     <w:rsid w:val="006E08AF"/>
     <w:rsid w:val="006E11CA"/>
     <w:rsid w:val="006E3D1B"/>
-    <w:rsid w:val="007100E3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007250BD"/>
+    <w:rsid w:val="006E5077"/>
+    <w:rsid w:val="006F7C2A"/>
     <w:rsid w:val="00725DAD"/>
-    <w:rsid w:val="0073275C"/>
     <w:rsid w:val="00733FA0"/>
-    <w:rsid w:val="00740A5B"/>
     <w:rsid w:val="0074448B"/>
+    <w:rsid w:val="00746952"/>
+    <w:rsid w:val="00754E07"/>
     <w:rsid w:val="00755CB7"/>
     <w:rsid w:val="00757410"/>
     <w:rsid w:val="00760CEF"/>
-    <w:rsid w:val="0076116B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00765DC0"/>
+    <w:rsid w:val="00762156"/>
     <w:rsid w:val="00780F8E"/>
     <w:rsid w:val="007824FB"/>
-    <w:rsid w:val="007874A5"/>
     <w:rsid w:val="007906E6"/>
+    <w:rsid w:val="00790BE2"/>
+    <w:rsid w:val="00791588"/>
+    <w:rsid w:val="0079691F"/>
     <w:rsid w:val="00797371"/>
     <w:rsid w:val="007B3605"/>
+    <w:rsid w:val="007B50ED"/>
     <w:rsid w:val="007B5DC2"/>
+    <w:rsid w:val="007B6879"/>
     <w:rsid w:val="007C3038"/>
     <w:rsid w:val="007C3B43"/>
-    <w:rsid w:val="007C4750"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F0558"/>
+    <w:rsid w:val="007D11B8"/>
+    <w:rsid w:val="007E6510"/>
     <w:rsid w:val="007F1D50"/>
+    <w:rsid w:val="007F337E"/>
     <w:rsid w:val="007F4F4E"/>
-    <w:rsid w:val="007F5372"/>
+    <w:rsid w:val="0080206F"/>
     <w:rsid w:val="00802E83"/>
+    <w:rsid w:val="00803260"/>
     <w:rsid w:val="00803E23"/>
     <w:rsid w:val="00805BC7"/>
     <w:rsid w:val="00806676"/>
     <w:rsid w:val="008102CF"/>
-    <w:rsid w:val="00814273"/>
     <w:rsid w:val="00820B40"/>
+    <w:rsid w:val="00821803"/>
     <w:rsid w:val="0082408F"/>
     <w:rsid w:val="00824A8F"/>
-    <w:rsid w:val="0083118F"/>
+    <w:rsid w:val="0083385B"/>
     <w:rsid w:val="008359D5"/>
     <w:rsid w:val="0083642F"/>
+    <w:rsid w:val="00836808"/>
+    <w:rsid w:val="008431F6"/>
+    <w:rsid w:val="00847745"/>
+    <w:rsid w:val="00851E85"/>
+    <w:rsid w:val="00852205"/>
+    <w:rsid w:val="008541A4"/>
     <w:rsid w:val="008548A8"/>
     <w:rsid w:val="0085591C"/>
     <w:rsid w:val="00856124"/>
     <w:rsid w:val="008576BC"/>
-    <w:rsid w:val="00860859"/>
     <w:rsid w:val="00863BA7"/>
-    <w:rsid w:val="00864391"/>
     <w:rsid w:val="00870BC6"/>
-    <w:rsid w:val="0087668F"/>
     <w:rsid w:val="00881612"/>
+    <w:rsid w:val="0088407E"/>
     <w:rsid w:val="008858B4"/>
     <w:rsid w:val="008A0E55"/>
     <w:rsid w:val="008A756D"/>
     <w:rsid w:val="008B1CF5"/>
     <w:rsid w:val="008B51DA"/>
+    <w:rsid w:val="008B590D"/>
     <w:rsid w:val="008C5A8C"/>
-    <w:rsid w:val="008D3641"/>
-    <w:rsid w:val="008D3BCB"/>
     <w:rsid w:val="008D4DC9"/>
-    <w:rsid w:val="00902533"/>
+    <w:rsid w:val="008E1930"/>
+    <w:rsid w:val="008E4700"/>
+    <w:rsid w:val="008F4031"/>
+    <w:rsid w:val="00902C7F"/>
     <w:rsid w:val="00903AC4"/>
     <w:rsid w:val="00910723"/>
     <w:rsid w:val="00912C94"/>
-    <w:rsid w:val="009148C9"/>
-    <w:rsid w:val="00923C3C"/>
+    <w:rsid w:val="00922734"/>
+    <w:rsid w:val="00922BF8"/>
     <w:rsid w:val="0093261A"/>
     <w:rsid w:val="00934858"/>
     <w:rsid w:val="0094230D"/>
+    <w:rsid w:val="00943C7D"/>
+    <w:rsid w:val="0094619B"/>
     <w:rsid w:val="00946DF7"/>
     <w:rsid w:val="00961CCD"/>
-    <w:rsid w:val="00962386"/>
+    <w:rsid w:val="0096553B"/>
+    <w:rsid w:val="0097238C"/>
     <w:rsid w:val="00972E10"/>
-    <w:rsid w:val="009A08EB"/>
-    <w:rsid w:val="009A1A60"/>
+    <w:rsid w:val="00993981"/>
     <w:rsid w:val="009A38B1"/>
+    <w:rsid w:val="009A627E"/>
+    <w:rsid w:val="009A65A3"/>
+    <w:rsid w:val="009B0660"/>
+    <w:rsid w:val="009C364D"/>
+    <w:rsid w:val="009C759F"/>
     <w:rsid w:val="009D1976"/>
     <w:rsid w:val="009D59AB"/>
     <w:rsid w:val="009D656F"/>
-    <w:rsid w:val="009D7FDF"/>
+    <w:rsid w:val="009D7A5F"/>
+    <w:rsid w:val="009E0002"/>
     <w:rsid w:val="009E4AB0"/>
-    <w:rsid w:val="009E538F"/>
     <w:rsid w:val="009F5853"/>
     <w:rsid w:val="00A04428"/>
+    <w:rsid w:val="00A1619E"/>
     <w:rsid w:val="00A31F59"/>
-    <w:rsid w:val="00A3631B"/>
     <w:rsid w:val="00A42E24"/>
-    <w:rsid w:val="00A528FA"/>
-    <w:rsid w:val="00A530F1"/>
     <w:rsid w:val="00A66759"/>
-    <w:rsid w:val="00A815A4"/>
     <w:rsid w:val="00A856CD"/>
     <w:rsid w:val="00A86B11"/>
+    <w:rsid w:val="00A93CD8"/>
+    <w:rsid w:val="00A94D17"/>
+    <w:rsid w:val="00A95ACB"/>
     <w:rsid w:val="00AA6EF3"/>
     <w:rsid w:val="00AA7F49"/>
     <w:rsid w:val="00AB2085"/>
+    <w:rsid w:val="00AB712E"/>
     <w:rsid w:val="00AB78C4"/>
     <w:rsid w:val="00AD10C3"/>
-    <w:rsid w:val="00AE5DCE"/>
+    <w:rsid w:val="00AE1BA8"/>
+    <w:rsid w:val="00AE35BF"/>
     <w:rsid w:val="00AF407C"/>
+    <w:rsid w:val="00AF40A8"/>
     <w:rsid w:val="00AF4514"/>
-    <w:rsid w:val="00AF4DC8"/>
+    <w:rsid w:val="00AF4CD2"/>
     <w:rsid w:val="00AF5D84"/>
-    <w:rsid w:val="00B00716"/>
-    <w:rsid w:val="00B01239"/>
     <w:rsid w:val="00B01548"/>
     <w:rsid w:val="00B068E4"/>
     <w:rsid w:val="00B0762A"/>
-    <w:rsid w:val="00B1000F"/>
     <w:rsid w:val="00B1385C"/>
     <w:rsid w:val="00B13B34"/>
     <w:rsid w:val="00B22C54"/>
+    <w:rsid w:val="00B25F44"/>
+    <w:rsid w:val="00B35E27"/>
+    <w:rsid w:val="00B42CB9"/>
     <w:rsid w:val="00B43142"/>
     <w:rsid w:val="00B456B5"/>
     <w:rsid w:val="00B55F8A"/>
-    <w:rsid w:val="00B56026"/>
     <w:rsid w:val="00B61711"/>
+    <w:rsid w:val="00B652FC"/>
     <w:rsid w:val="00B66C8A"/>
     <w:rsid w:val="00B730C5"/>
-    <w:rsid w:val="00B8059A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BA0C12"/>
+    <w:rsid w:val="00B85346"/>
+    <w:rsid w:val="00B92EA4"/>
+    <w:rsid w:val="00B94DBA"/>
+    <w:rsid w:val="00BA17D9"/>
     <w:rsid w:val="00BA1B6C"/>
-    <w:rsid w:val="00BA242B"/>
     <w:rsid w:val="00BA6CED"/>
-    <w:rsid w:val="00BA72F5"/>
-    <w:rsid w:val="00BB0CA1"/>
     <w:rsid w:val="00BB1AAE"/>
+    <w:rsid w:val="00BB4CCB"/>
+    <w:rsid w:val="00BB68E8"/>
+    <w:rsid w:val="00BD5594"/>
     <w:rsid w:val="00BD7712"/>
+    <w:rsid w:val="00BE0DDB"/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rsid w:val="00BE79DD"/>
-    <w:rsid w:val="00BF1D8C"/>
     <w:rsid w:val="00BF2852"/>
+    <w:rsid w:val="00C03F92"/>
+    <w:rsid w:val="00C05F38"/>
     <w:rsid w:val="00C0721F"/>
     <w:rsid w:val="00C109C0"/>
-    <w:rsid w:val="00C11BCE"/>
+    <w:rsid w:val="00C15D1D"/>
     <w:rsid w:val="00C2187E"/>
     <w:rsid w:val="00C228FE"/>
     <w:rsid w:val="00C2317F"/>
-    <w:rsid w:val="00C24E6E"/>
     <w:rsid w:val="00C30B23"/>
-    <w:rsid w:val="00C32BAC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C3754E"/>
     <w:rsid w:val="00C4168F"/>
     <w:rsid w:val="00C42125"/>
     <w:rsid w:val="00C4700D"/>
-    <w:rsid w:val="00C50D45"/>
+    <w:rsid w:val="00C52467"/>
     <w:rsid w:val="00C5515B"/>
     <w:rsid w:val="00C61F0F"/>
     <w:rsid w:val="00C63751"/>
-    <w:rsid w:val="00C6616D"/>
     <w:rsid w:val="00C709BE"/>
-    <w:rsid w:val="00C72E71"/>
-    <w:rsid w:val="00C86030"/>
     <w:rsid w:val="00C875A0"/>
-    <w:rsid w:val="00C90876"/>
-    <w:rsid w:val="00C9273C"/>
     <w:rsid w:val="00C946C0"/>
+    <w:rsid w:val="00CA35EA"/>
     <w:rsid w:val="00CA4A6C"/>
     <w:rsid w:val="00CB0901"/>
     <w:rsid w:val="00CB6AE0"/>
     <w:rsid w:val="00CB7F82"/>
     <w:rsid w:val="00CC14EF"/>
     <w:rsid w:val="00CC3D64"/>
     <w:rsid w:val="00CC406B"/>
     <w:rsid w:val="00CD20A7"/>
     <w:rsid w:val="00CE5F95"/>
     <w:rsid w:val="00CF22F1"/>
     <w:rsid w:val="00CF6639"/>
-    <w:rsid w:val="00CF713C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D1180F"/>
+    <w:rsid w:val="00CF76A2"/>
+    <w:rsid w:val="00D07638"/>
+    <w:rsid w:val="00D130AC"/>
     <w:rsid w:val="00D20517"/>
-    <w:rsid w:val="00D21032"/>
     <w:rsid w:val="00D22618"/>
     <w:rsid w:val="00D3000A"/>
     <w:rsid w:val="00D312AD"/>
     <w:rsid w:val="00D34ADD"/>
+    <w:rsid w:val="00D35975"/>
     <w:rsid w:val="00D41498"/>
-    <w:rsid w:val="00D423D7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D470D1"/>
+    <w:rsid w:val="00D435FA"/>
     <w:rsid w:val="00D471F7"/>
-    <w:rsid w:val="00D60212"/>
+    <w:rsid w:val="00D51A14"/>
+    <w:rsid w:val="00D603EE"/>
     <w:rsid w:val="00D6202C"/>
-    <w:rsid w:val="00D645BE"/>
+    <w:rsid w:val="00D64FE2"/>
+    <w:rsid w:val="00D7003B"/>
     <w:rsid w:val="00D7121E"/>
     <w:rsid w:val="00D74D86"/>
     <w:rsid w:val="00D772C2"/>
     <w:rsid w:val="00D775C2"/>
-    <w:rsid w:val="00DA0AC5"/>
+    <w:rsid w:val="00D84818"/>
+    <w:rsid w:val="00D9127D"/>
+    <w:rsid w:val="00D916E6"/>
+    <w:rsid w:val="00D94C84"/>
+    <w:rsid w:val="00D97309"/>
+    <w:rsid w:val="00DA22C1"/>
+    <w:rsid w:val="00DA667C"/>
     <w:rsid w:val="00DB16A0"/>
     <w:rsid w:val="00DB21B8"/>
     <w:rsid w:val="00DB53FA"/>
-    <w:rsid w:val="00DC16BF"/>
-    <w:rsid w:val="00DC5944"/>
+    <w:rsid w:val="00DE41F0"/>
     <w:rsid w:val="00DE456F"/>
-    <w:rsid w:val="00DF43C5"/>
-    <w:rsid w:val="00DF6214"/>
+    <w:rsid w:val="00E01831"/>
+    <w:rsid w:val="00E03DAE"/>
     <w:rsid w:val="00E1111F"/>
     <w:rsid w:val="00E13578"/>
     <w:rsid w:val="00E16D10"/>
-    <w:rsid w:val="00E21642"/>
     <w:rsid w:val="00E27EA5"/>
+    <w:rsid w:val="00E4496F"/>
     <w:rsid w:val="00E45904"/>
-    <w:rsid w:val="00E55AB7"/>
-    <w:rsid w:val="00E60860"/>
     <w:rsid w:val="00E60A3E"/>
+    <w:rsid w:val="00E6121C"/>
     <w:rsid w:val="00E62E65"/>
-    <w:rsid w:val="00E94C86"/>
+    <w:rsid w:val="00E9172D"/>
+    <w:rsid w:val="00E93031"/>
+    <w:rsid w:val="00E94512"/>
     <w:rsid w:val="00E97256"/>
-    <w:rsid w:val="00EA2042"/>
+    <w:rsid w:val="00EA3701"/>
+    <w:rsid w:val="00EA3A45"/>
+    <w:rsid w:val="00EA40A2"/>
     <w:rsid w:val="00EA42EE"/>
     <w:rsid w:val="00EA4521"/>
-    <w:rsid w:val="00EB148F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC28E5"/>
+    <w:rsid w:val="00EA4C29"/>
     <w:rsid w:val="00ED41A2"/>
-    <w:rsid w:val="00ED5D58"/>
+    <w:rsid w:val="00EE36C6"/>
     <w:rsid w:val="00EE6493"/>
     <w:rsid w:val="00EF16D9"/>
+    <w:rsid w:val="00F02016"/>
+    <w:rsid w:val="00F027BE"/>
     <w:rsid w:val="00F04E53"/>
     <w:rsid w:val="00F06089"/>
     <w:rsid w:val="00F06C13"/>
     <w:rsid w:val="00F305E0"/>
-    <w:rsid w:val="00F42458"/>
+    <w:rsid w:val="00F31D5B"/>
+    <w:rsid w:val="00F4028A"/>
+    <w:rsid w:val="00F46A07"/>
+    <w:rsid w:val="00F5251C"/>
     <w:rsid w:val="00F5445C"/>
     <w:rsid w:val="00F54660"/>
-    <w:rsid w:val="00F63C4E"/>
     <w:rsid w:val="00F6466E"/>
-    <w:rsid w:val="00F77A06"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F9122F"/>
+    <w:rsid w:val="00F93D57"/>
     <w:rsid w:val="00F9530D"/>
     <w:rsid w:val="00FA003F"/>
-    <w:rsid w:val="00FA3FEB"/>
-    <w:rsid w:val="00FC0915"/>
+    <w:rsid w:val="00FA5A42"/>
+    <w:rsid w:val="00FB0B03"/>
     <w:rsid w:val="00FC2488"/>
     <w:rsid w:val="00FD469B"/>
     <w:rsid w:val="00FE04D7"/>
     <w:rsid w:val="00FE1C0D"/>
+    <w:rsid w:val="00FE1FE3"/>
+    <w:rsid w:val="00FE297E"/>
     <w:rsid w:val="00FF14A0"/>
     <w:rsid w:val="00FF4D43"/>
-    <w:rsid w:val="00FF5B28"/>
     <w:rsid w:val="00FF6089"/>
     <w:rsid w:val="00FF60C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009">
+    <o:shapedefaults v:ext="edit" spidmax="36865">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4094F29A"/>
+  <w14:docId w14:val="559AC82D"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -23433,227 +13054,226 @@
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -24018,51 +13638,50 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D41498"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="見出し 3 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D41498"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="見出し 4 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="見出し 5 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="見出し 6 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rPr>
@@ -24072,123 +13691,113 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="見出し 7 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="80">
     <w:name w:val="見出し 8 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="見出し 9 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="13">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="151">
     <w:name w:val="ぶら下げ1.5"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="152"/>
     <w:qFormat/>
-    <w:rsid w:val="00D43A25"/>
+    <w:rsid w:val="003F5821"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="150" w:hangingChars="150" w:hanging="150"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="152">
     <w:name w:val="ぶら下げ1.5 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="151"/>
-    <w:rsid w:val="00D43A25"/>
+    <w:rsid w:val="003F5821"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B6879"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="999112770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24412,82 +14021,395 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100A3E685D9FEDEB84281EFD6AB5A50EF44" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="1c3e4630a72ef02a969fb3c974b19f41">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93ebaf2b-14b4-454c-886a-7153248d3564" xmlns:ns3="85e6e18b-26c1-4122-9e79-e6c53ac26d53" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="125d22b3574f1df1602a4ebdce6fd76c" ns2:_="" ns3:_="">
+    <xsd:import namespace="93ebaf2b-14b4-454c-886a-7153248d3564"/>
+    <xsd:import namespace="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="93ebaf2b-14b4-454c-886a-7153248d3564" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:internalName="Owner">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85e6e18b-26c1-4122-9e79-e6c53ac26d53" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{079166ad-e3b1-40f4-8f23-eb732d45fcdc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85e6e18b-26c1-4122-9e79-e6c53ac26d53">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="85e6e18b-26c1-4122-9e79-e6c53ac26d53" xsi:nil="true"/>
+    <Owner xmlns="93ebaf2b-14b4-454c-886a-7153248d3564">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="93ebaf2b-14b4-454c-886a-7153248d3564">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B85CAAD-BEED-4FB0-BEC9-0AC5C83AFA69}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39728568-66A0-43F7-9BD3-0B11E67C66A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCE998A6-445E-4A26-A6F9-536FE2EECB85}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="93ebaf2b-14b4-454c-886a-7153248d3564"/>
+    <ds:schemaRef ds:uri="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D41004A9-4E1E-41BF-877F-329B9225FD84}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <ds:schemaRef ds:uri="93ebaf2b-14b4-454c-886a-7153248d3564"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32293C7A-E725-4F90-A9CE-C0FC654B47F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>296</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Words>456</Words>
+  <Characters>2604</Characters>
   <DocSecurity>8</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1983</CharactersWithSpaces>
+  <CharactersWithSpaces>3054</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A3E685D9FEDEB84281EFD6AB5A50EF44</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>