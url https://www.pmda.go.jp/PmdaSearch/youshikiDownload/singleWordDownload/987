--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,21771 +1,6396 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00B1385C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
+    <w:p w14:paraId="46CA785D" w14:textId="77777777" w:rsidR="00F5251C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903AC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
-      <w:r w:rsidR="00721D06">
+      <w:r w:rsidR="009C759F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3B61">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>５</w:t>
-[...7 lines deleted...]
-        <w:t>－２</w:t>
+        <w:t>７</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="004065F7" w:rsidP="005D0C3C">
+    <w:p w14:paraId="60785AA7" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="000E3B61" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>感染</w:t>
+        <w:t>副作用救済</w:t>
+      </w:r>
+      <w:r w:rsidR="00A977CB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>給付</w:t>
       </w:r>
       <w:r w:rsidR="005D0C3C" w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>救済給付用</w:t>
+        <w:t>用</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="00864391" w:rsidP="005D0C3C">
+    <w:p w14:paraId="043AB4D4" w14:textId="77777777" w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="000E3B61" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>受診</w:t>
+        <w:t>未支給の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>証明書</w:t>
+        <w:t>救済給付</w:t>
+      </w:r>
+      <w:r w:rsidR="007759BD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>請求書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="10079" w:type="dxa"/>
+        <w:tblW w:w="10028" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="236"/>
-        <w:gridCol w:w="617"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="620"/>
+        <w:gridCol w:w="570"/>
+        <w:gridCol w:w="274"/>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="423"/>
+        <w:gridCol w:w="159"/>
+        <w:gridCol w:w="66"/>
+        <w:gridCol w:w="83"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="122"/>
+        <w:gridCol w:w="37"/>
+        <w:gridCol w:w="87"/>
+        <w:gridCol w:w="62"/>
+        <w:gridCol w:w="211"/>
+        <w:gridCol w:w="197"/>
+        <w:gridCol w:w="25"/>
+        <w:gridCol w:w="54"/>
         <w:gridCol w:w="91"/>
-        <w:gridCol w:w="256"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="66"/>
+        <w:gridCol w:w="81"/>
+        <w:gridCol w:w="47"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="594"/>
+        <w:gridCol w:w="63"/>
+        <w:gridCol w:w="72"/>
+        <w:gridCol w:w="37"/>
         <w:gridCol w:w="270"/>
-        <w:gridCol w:w="456"/>
-[...12 lines deleted...]
-        <w:gridCol w:w="392"/>
+        <w:gridCol w:w="154"/>
+        <w:gridCol w:w="258"/>
+        <w:gridCol w:w="691"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="639"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="215"/>
+        <w:gridCol w:w="21"/>
+        <w:gridCol w:w="297"/>
+        <w:gridCol w:w="116"/>
+        <w:gridCol w:w="120"/>
+        <w:gridCol w:w="160"/>
+        <w:gridCol w:w="198"/>
+        <w:gridCol w:w="91"/>
+        <w:gridCol w:w="23"/>
+        <w:gridCol w:w="232"/>
+        <w:gridCol w:w="47"/>
+        <w:gridCol w:w="189"/>
         <w:gridCol w:w="324"/>
-        <w:gridCol w:w="101"/>
-[...13 lines deleted...]
-        <w:gridCol w:w="294"/>
+        <w:gridCol w:w="344"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidTr="00765DC0">
+      <w:tr w:rsidR="009A4724" w:rsidRPr="00663EB4" w14:paraId="525E4411" w14:textId="77777777" w:rsidTr="009A4724">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="006D3132" w:rsidP="006D3132">
+          <w:p w14:paraId="5B37DBAA" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="006D3132" w:rsidP="006D3132">
+          <w:p w14:paraId="08F300DF" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E55AB7">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3729" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="3232" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="006D3132" w:rsidP="006D3132">
+          <w:p w14:paraId="6D752501" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="003E01CB" w:rsidP="006D3132">
+          <w:p w14:paraId="421987D5" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1658418226"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A300EB">
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1035624462"/>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>男</w:t>
             </w:r>
           </w:p>
-          <w:permStart w:id="1629176291" w:edGrp="everyone"/>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="003E01CB" w:rsidP="006D3132">
+          <w:p w14:paraId="687CC294" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-261533146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A300EB">
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
                   <w:rPr>
-                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1629176291"/>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>女</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="258" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="006D3132" w:rsidP="006D3132">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:p w14:paraId="15419D8E" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑵</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="006D3132" w:rsidP="006D3132">
+          <w:p w14:paraId="114618BF" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00C52467" w:rsidRDefault="003E01CB" w:rsidP="006D3132">
+          <w:p w14:paraId="493007CA" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00C52467" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="2023349961"/>
+                <w:id w:val="-70431141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A300EB">
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="60496810"/>
-            <w:r w:rsidR="006D3132" w:rsidRPr="00C52467">
+            <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明治</w:t>
             </w:r>
           </w:p>
-          <w:permStart w:id="1591217528" w:edGrp="everyone"/>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00C52467" w:rsidRDefault="003E01CB" w:rsidP="006D3132">
+          <w:p w14:paraId="52A7B742" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00C52467" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="1052661566"/>
+                <w:id w:val="1243689408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A300EB">
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1591217528"/>
-            <w:r w:rsidR="006D3132" w:rsidRPr="00C52467">
+            <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大正</w:t>
             </w:r>
           </w:p>
-          <w:permStart w:id="1008096496" w:edGrp="everyone"/>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00C52467" w:rsidRDefault="003E01CB" w:rsidP="006D3132">
+          <w:p w14:paraId="072E47E1" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00C52467" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="937025694"/>
+                <w:id w:val="-172500401"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A300EB">
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1008096496"/>
-            <w:r w:rsidR="006D3132" w:rsidRPr="00C52467">
+            <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭和</w:t>
             </w:r>
           </w:p>
-          <w:permStart w:id="1204047078" w:edGrp="everyone"/>
-          <w:p w:rsidR="006D3132" w:rsidRDefault="003E01CB" w:rsidP="006D3132">
+          <w:p w14:paraId="1588419B" w14:textId="77777777" w:rsidR="009A4724" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="1929922667"/>
+                <w:id w:val="1830558731"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A300EB">
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1204047078"/>
-            <w:r w:rsidR="006D3132" w:rsidRPr="00C52467">
+            <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
-          <w:permStart w:id="742218995" w:edGrp="everyone"/>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00C52467" w:rsidRDefault="003E01CB" w:rsidP="006D3132">
+          <w:p w14:paraId="274999FF" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00C52467" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:id w:val="-1652591787"/>
+                <w:id w:val="367572642"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A300EB">
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="742218995"/>
-            <w:r w:rsidR="006D3132">
+            <w:r w:rsidR="009A4724">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="280" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="006D3132" w:rsidP="006D3132">
-            <w:pPr>
+          <w:p w14:paraId="4DA59870" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-            <w:tcW w:w="363" w:type="dxa"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D5E17E" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E73C3">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="434" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3892AF" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="216043B4" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E73C3">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="006D3132" w:rsidP="006D3132">
-            <w:pPr>
+          <w:p w14:paraId="05121B3F" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-            <w:tcW w:w="488" w:type="dxa"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:right w:val="nil"/>
-            </w:tcBorders>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="006D3132" w:rsidP="006D3132">
-            <w:pPr>
+          <w:p w14:paraId="22AC04F9" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...33 lines deleted...]
-              <w:t>月</w:t>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
-            </w:tcBorders>
-[...22 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D3132" w:rsidRPr="00E55AB7" w:rsidRDefault="006D3132" w:rsidP="006D3132">
-            <w:pPr>
+          <w:p w14:paraId="3C478A11" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="344" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F887E34" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E73C3">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>日</w:t>
+              <w:t>歳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidTr="00765DC0">
+      <w:tr w:rsidR="00505C01" w:rsidRPr="00663EB4" w14:paraId="60AAD5DA" w14:textId="77777777" w:rsidTr="009A4724">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="004A621E" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="05661C57" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="00912C94">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="004A621E" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="3959F91E" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="00912C94">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:spacing w:val="43"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4FEA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="15"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>患者の氏</w:t>
+              <w:t>請求者の氏</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E01CB">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FB4FEA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3729" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="3232" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00533124" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...12 lines deleted...]
-            <w:tcW w:w="599" w:type="dxa"/>
+          <w:p w14:paraId="4BB6C0A0" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="00047DE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D0893F7" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="0D213C68" w14:textId="77777777" w:rsidR="009C759F" w:rsidRPr="00663EB4" w:rsidRDefault="009C759F" w:rsidP="00EA3701">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t>生</w:t>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生年月日</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>年</w:t>
+          </w:p>
+          <w:p w14:paraId="4F1714CF" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="009C759F">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>及び年齢</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395000">
-[...12 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...11 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w14:paraId="4386176D" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...10 lines deleted...]
-            <w:tcW w:w="363" w:type="dxa"/>
+          <w:p w14:paraId="0A3D7C5B" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...11 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="73D854AB" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="434" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...10 lines deleted...]
-            <w:tcW w:w="313" w:type="dxa"/>
+          <w:p w14:paraId="4D352B5E" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...10 lines deleted...]
-            <w:tcW w:w="529" w:type="dxa"/>
+          <w:p w14:paraId="0BCD89BF" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="672A1AA2" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="353" w:type="dxa"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="554CA62C" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="788FC058" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="344" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3DD2F26B" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="002E0068">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidTr="00A65841">
+      <w:tr w:rsidR="00C0721F" w:rsidRPr="00663EB4" w14:paraId="24410429" w14:textId="77777777" w:rsidTr="009A4724">
         <w:trPr>
-          <w:trHeight w:val="230"/>
+          <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="14DAE404" w14:textId="77777777" w:rsidR="00C0721F" w:rsidRPr="00663EB4" w:rsidRDefault="00C0721F" w:rsidP="007F1D50">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="000063C2" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="2C6A1C6F" w14:textId="77777777" w:rsidR="00C0721F" w:rsidRPr="00663EB4" w:rsidRDefault="00C0721F" w:rsidP="000063C2">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000063C2">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8379" w:type="dxa"/>
-            <w:gridSpan w:val="44"/>
+            <w:tcW w:w="5854" w:type="dxa"/>
+            <w:gridSpan w:val="32"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="7DD1A3E4" w14:textId="77777777" w:rsidR="00C0721F" w:rsidRPr="00663EB4" w:rsidRDefault="00C0721F" w:rsidP="00C0721F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:jc w:val="left"/>
-[...45 lines deleted...]
-            <w:tcFitText/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00BA1B6C" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...41 lines deleted...]
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="6E894C4C" w14:textId="77777777" w:rsidR="00C0721F" w:rsidRPr="00663EB4" w:rsidRDefault="00C0721F" w:rsidP="00DE456F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:permEnd w:id="1526736683"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>電　話</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidTr="00531C91">
+      <w:tr w:rsidR="00457464" w:rsidRPr="00663EB4" w14:paraId="624DFEB4" w14:textId="77777777" w:rsidTr="009A4724">
         <w:trPr>
-          <w:trHeight w:val="541"/>
+          <w:trHeight w:val="96"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="6D4958CE" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="007F1D50">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:ind w:leftChars="-50" w:left="-96"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:tcBorders>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            </w:tcBorders>
+            <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00D0114C" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:p w14:paraId="31E0D4B7" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="009F5853">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0114C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FB4FEA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="41"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>請求に係る生物由</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">現　住　</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FB4FEA">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>来製品等を介した感染等によるものとみられる疾病の名称又は症状</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8379" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="588" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="194D5051" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-            <w:tcBorders>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>( 〒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...22 lines deleted...]
-            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="460EF31D" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="006A091F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge w:val="restart"/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-            </w:tcBorders>
-[...65 lines deleted...]
-              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="000F25E5" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-            <w:pPr>
+          <w:p w14:paraId="46918882" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>－</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="549" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582ECF6C" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="004D577C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:rightChars="-72" w:right="-151"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t>年</w:t>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D8472A" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="022EE370" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD7F69C" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="006A091F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="000F25E5" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...13 lines deleted...]
-            <w:tcW w:w="440" w:type="dxa"/>
+          <w:p w14:paraId="071C9DFD" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE598D2" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="00C03F92">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-            </w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5624AD0B" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00C03F92" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="580F6978" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="003D6295">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00210244" w:rsidRPr="00663EB4" w14:paraId="43D90BF9" w14:textId="77777777" w:rsidTr="009A4724">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65311E9F" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="007F1D50">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2870B4CC" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="009F5853">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:spacing w:val="41"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5854" w:type="dxa"/>
+            <w:gridSpan w:val="32"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D4B354" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F0605A" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AD376F" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183475E4" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9B7A21" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA916B5" w14:textId="77777777" w:rsidR="00210244" w:rsidRPr="00663EB4" w:rsidRDefault="00210244" w:rsidP="0093261A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3701" w:rsidRPr="00663EB4" w14:paraId="34318E6D" w14:textId="77777777" w:rsidTr="009A4724">
+        <w:trPr>
+          <w:trHeight w:val="404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78AD30C9" w14:textId="77777777" w:rsidR="00EA3701" w:rsidRPr="00663EB4" w:rsidRDefault="00EA3701" w:rsidP="00EA3701">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27358D5A" w14:textId="77777777" w:rsidR="000E3B61" w:rsidRPr="00663EB4" w:rsidRDefault="000E3B61" w:rsidP="007759BD">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>支給前</w:t>
+            </w:r>
+            <w:r w:rsidR="009C759F" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C7C72C3" w14:textId="77777777" w:rsidR="00EA3701" w:rsidRPr="00663EB4" w:rsidRDefault="009C759F" w:rsidP="007759BD">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>との</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3701" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>身分関係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:gridSpan w:val="47"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4B7E1A" w14:textId="77777777" w:rsidR="00EA3701" w:rsidRPr="00663EB4" w:rsidRDefault="00EA3701" w:rsidP="005C1C77">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A4724" w:rsidRPr="00663EB4" w14:paraId="1AE5479C" w14:textId="77777777" w:rsidTr="009A4724">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C31C369" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑸</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C228EDA" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>フリガナ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3232" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CF16D6" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AC012E" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-100034228"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>男</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB64211" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1562829633"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>女</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17113F80" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BBDC342" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F85F78" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00C52467" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1989200700"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>明治</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187343AE" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00C52467" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="567163870"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>大正</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F82FD2" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00C52467" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-156147759"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>昭和</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="044F5B51" w14:textId="77777777" w:rsidR="009A4724" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="912358790"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平成</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736EE599" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00C52467" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-518310156"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令和</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="000F25E5" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-            <w:pPr>
+          <w:p w14:paraId="006B211D" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...13 lines deleted...]
-            <w:tcW w:w="270" w:type="dxa"/>
+          <w:p w14:paraId="28E1F2D5" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E73C3">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="434" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2DB00A" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C77319" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E73C3">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-            <w:pPr>
+          <w:p w14:paraId="7C9740E6" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:right w:val="nil"/>
-[...20 lines deleted...]
-              <w:left w:val="nil"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-            <w:pPr>
+          <w:p w14:paraId="51A1A7F2" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t>月分</w:t>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="957" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:left w:val="nil"/>
+            <w:tcW w:w="513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-            <w:pPr>
+          <w:p w14:paraId="41B4DA70" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="344" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:right w:val="nil"/>
-[...20 lines deleted...]
-              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:left w:w="0" w:type="dxa"/>
-              <w:right w:w="0" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...70 lines deleted...]
-            </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidRDefault="00A65841" w:rsidP="00A65841">
-            <w:pPr>
+          <w:p w14:paraId="522CC743" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:w w:val="71"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E73C3">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>入院外診療実日</w:t>
+              <w:t>歳</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E01CB">
-[...3 lines deleted...]
-                <w:w w:val="71"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505C01" w:rsidRPr="00663EB4" w14:paraId="18DD8672" w14:textId="77777777" w:rsidTr="009A4724">
+        <w:trPr>
+          <w:trHeight w:val="479"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F8DF38" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E986659" w14:textId="77777777" w:rsidR="000E3B61" w:rsidRPr="00663EB4" w:rsidRDefault="000E3B61" w:rsidP="000E3B61">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>数</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>支給前</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-              <w:left w:val="nil"/>
+            <w:r w:rsidR="007E6510" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="279B399A" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="007E6510" w:rsidP="000E3B61">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3232" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FD978C" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03AB9E18" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DCB617" w14:textId="77777777" w:rsidR="009C759F" w:rsidRPr="00663EB4" w:rsidRDefault="009C759F" w:rsidP="009C759F">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生年月日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5342731C" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="009C759F" w:rsidP="009C759F">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>及び年齢</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3746E272" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356A111F" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...127 lines deleted...]
-            <w:tcW w:w="236" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...365 lines deleted...]
-            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...25 lines deleted...]
-            <w:tcW w:w="815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="411FA6B5" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="434" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="764B3C6D" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F5A1729" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E375995" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-            </w:tcBorders>
-[...7 lines deleted...]
-            <w:pPr>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C74933B" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...17 lines deleted...]
-            <w:tcBorders>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F40F9B5" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="344" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AB83BDE" w14:textId="77777777" w:rsidR="00C52467" w:rsidRPr="00663EB4" w:rsidRDefault="00C52467" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...173 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidTr="00EC3BBE">
+      <w:tr w:rsidR="00457464" w:rsidRPr="00663EB4" w14:paraId="48330836" w14:textId="77777777" w:rsidTr="009A4724">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:vMerge/>
-[...60 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...17 lines deleted...]
-              <w:top w:val="nil"/>
+          </w:tcPr>
+          <w:p w14:paraId="057B923E" w14:textId="77777777" w:rsidR="00457464" w:rsidRPr="00663EB4" w:rsidRDefault="00457464" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...2809 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00765DC0" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...14 lines deleted...]
-              <w:t>自己負担額</w:t>
+          <w:p w14:paraId="70A60B4B" w14:textId="77777777" w:rsidR="00457464" w:rsidRPr="00663EB4" w:rsidRDefault="00457464" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>フリガナ</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:gridSpan w:val="47"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00765DC0" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="2D0C33FC" w14:textId="77777777" w:rsidR="00457464" w:rsidRPr="00663EB4" w:rsidRDefault="00457464" w:rsidP="003D08B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:jc w:val="left"/>
-[...16 lines deleted...]
-            </w:tcBorders>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C01BCB" w:rsidRPr="00663EB4" w14:paraId="114BB5D6" w14:textId="77777777" w:rsidTr="00FB4FEA">
+        <w:trPr>
+          <w:trHeight w:val="223"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68CEEC43" w14:textId="77777777" w:rsidR="00C01BCB" w:rsidRPr="00663EB4" w:rsidRDefault="00C01BCB" w:rsidP="00C01BCB">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00765DC0" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="654AAEB7" w14:textId="77777777" w:rsidR="00C01BCB" w:rsidRPr="000A0194" w:rsidRDefault="00C01BCB" w:rsidP="00C01BCB">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:w w:val="95"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>支給前</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0194">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0194">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>者が死亡の当時有していた住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="588" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1D7D4A" w14:textId="77777777" w:rsidR="00C01BCB" w:rsidRPr="00663EB4" w:rsidRDefault="00C01BCB" w:rsidP="00C01BCB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:jc w:val="left"/>
-[...15 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>( 〒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00765DC0" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="6F5C85C7" w14:textId="77777777" w:rsidR="00C01BCB" w:rsidRPr="00663EB4" w:rsidRDefault="00C01BCB" w:rsidP="00C01BCB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:jc w:val="left"/>
-[...6 lines deleted...]
-            <w:permEnd w:id="771519570"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="152" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8513E9" w14:textId="77777777" w:rsidR="00C01BCB" w:rsidRPr="00663EB4" w:rsidRDefault="00C01BCB" w:rsidP="00C01BCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>－</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="594" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B59ABC8" w14:textId="77777777" w:rsidR="00C01BCB" w:rsidRPr="00663EB4" w:rsidRDefault="00C01BCB" w:rsidP="00C01BCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A200533" w14:textId="77777777" w:rsidR="00C01BCB" w:rsidRPr="00663EB4" w:rsidRDefault="00C01BCB" w:rsidP="00C01BCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497464CC" w14:textId="77777777" w:rsidR="00C01BCB" w:rsidRPr="00663EB4" w:rsidRDefault="00C01BCB" w:rsidP="00FB4FEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:ind w:leftChars="-39" w:left="-62" w:hangingChars="11" w:hanging="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidTr="00A65841">
+      <w:tr w:rsidR="00457464" w:rsidRPr="00663EB4" w14:paraId="7A753644" w14:textId="77777777" w:rsidTr="009A4724">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10079" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:tcBorders>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="208B9069" w14:textId="77777777" w:rsidR="00457464" w:rsidRPr="00663EB4" w:rsidRDefault="00457464" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="252FD26E" w14:textId="77777777" w:rsidR="00457464" w:rsidRPr="00663EB4" w:rsidRDefault="00457464" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:spacing w:val="30"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:gridSpan w:val="47"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00FC2488" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00466F8E">
+          <w:p w14:paraId="36A887F9" w14:textId="77777777" w:rsidR="00457464" w:rsidRPr="00663EB4" w:rsidRDefault="00457464" w:rsidP="003D08B9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1965"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A4724" w:rsidRPr="00663EB4" w14:paraId="439563E1" w14:textId="77777777" w:rsidTr="009A4724">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DAFD499" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑻</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7BE233" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:rightChars="-6" w:right="-13"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A198AA" w14:textId="77777777" w:rsidR="009A4724" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1028833407"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>上記のとおり、請求に係る疾病について医療を行ったことを証明します</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>平成</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="766A9F4D" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00C52467" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="859092024"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00C52467">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>令和</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="401" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736E3C63" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="308" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670FA610" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6296A4" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="339" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="073A01D3" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5764B2E0" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2F1031" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="218D1952" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1261" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D111962" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>受給者</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...3 lines deleted...]
-              <w:t>。</w:t>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5407A017" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030F75" w:rsidRPr="00395000" w:rsidTr="00765DC0">
+      <w:tr w:rsidR="009A4724" w:rsidRPr="00663EB4" w14:paraId="10C9810C" w14:textId="77777777" w:rsidTr="009A4724">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55257A31" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CD8045" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>支給前死亡者が</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>請求又は</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>受給中</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>であった救済給付の種類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBEA211" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1050919091"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">医療費　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1482" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5C5F8F" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2123183708"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医療</w:t>
+            </w:r>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>手当</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CAD4AF" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-972979196"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>障害年金</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4DE7FB" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-115140392"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>障害</w:t>
+            </w:r>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>児養育年金</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A4724" w:rsidRPr="00663EB4" w14:paraId="55F127A1" w14:textId="77777777" w:rsidTr="009A4724">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D687351" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1CA89E" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="257D8619" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="90675491"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>遺族年金</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1482" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8E389C" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐遺族</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>一時金</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1E961B" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-619842353"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>葬祭料</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0271770F" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A4724" w:rsidRPr="00663EB4" w14:paraId="70E29395" w14:textId="77777777" w:rsidTr="009A4724">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F8A39A3" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑾</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D1ED25" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>支給前死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>と請求者との生計関係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2769" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5483707E" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>死亡者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>が請求者の生活費を</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517F79A0" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:ind w:rightChars="-4" w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1601527235"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>全額</w:t>
+            </w:r>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>負担</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2269BF86" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1548941909"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>一部</w:t>
+            </w:r>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>負担</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE54DB2" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="001E73C3" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="134453520"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009A4724" w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>負担なし</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A4724" w:rsidRPr="00663EB4" w14:paraId="47C2C102" w14:textId="77777777" w:rsidTr="009A4724">
+        <w:trPr>
+          <w:trHeight w:val="560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10028" w:type="dxa"/>
+            <w:gridSpan w:val="51"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F44A6E0" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>上記のとおり、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>請求</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>に係る</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>未支給</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の救済給付の支給を受けたく、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>必要書類を添えて請求します。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A4724" w:rsidRPr="00663EB4" w14:paraId="4210525F" w14:textId="77777777" w:rsidTr="009A4724">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="853" w:type="dxa"/>
+            <w:tcW w:w="856" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00F06089" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="15733735" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="565" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00F06089" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="001998B1" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-            <w:tcW w:w="282" w:type="dxa"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00F06089" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="710366C2" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00F06089" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="2A8A23FB" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-            <w:tcW w:w="277" w:type="dxa"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="225" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00F06089" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="10930CE8" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="497" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00F06089" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="7462E703" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00F06089" w:rsidRDefault="00030F75" w:rsidP="00030F75">
+          <w:p w14:paraId="114549EA" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6878" w:type="dxa"/>
-            <w:gridSpan w:val="37"/>
+            <w:tcW w:w="6671" w:type="dxa"/>
+            <w:gridSpan w:val="35"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00030F75" w:rsidRPr="00F06089" w:rsidRDefault="00030F75" w:rsidP="00030F75">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2A31582C" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246AA9" w:rsidRPr="00395000" w:rsidTr="00246AA9">
+      <w:tr w:rsidR="009A4724" w:rsidRPr="00663EB4" w14:paraId="7B874676" w14:textId="77777777" w:rsidTr="009A4724">
         <w:trPr>
-          <w:trHeight w:val="378"/>
+          <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...2 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00246AA9" w:rsidRPr="00FC2488" w:rsidRDefault="00246AA9" w:rsidP="00030F75">
-[...32 lines deleted...]
-              <w:t>病院、診療所又は薬局の名称</w:t>
+          <w:p w14:paraId="0734DDCF" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>請求者氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...31 lines deleted...]
-            <w:gridSpan w:val="6"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...21 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="122DF2C4" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B56E9" w:rsidRPr="00FC2488" w:rsidRDefault="007B56E9" w:rsidP="00246AA9">
-[...35 lines deleted...]
-          <w:p w:rsidR="007B56E9" w:rsidRPr="00FC2488" w:rsidRDefault="007B56E9" w:rsidP="00246AA9">
+          <w:p w14:paraId="07C71542" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-              <w:t>－</w:t>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A4724" w:rsidRPr="00663EB4" w14:paraId="17A8DD95" w14:textId="77777777" w:rsidTr="009A4724">
+        <w:trPr>
+          <w:trHeight w:val="711"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10028" w:type="dxa"/>
+            <w:gridSpan w:val="51"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA713A2" w14:textId="77777777" w:rsidR="009A4724" w:rsidRPr="00663EB4" w:rsidRDefault="009A4724" w:rsidP="009A4724">
+            <w:pPr>
+              <w:ind w:leftChars="250" w:left="525"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>独立行政法人　医薬品医療機器総合機構　理事長　殿</w:t>
             </w:r>
-          </w:p>
-[...597 lines deleted...]
-            <w:permEnd w:id="1880098938"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D43A25" w:rsidRPr="00EB70F3" w:rsidRDefault="00D43A25" w:rsidP="00D43A25">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="50" w:before="145" w:line="260" w:lineRule="exact"/>
+    <w:p w14:paraId="44496BA7" w14:textId="77777777" w:rsidR="00A977CB" w:rsidRPr="00C862CF" w:rsidRDefault="007C3038" w:rsidP="00C752C3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:rightChars="-147" w:right="-309"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB70F3">
+      <w:r w:rsidRPr="00C862CF">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>救済給付に係る情報</w:t>
+      </w:r>
+      <w:r w:rsidR="00725DAD" w:rsidRPr="00C862CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>（請求者の個人情報を除く。）は、「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C862CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律</w:t>
+      </w:r>
+      <w:r w:rsidR="00725DAD" w:rsidRPr="00C862CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C862CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>第68条の10第3</w:t>
+      </w:r>
+      <w:r w:rsidR="00725DAD" w:rsidRPr="00C862CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>項の規定に基づき、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C862CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>安全対策に利活用され</w:t>
+      </w:r>
+      <w:r w:rsidR="00725DAD" w:rsidRPr="00C862CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ますので、予め</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE04D7" w:rsidRPr="00C862CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ご</w:t>
+      </w:r>
+      <w:r w:rsidR="009D656F" w:rsidRPr="00C862CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>了承下さい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C862CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB3CD4B" w14:textId="77777777" w:rsidR="00153CDA" w:rsidRPr="00153CDA" w:rsidRDefault="00153CDA" w:rsidP="00C752C3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:rightChars="-147" w:right="-309"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD7981A" w14:textId="77777777" w:rsidR="00153CDA" w:rsidRPr="00153CDA" w:rsidRDefault="00153CDA" w:rsidP="00153CDA">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00153CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(注意)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
-[...1 lines deleted...]
-        <w:pStyle w:val="151"/>
+    <w:p w14:paraId="4CF2FFD3" w14:textId="77777777" w:rsidR="00C53D09" w:rsidRDefault="00153CDA" w:rsidP="00AF6D80">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0013074A">
+        <w:t>(5)の欄には、救済給付を受けることができた者で、支給を受けないで死亡した者の氏名を記入して</w:t>
+      </w:r>
+      <w:r w:rsidR="00593B9D">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下さい</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013074A">
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
-[...1 lines deleted...]
-        <w:pStyle w:val="151"/>
+    <w:p w14:paraId="214D2E73" w14:textId="77777777" w:rsidR="00C53D09" w:rsidRDefault="00153CDA" w:rsidP="008373C9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>(4)の欄には、請求に係る疾病の名称を記入して</w:t>
+        <w:t>(10)の欄は、(5)支給前死亡者が受けるべきであった救済給付について、請求しようとする給付の種類に該当するものを</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>チェック</w:t>
+      </w:r>
+      <w:r>
+        <w:t>して</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下さい</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013074A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="0052653E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0013074A">
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rStyle w:val="2-10"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>なお、適当な名称がない場合には、症状を簡潔に記入して</w:t>
+        <w:t>なお、</w:t>
+      </w:r>
+      <w:r w:rsidR="00593B9D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00593B9D">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00593B9D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00593B9D" w:rsidRPr="00153CDA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>支給前死亡者が受けるべきであった救済給付について、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153CDA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二以上の救済給付を同時に請求しようとする場合は、該当するものすべてに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="2-10"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>チェック</w:t>
+      </w:r>
+      <w:r>
+        <w:t>して</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下さい</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013074A">
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
-[...1 lines deleted...]
-        <w:pStyle w:val="151"/>
+    <w:p w14:paraId="28FBC1BA" w14:textId="77777777" w:rsidR="00C53D09" w:rsidRDefault="00153CDA" w:rsidP="00C56D31">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>(5)の欄は、(4)の疾病について医療を行った日数を</w:t>
+        <w:t>(11)の欄は、支給前死亡者と請求者との生計関係について、該当するものを</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>ひと</w:t>
+        <w:t>チェック</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013074A">
-[...3 lines deleted...]
-        <w:t>月ごとに入院実日数又は入院外診療実日数別に記入して</w:t>
+      <w:r>
+        <w:t>して</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下さい</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013074A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D43A25" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
-[...1 lines deleted...]
-        <w:pStyle w:val="151"/>
+    <w:p w14:paraId="5D43CF24" w14:textId="77777777" w:rsidR="00153CDA" w:rsidRPr="00153CDA" w:rsidRDefault="00153CDA" w:rsidP="00C56D31">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t>）を入院及び入院外に分けて記入して下さい。その際、日付についても記載して下さい。</w:t>
+        <w:t>この請求書には、次の書類を添えて下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765DC0" w:rsidRPr="0052653E" w:rsidRDefault="00765DC0" w:rsidP="0052653E">
-[...6 lines deleted...]
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+    <w:p w14:paraId="0D6E785D" w14:textId="13D3BEA5" w:rsidR="00153CDA" w:rsidRPr="00153CDA" w:rsidRDefault="00153CDA" w:rsidP="00153CDA">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>死亡診断書の写し、死体検案書の写し等支給前死亡者の死亡の事実及び死亡年月日を証明することができる書類</w:t>
+      </w:r>
+      <w:r w:rsidR="008604DF">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t>欄は、自己負担額がある場合記載の必要はありません。</w:t>
+        <w:t>（ただし、住民票の写しについては不要です。）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D43A25" w:rsidRPr="0013074A" w:rsidRDefault="00D43A25" w:rsidP="0052653E">
-[...6 lines deleted...]
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+    <w:p w14:paraId="620C4AEB" w14:textId="77777777" w:rsidR="00153CDA" w:rsidRPr="00153CDA" w:rsidRDefault="00153CDA" w:rsidP="00153CDA">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>請求者と支給前死亡者との身分関係を証明することができる戸籍の謄本又は抄本</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC16BF" w:rsidRPr="00DC16BF" w:rsidRDefault="00D43A25" w:rsidP="00ED41A2">
-[...6 lines deleted...]
-        <w:ind w:left="284" w:firstLineChars="0" w:hanging="278"/>
+    <w:p w14:paraId="0CA30FFC" w14:textId="2CEC2635" w:rsidR="00153CDA" w:rsidRPr="00153CDA" w:rsidRDefault="00153CDA" w:rsidP="00153CDA">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00DC16BF" w:rsidRPr="00DC16BF" w:rsidSect="00CF4B6A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0013074A">
+        <w:t>請求者と支給前死亡者と婚姻の届け出をしていないが事実上婚姻関係と同様の事情にあった者であるときは、その事実を証明できる書類</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6CFE">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>この証明書について、後日、医薬品医療機器総合機構が指定する期間のみ</w:t>
-[...11 lines deleted...]
-        <w:t>願います。</w:t>
+        <w:t>（ただし、住民票の写しについては不要です。）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D0C3C" w:rsidRPr="00385CFB" w:rsidRDefault="0046584D" w:rsidP="005D0C3C">
-      <w:pPr>
+    <w:p w14:paraId="66A8FEA0" w14:textId="5B26548F" w:rsidR="00153CDA" w:rsidRPr="009A4724" w:rsidRDefault="00153CDA" w:rsidP="009A4724">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00153CDA">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>請求者が支給前死亡者の死亡の当時その者と生計を同じくしていたことを証明することができる書類</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6CFE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>（ただし、住民票の写しについては不要です。）</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...14410 lines deleted...]
-    <w:sectPr w:rsidR="00C32BAC" w:rsidSect="00CF4B6A">
+    <w:sectPr w:rsidR="00153CDA" w:rsidRPr="009A4724" w:rsidSect="005679FD">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="-4301"/>
+      <w:docGrid w:type="lines" w:linePitch="342" w:charSpace="855"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0073659A" w:rsidRDefault="0073659A" w:rsidP="004E7B78">
+    <w:p w14:paraId="19824602" w14:textId="77777777" w:rsidR="00DC27AC" w:rsidRDefault="00DC27AC" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0073659A" w:rsidRDefault="0073659A" w:rsidP="004E7B78">
+    <w:p w14:paraId="4F28AB81" w14:textId="77777777" w:rsidR="00DC27AC" w:rsidRDefault="00DC27AC" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0073659A" w:rsidRDefault="0073659A" w:rsidP="004E7B78">
+    <w:p w14:paraId="28A590BC" w14:textId="77777777" w:rsidR="00DC27AC" w:rsidRDefault="00DC27AC" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0073659A" w:rsidRDefault="0073659A" w:rsidP="004E7B78">
+    <w:p w14:paraId="21D874AB" w14:textId="77777777" w:rsidR="00DC27AC" w:rsidRDefault="00DC27AC" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D4318E"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:nsid w:val="01097108"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB08D316"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090011">
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
-[...53 lines deleted...]
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01A137B9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6A5001C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0557162D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9EB88620"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E075E41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="720246DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B054F22"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="041E659C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AAE1B98"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1FC6435C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C004862"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00225BCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FE057CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9C03506"/>
     <w:lvl w:ilvl="0" w:tplc="29340F42">
       <w:start w:val="2"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="272" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -21810,51 +6435,233 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2372" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3212" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30AD253B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6076018A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31DA481D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8A846DF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33962DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3FCFA44"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -21899,51 +6706,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADE161F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6B4BF88"/>
     <w:lvl w:ilvl="0" w:tplc="83BA1442">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -21989,51 +6796,502 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B8811F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="67EC62D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4158156A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3D4C7B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D96E46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EE06A2E"/>
+    <w:lvl w:ilvl="0" w:tplc="BE347A02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="735" w:hanging="630"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="945" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1365" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2205" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2625" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3045" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3465" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3885" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A641031"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84B466B2"/>
+    <w:lvl w:ilvl="0" w:tplc="CF8CC50A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueo"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DA73DC8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C4FC97B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5064609A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F2EA328"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -22078,51 +7336,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530F3873"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46162348"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BF3494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6BEF210"/>
     <w:lvl w:ilvl="0" w:tplc="302A271C">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -22167,54 +7516,320 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72475067"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58991F42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E28ABB8"/>
+    <w:lvl w:ilvl="0" w:tplc="9392B1D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65095509"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CD1889FC"/>
+    <w:tmpl w:val="493AB422"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650B161D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6AAA244"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="998" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1838" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2258" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2678" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3098" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3518" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3938" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4358" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="659006BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04090023"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:pStyle w:val="3"/>
       <w:lvlText w:val="%3"/>
@@ -22267,749 +7882,1303 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="8"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="679F158B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C3890B8"/>
+    <w:lvl w:ilvl="0" w:tplc="2F70371A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="495" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="945" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1365" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2205" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2625" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3045" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3465" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3885" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F9179B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C00A942"/>
+    <w:lvl w:ilvl="0" w:tplc="D462732A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72114A97"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5CD24EA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72475067"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F972382C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73BA670C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="694CFC48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="irohaFullWidth"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2976" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="426"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="542329769">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="2" w16cid:durableId="734858772">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3" w16cid:durableId="2006663522">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="4" w16cid:durableId="779254930">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="5" w16cid:durableId="1345982431">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="6" w16cid:durableId="1690328649">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="7" w16cid:durableId="182403807">
+    <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalFullWidth"/>
-        <w:pStyle w:val="1"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="425" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="aiueoFullWidth"/>
-        <w:pStyle w:val="2"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="851" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalEnclosedCircle"/>
-        <w:pStyle w:val="3"/>
         <w:lvlText w:val="%3"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1276" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:lvl w:ilvl="3">
         <w:start w:val="1"/>
         <w:numFmt w:val="irohaFullWidth"/>
-        <w:pStyle w:val="4"/>
         <w:lvlText w:val="(%4)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1701" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:lvl w:ilvl="4">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
-        <w:pStyle w:val="5"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2126" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:lvl w:ilvl="5">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
-        <w:pStyle w:val="6"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2551" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:lvl w:ilvl="6">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
-        <w:pStyle w:val="7"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2976" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:lvl w:ilvl="7">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
-        <w:pStyle w:val="8"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3402" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
-        <w:pStyle w:val="9"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="3827" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1014381771">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="757679474">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1934625151">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1729187906">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1362046671">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="28722291">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1257060117">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="255402588">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1986277332">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2145267769">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1325468942">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1802655220">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1579755307">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2131045193">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2024625592">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="462315279">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="196085325">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1754862192">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="545411679">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1728645264">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="23597113">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1515457693">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1839729611">
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="189"/>
-  <w:drawingGridVerticalSpacing w:val="291"/>
+  <w:drawingGridHorizontalSpacing w:val="107"/>
+  <w:drawingGridVerticalSpacing w:val="171"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B55F8A"/>
+    <w:rsid w:val="00001BBC"/>
     <w:rsid w:val="000024CA"/>
     <w:rsid w:val="000063C2"/>
+    <w:rsid w:val="00010075"/>
     <w:rsid w:val="00012B1C"/>
     <w:rsid w:val="00012CBE"/>
     <w:rsid w:val="000220EF"/>
     <w:rsid w:val="000269FC"/>
-    <w:rsid w:val="00030F75"/>
-    <w:rsid w:val="00037654"/>
     <w:rsid w:val="00047DE7"/>
+    <w:rsid w:val="00050101"/>
     <w:rsid w:val="000570FF"/>
     <w:rsid w:val="00060E28"/>
+    <w:rsid w:val="00062AC0"/>
     <w:rsid w:val="00071F20"/>
-    <w:rsid w:val="00072DE7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00090CBB"/>
+    <w:rsid w:val="00081367"/>
     <w:rsid w:val="0009214D"/>
     <w:rsid w:val="000930F5"/>
     <w:rsid w:val="00094724"/>
+    <w:rsid w:val="00095F4B"/>
+    <w:rsid w:val="000A0194"/>
     <w:rsid w:val="000A2765"/>
-    <w:rsid w:val="000A31A6"/>
     <w:rsid w:val="000A527A"/>
-    <w:rsid w:val="000B751E"/>
-    <w:rsid w:val="000C4990"/>
     <w:rsid w:val="000C4B52"/>
     <w:rsid w:val="000C4E15"/>
     <w:rsid w:val="000C520F"/>
+    <w:rsid w:val="000D420D"/>
     <w:rsid w:val="000D6964"/>
     <w:rsid w:val="000E32CA"/>
+    <w:rsid w:val="000E3B61"/>
+    <w:rsid w:val="000E680A"/>
     <w:rsid w:val="000E69BD"/>
-    <w:rsid w:val="000F25E5"/>
-    <w:rsid w:val="000F718B"/>
+    <w:rsid w:val="0010029C"/>
+    <w:rsid w:val="0010285F"/>
     <w:rsid w:val="00102CA6"/>
-    <w:rsid w:val="00105A80"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0014221F"/>
+    <w:rsid w:val="0011265D"/>
+    <w:rsid w:val="00114D03"/>
+    <w:rsid w:val="00115A86"/>
+    <w:rsid w:val="00127579"/>
+    <w:rsid w:val="001326DB"/>
+    <w:rsid w:val="00133EEB"/>
+    <w:rsid w:val="0013726F"/>
+    <w:rsid w:val="001420E3"/>
     <w:rsid w:val="00151AC5"/>
     <w:rsid w:val="001526C1"/>
+    <w:rsid w:val="00153CDA"/>
     <w:rsid w:val="00153DAC"/>
     <w:rsid w:val="0016056B"/>
+    <w:rsid w:val="00164989"/>
     <w:rsid w:val="0017271C"/>
-    <w:rsid w:val="00176428"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001B4592"/>
+    <w:rsid w:val="001965C4"/>
+    <w:rsid w:val="001A08BD"/>
+    <w:rsid w:val="001A4233"/>
+    <w:rsid w:val="001B260B"/>
     <w:rsid w:val="001C0E29"/>
-    <w:rsid w:val="001C77E2"/>
+    <w:rsid w:val="001C5954"/>
+    <w:rsid w:val="001C6CFE"/>
+    <w:rsid w:val="001D207A"/>
     <w:rsid w:val="001D2FC3"/>
     <w:rsid w:val="001D5952"/>
     <w:rsid w:val="001E232F"/>
+    <w:rsid w:val="001E73C3"/>
+    <w:rsid w:val="001F23B9"/>
     <w:rsid w:val="001F414B"/>
+    <w:rsid w:val="001F7781"/>
     <w:rsid w:val="002028A5"/>
-    <w:rsid w:val="00207F37"/>
+    <w:rsid w:val="00210244"/>
+    <w:rsid w:val="0021324D"/>
     <w:rsid w:val="0021618D"/>
     <w:rsid w:val="00222C64"/>
-    <w:rsid w:val="0023695D"/>
     <w:rsid w:val="00242CF6"/>
+    <w:rsid w:val="00243F5A"/>
     <w:rsid w:val="0024528A"/>
-    <w:rsid w:val="00246AA9"/>
     <w:rsid w:val="00250EA9"/>
+    <w:rsid w:val="0025442C"/>
     <w:rsid w:val="00262019"/>
     <w:rsid w:val="0026259E"/>
     <w:rsid w:val="00266B11"/>
-    <w:rsid w:val="00267316"/>
+    <w:rsid w:val="00267563"/>
     <w:rsid w:val="00270615"/>
-    <w:rsid w:val="0027202E"/>
     <w:rsid w:val="00275D01"/>
-    <w:rsid w:val="002776C7"/>
-    <w:rsid w:val="00280E7C"/>
+    <w:rsid w:val="00277545"/>
     <w:rsid w:val="002813AB"/>
     <w:rsid w:val="002912C1"/>
-    <w:rsid w:val="00291FA3"/>
     <w:rsid w:val="00295DF7"/>
-    <w:rsid w:val="002A3DA6"/>
+    <w:rsid w:val="002A39DE"/>
+    <w:rsid w:val="002A6762"/>
     <w:rsid w:val="002B4109"/>
     <w:rsid w:val="002B4203"/>
-    <w:rsid w:val="002C5F29"/>
-    <w:rsid w:val="002D1766"/>
+    <w:rsid w:val="002C1101"/>
     <w:rsid w:val="002D2BDA"/>
+    <w:rsid w:val="002D4E49"/>
     <w:rsid w:val="002E0068"/>
-    <w:rsid w:val="002E410E"/>
     <w:rsid w:val="002E59C2"/>
+    <w:rsid w:val="002F3DBE"/>
     <w:rsid w:val="002F496D"/>
+    <w:rsid w:val="002F6330"/>
+    <w:rsid w:val="002F7FBE"/>
     <w:rsid w:val="00305723"/>
-    <w:rsid w:val="0031377F"/>
+    <w:rsid w:val="00310243"/>
     <w:rsid w:val="00334476"/>
-    <w:rsid w:val="00340693"/>
     <w:rsid w:val="0034397B"/>
+    <w:rsid w:val="00356A8B"/>
+    <w:rsid w:val="00360E72"/>
+    <w:rsid w:val="00372A58"/>
     <w:rsid w:val="00375D4D"/>
-    <w:rsid w:val="003809A1"/>
+    <w:rsid w:val="00376E54"/>
     <w:rsid w:val="00385CFB"/>
     <w:rsid w:val="00395000"/>
+    <w:rsid w:val="003A32D8"/>
     <w:rsid w:val="003A78F6"/>
+    <w:rsid w:val="003B5563"/>
     <w:rsid w:val="003C08F5"/>
     <w:rsid w:val="003C09D7"/>
     <w:rsid w:val="003C6882"/>
-    <w:rsid w:val="003E01CB"/>
+    <w:rsid w:val="003D36C6"/>
+    <w:rsid w:val="003D6295"/>
+    <w:rsid w:val="003E3A61"/>
+    <w:rsid w:val="003E787D"/>
     <w:rsid w:val="003E7956"/>
-    <w:rsid w:val="004065F7"/>
+    <w:rsid w:val="003F3656"/>
+    <w:rsid w:val="003F5821"/>
     <w:rsid w:val="004148B6"/>
     <w:rsid w:val="0042182F"/>
     <w:rsid w:val="00423DAC"/>
+    <w:rsid w:val="00424969"/>
+    <w:rsid w:val="00435A78"/>
     <w:rsid w:val="0044692F"/>
     <w:rsid w:val="00447181"/>
     <w:rsid w:val="004475F7"/>
+    <w:rsid w:val="00447A86"/>
+    <w:rsid w:val="00452518"/>
     <w:rsid w:val="004550A7"/>
+    <w:rsid w:val="00457464"/>
     <w:rsid w:val="004600DD"/>
-    <w:rsid w:val="0046584D"/>
-    <w:rsid w:val="00466F8E"/>
+    <w:rsid w:val="00466DBF"/>
+    <w:rsid w:val="004759C2"/>
+    <w:rsid w:val="00475F09"/>
+    <w:rsid w:val="00476675"/>
     <w:rsid w:val="004839BC"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="004912B7"/>
-    <w:rsid w:val="004A2F45"/>
     <w:rsid w:val="004A4749"/>
     <w:rsid w:val="004A621E"/>
     <w:rsid w:val="004B43C4"/>
-    <w:rsid w:val="004D369F"/>
-    <w:rsid w:val="004D5DA0"/>
+    <w:rsid w:val="004B70CD"/>
+    <w:rsid w:val="004D524F"/>
+    <w:rsid w:val="004D577C"/>
     <w:rsid w:val="004E3200"/>
-    <w:rsid w:val="004E54F3"/>
+    <w:rsid w:val="004E6FB1"/>
     <w:rsid w:val="004E76FC"/>
     <w:rsid w:val="004E7B78"/>
     <w:rsid w:val="004F3A6D"/>
-    <w:rsid w:val="00506299"/>
+    <w:rsid w:val="00501E46"/>
+    <w:rsid w:val="00502411"/>
+    <w:rsid w:val="00505C01"/>
+    <w:rsid w:val="00505FEA"/>
     <w:rsid w:val="00507C71"/>
-    <w:rsid w:val="0052653E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005327C5"/>
+    <w:rsid w:val="00511430"/>
+    <w:rsid w:val="00522B3F"/>
     <w:rsid w:val="00533124"/>
+    <w:rsid w:val="00534801"/>
+    <w:rsid w:val="005377CE"/>
     <w:rsid w:val="00537DCC"/>
-    <w:rsid w:val="005428D2"/>
-    <w:rsid w:val="0054429D"/>
     <w:rsid w:val="00546736"/>
     <w:rsid w:val="00550BDB"/>
-    <w:rsid w:val="00551368"/>
-    <w:rsid w:val="00553F5C"/>
     <w:rsid w:val="0055483C"/>
-    <w:rsid w:val="005549B1"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005D0236"/>
+    <w:rsid w:val="005660F5"/>
+    <w:rsid w:val="005679FD"/>
+    <w:rsid w:val="00572C5A"/>
+    <w:rsid w:val="00575110"/>
+    <w:rsid w:val="00593B9D"/>
+    <w:rsid w:val="005B00E2"/>
+    <w:rsid w:val="005C1C77"/>
     <w:rsid w:val="005D0C3C"/>
-    <w:rsid w:val="005D228B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D7AB5"/>
+    <w:rsid w:val="005E0688"/>
     <w:rsid w:val="005E0E12"/>
     <w:rsid w:val="005E103A"/>
-    <w:rsid w:val="005E6E47"/>
+    <w:rsid w:val="005E14FC"/>
+    <w:rsid w:val="005E32D4"/>
+    <w:rsid w:val="005E78EA"/>
     <w:rsid w:val="005F0354"/>
-    <w:rsid w:val="00602719"/>
-    <w:rsid w:val="00603724"/>
     <w:rsid w:val="0060576D"/>
-    <w:rsid w:val="00616552"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006221F3"/>
+    <w:rsid w:val="006115C4"/>
+    <w:rsid w:val="00611D57"/>
     <w:rsid w:val="00622304"/>
-    <w:rsid w:val="006377F4"/>
+    <w:rsid w:val="00622E56"/>
+    <w:rsid w:val="006232A3"/>
     <w:rsid w:val="00641B91"/>
     <w:rsid w:val="00643D0B"/>
-    <w:rsid w:val="006462B1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00657D5D"/>
+    <w:rsid w:val="00644A68"/>
     <w:rsid w:val="0066080C"/>
+    <w:rsid w:val="00663EB4"/>
     <w:rsid w:val="00671C65"/>
-    <w:rsid w:val="00680788"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0068620A"/>
+    <w:rsid w:val="00673E5F"/>
+    <w:rsid w:val="00686C83"/>
     <w:rsid w:val="00697B57"/>
     <w:rsid w:val="006A091F"/>
     <w:rsid w:val="006B494C"/>
-    <w:rsid w:val="006B73B0"/>
+    <w:rsid w:val="006B534C"/>
+    <w:rsid w:val="006C15D7"/>
     <w:rsid w:val="006C15EE"/>
-    <w:rsid w:val="006D1D2B"/>
-    <w:rsid w:val="006D3132"/>
+    <w:rsid w:val="006C6B36"/>
     <w:rsid w:val="006D36B1"/>
     <w:rsid w:val="006D3D39"/>
     <w:rsid w:val="006D5118"/>
     <w:rsid w:val="006D72C3"/>
     <w:rsid w:val="006E08AF"/>
     <w:rsid w:val="006E11CA"/>
+    <w:rsid w:val="006E131C"/>
     <w:rsid w:val="006E3D1B"/>
-    <w:rsid w:val="00721D06"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00723FF2"/>
+    <w:rsid w:val="006E5077"/>
+    <w:rsid w:val="006E59A4"/>
+    <w:rsid w:val="006F7C2A"/>
     <w:rsid w:val="00725DAD"/>
-    <w:rsid w:val="0073275C"/>
     <w:rsid w:val="00733FA0"/>
-    <w:rsid w:val="0073659A"/>
-    <w:rsid w:val="00740A5B"/>
+    <w:rsid w:val="0073673A"/>
     <w:rsid w:val="0074448B"/>
+    <w:rsid w:val="00746952"/>
+    <w:rsid w:val="00754E07"/>
     <w:rsid w:val="00755CB7"/>
     <w:rsid w:val="00757410"/>
     <w:rsid w:val="00760CEF"/>
-    <w:rsid w:val="0076116B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00765DC0"/>
+    <w:rsid w:val="00762156"/>
+    <w:rsid w:val="00765858"/>
+    <w:rsid w:val="007759BD"/>
     <w:rsid w:val="00780F8E"/>
     <w:rsid w:val="007824FB"/>
-    <w:rsid w:val="007874A5"/>
     <w:rsid w:val="007906E6"/>
-    <w:rsid w:val="0079578D"/>
+    <w:rsid w:val="0079691F"/>
     <w:rsid w:val="00797371"/>
+    <w:rsid w:val="007A77F8"/>
     <w:rsid w:val="007B3605"/>
-    <w:rsid w:val="007B56E9"/>
+    <w:rsid w:val="007B50ED"/>
     <w:rsid w:val="007B5DC2"/>
     <w:rsid w:val="007C3038"/>
+    <w:rsid w:val="007C35D7"/>
     <w:rsid w:val="007C3B43"/>
-    <w:rsid w:val="007C4750"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007F0558"/>
+    <w:rsid w:val="007D11B8"/>
+    <w:rsid w:val="007E6510"/>
     <w:rsid w:val="007F1D50"/>
+    <w:rsid w:val="007F337E"/>
     <w:rsid w:val="007F4F4E"/>
+    <w:rsid w:val="0080206F"/>
     <w:rsid w:val="00802E83"/>
     <w:rsid w:val="00803E23"/>
     <w:rsid w:val="00805BC7"/>
     <w:rsid w:val="00806676"/>
     <w:rsid w:val="008102CF"/>
-    <w:rsid w:val="00814273"/>
     <w:rsid w:val="00820B40"/>
+    <w:rsid w:val="00821803"/>
     <w:rsid w:val="0082408F"/>
     <w:rsid w:val="00824A8F"/>
-    <w:rsid w:val="0083118F"/>
+    <w:rsid w:val="0083385B"/>
     <w:rsid w:val="008359D5"/>
     <w:rsid w:val="0083642F"/>
+    <w:rsid w:val="008431F6"/>
+    <w:rsid w:val="00847745"/>
+    <w:rsid w:val="00851E85"/>
+    <w:rsid w:val="00852205"/>
     <w:rsid w:val="008548A8"/>
     <w:rsid w:val="0085591C"/>
     <w:rsid w:val="00856124"/>
     <w:rsid w:val="008576BC"/>
-    <w:rsid w:val="00860859"/>
+    <w:rsid w:val="008604DF"/>
     <w:rsid w:val="00863BA7"/>
-    <w:rsid w:val="00864391"/>
     <w:rsid w:val="00870BC6"/>
-    <w:rsid w:val="0087668F"/>
+    <w:rsid w:val="00876094"/>
     <w:rsid w:val="00881612"/>
     <w:rsid w:val="008858B4"/>
+    <w:rsid w:val="00890B7C"/>
     <w:rsid w:val="008A0E55"/>
     <w:rsid w:val="008A756D"/>
     <w:rsid w:val="008B1CF5"/>
     <w:rsid w:val="008B51DA"/>
-    <w:rsid w:val="008C4BC4"/>
+    <w:rsid w:val="008B590D"/>
     <w:rsid w:val="008C5A8C"/>
-    <w:rsid w:val="008D2010"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008D3BCB"/>
     <w:rsid w:val="008D4DC9"/>
-    <w:rsid w:val="00902533"/>
+    <w:rsid w:val="008E1930"/>
+    <w:rsid w:val="008E4700"/>
+    <w:rsid w:val="00902C7F"/>
     <w:rsid w:val="00903AC4"/>
+    <w:rsid w:val="009064ED"/>
     <w:rsid w:val="00910723"/>
     <w:rsid w:val="00912C94"/>
-    <w:rsid w:val="00923C3C"/>
+    <w:rsid w:val="00922734"/>
+    <w:rsid w:val="00922BF8"/>
+    <w:rsid w:val="00931A88"/>
     <w:rsid w:val="0093261A"/>
     <w:rsid w:val="00934858"/>
-    <w:rsid w:val="00935A29"/>
     <w:rsid w:val="0094230D"/>
+    <w:rsid w:val="00943C7D"/>
+    <w:rsid w:val="0094619B"/>
     <w:rsid w:val="00946DF7"/>
     <w:rsid w:val="00961CCD"/>
-    <w:rsid w:val="00962386"/>
+    <w:rsid w:val="0097238C"/>
     <w:rsid w:val="00972E10"/>
-    <w:rsid w:val="00996E2F"/>
-    <w:rsid w:val="009A1A60"/>
+    <w:rsid w:val="00993981"/>
     <w:rsid w:val="009A38B1"/>
+    <w:rsid w:val="009A4724"/>
+    <w:rsid w:val="009A65A3"/>
+    <w:rsid w:val="009B0660"/>
+    <w:rsid w:val="009C364D"/>
+    <w:rsid w:val="009C759F"/>
     <w:rsid w:val="009D1976"/>
     <w:rsid w:val="009D59AB"/>
     <w:rsid w:val="009D656F"/>
-    <w:rsid w:val="009D7FDF"/>
     <w:rsid w:val="009E4AB0"/>
-    <w:rsid w:val="009E538F"/>
-    <w:rsid w:val="009F47D9"/>
     <w:rsid w:val="009F5853"/>
     <w:rsid w:val="00A04428"/>
-    <w:rsid w:val="00A20489"/>
-    <w:rsid w:val="00A300EB"/>
+    <w:rsid w:val="00A1619E"/>
     <w:rsid w:val="00A31F59"/>
-    <w:rsid w:val="00A3631B"/>
+    <w:rsid w:val="00A42AAA"/>
     <w:rsid w:val="00A42E24"/>
-    <w:rsid w:val="00A65841"/>
     <w:rsid w:val="00A66759"/>
-    <w:rsid w:val="00A815A4"/>
+    <w:rsid w:val="00A74174"/>
     <w:rsid w:val="00A856CD"/>
     <w:rsid w:val="00A86B11"/>
+    <w:rsid w:val="00A93CD8"/>
+    <w:rsid w:val="00A94D17"/>
+    <w:rsid w:val="00A977CB"/>
     <w:rsid w:val="00AA6EF3"/>
     <w:rsid w:val="00AA7F49"/>
+    <w:rsid w:val="00AB11AD"/>
     <w:rsid w:val="00AB2085"/>
-    <w:rsid w:val="00AB3574"/>
+    <w:rsid w:val="00AB6662"/>
+    <w:rsid w:val="00AB712E"/>
     <w:rsid w:val="00AB78C4"/>
     <w:rsid w:val="00AD10C3"/>
-    <w:rsid w:val="00AE5DCE"/>
+    <w:rsid w:val="00AE1BA8"/>
     <w:rsid w:val="00AF407C"/>
+    <w:rsid w:val="00AF40A8"/>
     <w:rsid w:val="00AF4514"/>
-    <w:rsid w:val="00AF4DC8"/>
+    <w:rsid w:val="00AF4CD2"/>
     <w:rsid w:val="00AF5D84"/>
-    <w:rsid w:val="00B00716"/>
     <w:rsid w:val="00B01548"/>
     <w:rsid w:val="00B068E4"/>
     <w:rsid w:val="00B0762A"/>
-    <w:rsid w:val="00B1000F"/>
     <w:rsid w:val="00B1385C"/>
+    <w:rsid w:val="00B13ABC"/>
     <w:rsid w:val="00B13B34"/>
     <w:rsid w:val="00B22C54"/>
+    <w:rsid w:val="00B35E27"/>
+    <w:rsid w:val="00B42CB9"/>
     <w:rsid w:val="00B43142"/>
     <w:rsid w:val="00B456B5"/>
     <w:rsid w:val="00B55F8A"/>
-    <w:rsid w:val="00B56026"/>
     <w:rsid w:val="00B61711"/>
+    <w:rsid w:val="00B651D6"/>
     <w:rsid w:val="00B66C8A"/>
     <w:rsid w:val="00B730C5"/>
-    <w:rsid w:val="00B80B9A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BA0C12"/>
+    <w:rsid w:val="00B85346"/>
+    <w:rsid w:val="00B92EA4"/>
+    <w:rsid w:val="00B94500"/>
+    <w:rsid w:val="00B94DBA"/>
+    <w:rsid w:val="00BA17D9"/>
     <w:rsid w:val="00BA1B6C"/>
-    <w:rsid w:val="00BA242B"/>
     <w:rsid w:val="00BA6CED"/>
-    <w:rsid w:val="00BA72F5"/>
-    <w:rsid w:val="00BB0CA1"/>
     <w:rsid w:val="00BB1AAE"/>
+    <w:rsid w:val="00BB4CCB"/>
     <w:rsid w:val="00BD7712"/>
+    <w:rsid w:val="00BE0DDB"/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rsid w:val="00BE79DD"/>
-    <w:rsid w:val="00BF1D8C"/>
     <w:rsid w:val="00BF2852"/>
+    <w:rsid w:val="00C00F2E"/>
+    <w:rsid w:val="00C01BCB"/>
+    <w:rsid w:val="00C03F92"/>
+    <w:rsid w:val="00C05F38"/>
     <w:rsid w:val="00C0721F"/>
     <w:rsid w:val="00C109C0"/>
-    <w:rsid w:val="00C11BCE"/>
+    <w:rsid w:val="00C15D1D"/>
     <w:rsid w:val="00C2187E"/>
     <w:rsid w:val="00C228FE"/>
     <w:rsid w:val="00C2317F"/>
-    <w:rsid w:val="00C24E6E"/>
     <w:rsid w:val="00C30B23"/>
-    <w:rsid w:val="00C32BAC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C3754E"/>
+    <w:rsid w:val="00C33400"/>
     <w:rsid w:val="00C4168F"/>
     <w:rsid w:val="00C42125"/>
     <w:rsid w:val="00C4700D"/>
-    <w:rsid w:val="00C50D45"/>
+    <w:rsid w:val="00C52467"/>
+    <w:rsid w:val="00C53D09"/>
     <w:rsid w:val="00C5515B"/>
     <w:rsid w:val="00C61F0F"/>
     <w:rsid w:val="00C63751"/>
-    <w:rsid w:val="00C6616D"/>
-    <w:rsid w:val="00C67D6E"/>
     <w:rsid w:val="00C709BE"/>
-    <w:rsid w:val="00C72E71"/>
-    <w:rsid w:val="00C86030"/>
+    <w:rsid w:val="00C70F47"/>
+    <w:rsid w:val="00C752C3"/>
+    <w:rsid w:val="00C862CF"/>
     <w:rsid w:val="00C875A0"/>
-    <w:rsid w:val="00C90876"/>
     <w:rsid w:val="00C946C0"/>
     <w:rsid w:val="00CA4A6C"/>
     <w:rsid w:val="00CB0901"/>
     <w:rsid w:val="00CB6AE0"/>
     <w:rsid w:val="00CB7F82"/>
     <w:rsid w:val="00CC14EF"/>
     <w:rsid w:val="00CC3D64"/>
     <w:rsid w:val="00CC406B"/>
-    <w:rsid w:val="00CD0D15"/>
     <w:rsid w:val="00CD20A7"/>
     <w:rsid w:val="00CE5F95"/>
     <w:rsid w:val="00CF22F1"/>
-    <w:rsid w:val="00CF4B6A"/>
     <w:rsid w:val="00CF6639"/>
-    <w:rsid w:val="00CF713C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D1180F"/>
+    <w:rsid w:val="00CF76A2"/>
+    <w:rsid w:val="00D12799"/>
+    <w:rsid w:val="00D130AC"/>
     <w:rsid w:val="00D20517"/>
-    <w:rsid w:val="00D21032"/>
     <w:rsid w:val="00D22618"/>
     <w:rsid w:val="00D3000A"/>
     <w:rsid w:val="00D312AD"/>
     <w:rsid w:val="00D34ADD"/>
+    <w:rsid w:val="00D35975"/>
+    <w:rsid w:val="00D37A08"/>
     <w:rsid w:val="00D41498"/>
-    <w:rsid w:val="00D423D7"/>
-    <w:rsid w:val="00D43A25"/>
+    <w:rsid w:val="00D47127"/>
     <w:rsid w:val="00D471F7"/>
-    <w:rsid w:val="00D60212"/>
+    <w:rsid w:val="00D53E3C"/>
+    <w:rsid w:val="00D603EE"/>
     <w:rsid w:val="00D6202C"/>
+    <w:rsid w:val="00D7003B"/>
     <w:rsid w:val="00D7121E"/>
     <w:rsid w:val="00D74D86"/>
     <w:rsid w:val="00D772C2"/>
     <w:rsid w:val="00D775C2"/>
+    <w:rsid w:val="00D84818"/>
+    <w:rsid w:val="00D94C84"/>
+    <w:rsid w:val="00D97309"/>
+    <w:rsid w:val="00DA667C"/>
     <w:rsid w:val="00DB16A0"/>
     <w:rsid w:val="00DB21B8"/>
     <w:rsid w:val="00DB53FA"/>
-    <w:rsid w:val="00DC16BF"/>
-    <w:rsid w:val="00DC5944"/>
+    <w:rsid w:val="00DB5A6F"/>
+    <w:rsid w:val="00DC27AC"/>
+    <w:rsid w:val="00DC34AB"/>
+    <w:rsid w:val="00DE41F0"/>
     <w:rsid w:val="00DE456F"/>
-    <w:rsid w:val="00DF43C5"/>
-    <w:rsid w:val="00E0214E"/>
+    <w:rsid w:val="00DE4CA9"/>
+    <w:rsid w:val="00DE7140"/>
+    <w:rsid w:val="00E01831"/>
+    <w:rsid w:val="00E02FF8"/>
     <w:rsid w:val="00E1111F"/>
     <w:rsid w:val="00E13578"/>
     <w:rsid w:val="00E16D10"/>
+    <w:rsid w:val="00E23E1C"/>
     <w:rsid w:val="00E27EA5"/>
+    <w:rsid w:val="00E34421"/>
+    <w:rsid w:val="00E4496F"/>
     <w:rsid w:val="00E45904"/>
-    <w:rsid w:val="00E55AB7"/>
     <w:rsid w:val="00E60A3E"/>
     <w:rsid w:val="00E62E65"/>
-    <w:rsid w:val="00E94C86"/>
     <w:rsid w:val="00E97256"/>
-    <w:rsid w:val="00EA2042"/>
+    <w:rsid w:val="00EA3701"/>
+    <w:rsid w:val="00EA40A2"/>
     <w:rsid w:val="00EA42EE"/>
     <w:rsid w:val="00EA4521"/>
-    <w:rsid w:val="00EA74E7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EC3BBE"/>
     <w:rsid w:val="00ED41A2"/>
+    <w:rsid w:val="00EE36C6"/>
     <w:rsid w:val="00EE6493"/>
     <w:rsid w:val="00EF16D9"/>
+    <w:rsid w:val="00EF50E7"/>
+    <w:rsid w:val="00F02016"/>
+    <w:rsid w:val="00F027BE"/>
     <w:rsid w:val="00F04E53"/>
     <w:rsid w:val="00F06089"/>
     <w:rsid w:val="00F06C13"/>
     <w:rsid w:val="00F305E0"/>
-    <w:rsid w:val="00F429E1"/>
+    <w:rsid w:val="00F46A07"/>
+    <w:rsid w:val="00F5251C"/>
     <w:rsid w:val="00F5445C"/>
     <w:rsid w:val="00F54660"/>
-    <w:rsid w:val="00F63C4E"/>
     <w:rsid w:val="00F6466E"/>
-    <w:rsid w:val="00F77A06"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F9122F"/>
+    <w:rsid w:val="00F7444B"/>
+    <w:rsid w:val="00F77716"/>
+    <w:rsid w:val="00F90902"/>
     <w:rsid w:val="00F9530D"/>
     <w:rsid w:val="00FA003F"/>
-    <w:rsid w:val="00FA3FEB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC0915"/>
+    <w:rsid w:val="00FA5A42"/>
+    <w:rsid w:val="00FB0B03"/>
+    <w:rsid w:val="00FB4FEA"/>
     <w:rsid w:val="00FC2488"/>
+    <w:rsid w:val="00FC45D0"/>
     <w:rsid w:val="00FD469B"/>
     <w:rsid w:val="00FE04D7"/>
     <w:rsid w:val="00FE1C0D"/>
+    <w:rsid w:val="00FE297E"/>
+    <w:rsid w:val="00FF0513"/>
     <w:rsid w:val="00FF14A0"/>
     <w:rsid w:val="00FF4D43"/>
-    <w:rsid w:val="00FF5B28"/>
     <w:rsid w:val="00FF6089"/>
     <w:rsid w:val="00FF60C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="04AE3CEB"/>
+  <w14:docId w14:val="6B73C226"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -23337,247 +9506,251 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D41498"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE5FCE"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -23942,51 +10115,50 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D41498"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="見出し 3 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D41498"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="見出し 4 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="見出し 5 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="見出し 6 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rPr>
@@ -23996,123 +10168,166 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="見出し 7 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="80">
     <w:name w:val="見出し 8 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="見出し 9 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="13">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="151">
     <w:name w:val="ぶら下げ1.5"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="152"/>
     <w:qFormat/>
-    <w:rsid w:val="00D43A25"/>
+    <w:rsid w:val="003F5821"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="150" w:hangingChars="150" w:hanging="150"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="152">
     <w:name w:val="ぶら下げ1.5 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="151"/>
-    <w:rsid w:val="00D43A25"/>
+    <w:rsid w:val="003F5821"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsia="ＭＳ 明朝"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05-2">
+    <w:name w:val="ぶ0.5-2"/>
+    <w:basedOn w:val="2-1"/>
+    <w:link w:val="05-20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C00F2E"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:ind w:leftChars="50" w:left="250" w:hangingChars="200" w:hanging="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="05-20">
+    <w:name w:val="ぶ0.5-2 (文字)"/>
+    <w:basedOn w:val="2-10"/>
+    <w:link w:val="05-2"/>
+    <w:rsid w:val="00C00F2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorEastAsia"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1-1">
+    <w:name w:val="字1-1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="1-10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB11AD"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:ind w:leftChars="100" w:left="160" w:firstLineChars="100" w:firstLine="160"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1-10">
+    <w:name w:val="字1-1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1-1"/>
+    <w:rsid w:val="00AB11AD"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008604DF"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="999112770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24336,82 +10551,396 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="85e6e18b-26c1-4122-9e79-e6c53ac26d53" xsi:nil="true"/>
+    <Owner xmlns="93ebaf2b-14b4-454c-886a-7153248d3564">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="93ebaf2b-14b4-454c-886a-7153248d3564">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100A3E685D9FEDEB84281EFD6AB5A50EF44" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="1c3e4630a72ef02a969fb3c974b19f41">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93ebaf2b-14b4-454c-886a-7153248d3564" xmlns:ns3="85e6e18b-26c1-4122-9e79-e6c53ac26d53" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="125d22b3574f1df1602a4ebdce6fd76c" ns2:_="" ns3:_="">
+    <xsd:import namespace="93ebaf2b-14b4-454c-886a-7153248d3564"/>
+    <xsd:import namespace="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="93ebaf2b-14b4-454c-886a-7153248d3564" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:internalName="Owner">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85e6e18b-26c1-4122-9e79-e6c53ac26d53" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{079166ad-e3b1-40f4-8f23-eb732d45fcdc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85e6e18b-26c1-4122-9e79-e6c53ac26d53">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8AC2AF6-2ED9-42F2-9937-3C1171F36ADE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49885EE5-6EC5-48ED-A33D-886E58F85421}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <ds:schemaRef ds:uri="93ebaf2b-14b4-454c-886a-7153248d3564"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E083EED3-8F9E-4101-8E7F-034F1D065757}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30A73D1-917F-42F2-8E0B-E2A6DAF09D64}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3878B423-2410-430A-B5F4-2DC5E1A202F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="93ebaf2b-14b4-454c-886a-7153248d3564"/>
+    <ds:schemaRef ds:uri="85e6e18b-26c1-4122-9e79-e6c53ac26d53"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>1</Pages>
+  <Words>185</Words>
+  <Characters>1057</Characters>
   <DocSecurity>8</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2001</CharactersWithSpaces>
+  <CharactersWithSpaces>1240</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A3E685D9FEDEB84281EFD6AB5A50EF44</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>