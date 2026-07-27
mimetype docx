--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1,6753 +1,6821 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00B1385C" w:rsidRPr="00903AC4" w:rsidRDefault="00B1385C" w:rsidP="0009214D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903AC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>様式</w:t>
-[...7 lines deleted...]
-        <w:t>６</w:t>
+        <w:t>様式１</w:t>
       </w:r>
       <w:r w:rsidR="009F656A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>－２</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="009F656A" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>感染</w:t>
       </w:r>
       <w:r w:rsidR="005D0C3C" w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>救済給付用</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="00F33D5B" w:rsidP="005D0C3C">
+    <w:p w:rsidR="005D0C3C" w:rsidRPr="0060576D" w:rsidRDefault="005D0C3C" w:rsidP="005D0C3C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:permStart w:id="1119436705" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00533124">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>障害</w:t>
+        <w:t>医療費</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="006B0CF9">
+      <w:r w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>請求</w:t>
+        <w:t>・医療手当</w:t>
       </w:r>
-      <w:r w:rsidR="005D0C3C" w:rsidRPr="0060576D">
+      <w:permEnd w:id="1119436705"/>
+      <w:r w:rsidRPr="0060576D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>書</w:t>
+        <w:t>請求書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="10079" w:type="dxa"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="239"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="286"/>
+        <w:gridCol w:w="238"/>
+        <w:gridCol w:w="609"/>
+        <w:gridCol w:w="390"/>
+        <w:gridCol w:w="174"/>
+        <w:gridCol w:w="290"/>
         <w:gridCol w:w="343"/>
-        <w:gridCol w:w="76"/>
+        <w:gridCol w:w="75"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="153"/>
+        <w:gridCol w:w="146"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="99"/>
+        <w:gridCol w:w="138"/>
+        <w:gridCol w:w="176"/>
+        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="356"/>
+        <w:gridCol w:w="246"/>
+        <w:gridCol w:w="479"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="246"/>
+        <w:gridCol w:w="175"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="296"/>
+        <w:gridCol w:w="178"/>
         <w:gridCol w:w="6"/>
-        <w:gridCol w:w="143"/>
-[...19 lines deleted...]
-        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="74"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="118"/>
+        <w:gridCol w:w="185"/>
+        <w:gridCol w:w="172"/>
+        <w:gridCol w:w="84"/>
+        <w:gridCol w:w="392"/>
+        <w:gridCol w:w="33"/>
+        <w:gridCol w:w="94"/>
+        <w:gridCol w:w="279"/>
+        <w:gridCol w:w="72"/>
+        <w:gridCol w:w="185"/>
+        <w:gridCol w:w="55"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="197"/>
+        <w:gridCol w:w="47"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="293"/>
+        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="42"/>
+        <w:gridCol w:w="43"/>
+        <w:gridCol w:w="26"/>
+        <w:gridCol w:w="212"/>
+        <w:gridCol w:w="154"/>
         <w:gridCol w:w="8"/>
-        <w:gridCol w:w="247"/>
-[...24 lines deleted...]
-        <w:gridCol w:w="275"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="126"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1967145887" w:edGrp="everyone"/>
-[...5 lines deleted...]
-            <w:tcW w:w="596" w:type="dxa"/>
+            <w:permStart w:id="444692755" w:edGrp="everyone"/>
+            <w:permEnd w:id="444692755"/>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="1482752879" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="936866524"/>
+                <w:id w:val="1998534162"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1753564223" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1753564223"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1482752879"/>
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>男</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1447999585"/>
+                <w:id w:val="-1728219998"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1843554123" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="76419376" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1843554123"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+            <w:permEnd w:id="76419376"/>
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>女</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="263" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="258" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑵</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...17 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="2023349961"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="2024608621" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+                <w:permStart w:id="601893450" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="2024608621"/>
+                <w:permEnd w:id="601893450"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>明治</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1052661566"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="718032932" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+                <w:permStart w:id="298262443" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="718032932"/>
+                <w:permEnd w:id="298262443"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大正</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="937025694"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1484732127" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+                <w:permStart w:id="1296373756" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1484732127"/>
+                <w:permEnd w:id="1296373756"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>昭和</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1929922667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1833243861" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+                <w:permStart w:id="1000111517" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1833243861"/>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+            <w:permEnd w:id="1000111517"/>
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>平成</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1652591787"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1330257206" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC" w:rsidRPr="00C52467">
+                <w:permStart w:id="163724215" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E" w:rsidRPr="00C52467">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1330257206"/>
-            <w:r w:rsidR="00797CDC">
+            <w:permEnd w:id="163724215"/>
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="2096388838" w:edGrp="everyone"/>
-            <w:permEnd w:id="2096388838"/>
+            <w:permStart w:id="1635930786" w:edGrp="everyone"/>
+            <w:permEnd w:id="1635930786"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007156EA">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1513685270" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:permStart w:id="752882362" w:edGrp="everyone"/>
+            <w:permEnd w:id="752882362"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007156EA">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1127745597" w:edGrp="everyone"/>
-[...5 lines deleted...]
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:permStart w:id="444875687" w:edGrp="everyone"/>
+            <w:permEnd w:id="444875687"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52467">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="507" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="508" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="2122384440" w:edGrp="everyone"/>
-[...5 lines deleted...]
-            <w:tcW w:w="362" w:type="dxa"/>
+            <w:permStart w:id="1350858678" w:edGrp="everyone"/>
+            <w:permEnd w:id="1350858678"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00C52467" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00C52467" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007156EA">
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>歳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="004A621E" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="004A621E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="004A621E" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007156EA">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="004A621E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="14"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>請求者の氏</w:t>
             </w:r>
-            <w:r w:rsidRPr="007156EA">
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="4"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00533124" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...12 lines deleted...]
-            <w:tcW w:w="596" w:type="dxa"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00533124" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="665988619" w:edGrp="everyone"/>
+            <w:permEnd w:id="665988619"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcW w:w="963" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>及び年齢</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="754" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...10 lines deleted...]
-            <w:tcW w:w="284" w:type="dxa"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="312" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...10 lines deleted...]
-            <w:tcW w:w="312" w:type="dxa"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="434" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...19 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="283" w:type="dxa"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="507" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="508" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="362" w:type="dxa"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="00E821FB">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="91"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="000063C2" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="000063C2" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000063C2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
-            <w:gridSpan w:val="31"/>
+            <w:tcW w:w="6154" w:type="dxa"/>
+            <w:gridSpan w:val="35"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00BF0C96" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00BF0C96" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1905067400" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="20"/>
+            <w:permStart w:id="1159602669" w:edGrp="everyone"/>
+            <w:permEnd w:id="1159602669"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2210" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00BF0C96" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00BF0C96" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0C96">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>電　話</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="00E821FB">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcW w:w="238" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00934858" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00934858" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:w w:val="95"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007156EA">
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="41"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">現　住　</w:t>
             </w:r>
-            <w:r w:rsidRPr="007156EA">
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">( </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="543" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1788937228" w:edGrp="everyone"/>
-[...5 lines deleted...]
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:permStart w:id="1926054785" w:edGrp="everyone"/>
+            <w:permEnd w:id="1926054785"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>－</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
-              <w:ind w:rightChars="-91" w:right="-191"/>
-[...12 lines deleted...]
-            <w:tcW w:w="251" w:type="dxa"/>
+              <w:ind w:rightChars="-32" w:right="-67"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="765945113" w:edGrp="everyone"/>
+            <w:permEnd w:id="765945113"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3660" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:tcW w:w="3999" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="140278939" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:permStart w:id="1859000203" w:edGrp="everyone"/>
+            <w:permEnd w:id="1859000203"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1952409933" w:edGrp="everyone"/>
-[...5 lines deleted...]
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:permStart w:id="814428804" w:edGrp="everyone"/>
+            <w:permEnd w:id="814428804"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="310199036" w:edGrp="everyone"/>
-            <w:permEnd w:id="310199036"/>
+            <w:permStart w:id="509219544" w:edGrp="everyone"/>
+            <w:permEnd w:id="509219544"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1094023624" w:edGrp="everyone"/>
-            <w:permEnd w:id="1094023624"/>
+            <w:permStart w:id="1164384999" w:edGrp="everyone"/>
+            <w:permEnd w:id="1164384999"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="00E821FB">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcW w:w="238" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00BA1B6C" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00BA1B6C" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:spacing w:val="41"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
-            <w:gridSpan w:val="31"/>
+            <w:tcW w:w="6154" w:type="dxa"/>
+            <w:gridSpan w:val="35"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1376407899" w:edGrp="everyone"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:permStart w:id="1577276373" w:edGrp="everyone"/>
+            <w:permEnd w:id="1577276373"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcW w:w="252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00AC168D" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:tcFitText/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00AC168D" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00BD4404" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:ind w:leftChars="-50" w:left="-105"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="007156EA">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="90"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>⑷</w:t>
-[...78 lines deleted...]
-            <w:r w:rsidRPr="007156EA">
+              <w:t>生物由来製品等を介した感染等によ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="5"/>
-                <w:w w:val="85"/>
+                <w:w w:val="90"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-[...14 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>る</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA45B2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="95"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007156EA">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ものとみられる疾病の名称又は症</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:w w:val="85"/>
+                <w:spacing w:val="19"/>
+                <w:w w:val="95"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="16"/>
-[...20 lines deleted...]
-            <w:gridSpan w:val="51"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>状</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6830" w:type="dxa"/>
+            <w:gridSpan w:val="45"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="007E00CC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1973354685" w:edGrp="everyone"/>
-            <w:permEnd w:id="1973354685"/>
+            <w:permStart w:id="2095019015" w:edGrp="everyone"/>
+            <w:permEnd w:id="2095019015"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
-          <w:trHeight w:val="150"/>
+          <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045611C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(4-1)</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045611C">
+              <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="17"/>
+              </w:rPr>
+              <w:t>の疾病の原因とみられるもの</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6830" w:type="dxa"/>
+            <w:gridSpan w:val="45"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00AD0526" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...89 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="690730963"/>
+                <w:id w:val="-386878487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="58795987" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="2030898035" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="58795987"/>
+                <w:permEnd w:id="2030898035"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00BF0C96">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00BF0C96">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>生物由来製品</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="2015261800"/>
+                <w:id w:val="1736278039"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="791938062" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="1701532940" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="791938062"/>
+                <w:permEnd w:id="1701532940"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00BF0C96">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00BF0C96">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>再生医療等製品</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="529619388"/>
+                <w:id w:val="1215155578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1060191570" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="1435311954" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1060191570"/>
+                <w:permEnd w:id="1435311954"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00BF0C96">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00BF0C96">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2次感染等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcW w:w="1237" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="0045611C" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="0045611C" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:spacing w:val="38"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E821FB">
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="29"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:fitText w:val="1071" w:id="658172416"/>
               </w:rPr>
               <w:t>2次感染</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E821FB">
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:fitText w:val="1071" w:id="658172416"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E821FB">
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:spacing w:val="120"/>
+                <w:spacing w:val="125"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:fitText w:val="1040" w:id="658172673"/>
               </w:rPr>
               <w:t>の場</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E821FB">
+            <w:r w:rsidRPr="00CA45B2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:spacing w:val="10"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:fitText w:val="1040" w:id="658172673"/>
               </w:rPr>
               <w:t>合</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="881" w:type="dxa"/>
+            <w:tcW w:w="889" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045611C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>(4-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0045611C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:wordWrap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000063C2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:gridSpan w:val="37"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+            <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...8 lines deleted...]
-            <w:permEnd w:id="1006576423"/>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1639136492" w:edGrp="everyone"/>
+            <w:permEnd w:id="1639136492"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcW w:w="1237" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3321" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="3325" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:ind w:firstLineChars="200" w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045611C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1次感染者の氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5512" w:type="dxa"/>
-            <w:gridSpan w:val="37"/>
+            <w:tcW w:w="5503" w:type="dxa"/>
+            <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...8 lines deleted...]
-            <w:permEnd w:id="1418160613"/>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="204893174" w:edGrp="everyone"/>
+            <w:permEnd w:id="204893174"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcW w:w="1237" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3321" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="3325" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045611C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...38 lines deleted...]
-            <w:gridSpan w:val="14"/>
+              <w:t>(4-3)請求者と(4-2)の者との身分関係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2663" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="736366493"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1422812195" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="1107060427" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1422812195"/>
+                <w:permEnd w:id="1107060427"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>配偶者</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="983351568"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="535197894" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="749674265" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="535197894"/>
+                <w:permEnd w:id="749674265"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>親族・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-73213101"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1654482099" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="373908466" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1654482099"/>
+                <w:permEnd w:id="373908466"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...13 lines deleted...]
-            <w:tcW w:w="275" w:type="dxa"/>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="20260078" w:edGrp="everyone"/>
+            <w:permEnd w:id="20260078"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00E9290A" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00E9290A" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcW w:w="1237" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3321" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="3325" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045611C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...38 lines deleted...]
-            <w:gridSpan w:val="9"/>
+              <w:t>(4-4)(4-2)の者の感染救済給付の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1797" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="264501853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="621307664" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="2043046041" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="621307664"/>
+                <w:permEnd w:id="2043046041"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>有</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="0045611C">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="0045611C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(受給者番号：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1015115334" w:edGrp="everyone"/>
+            <w:permEnd w:id="1015115334"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2122027402"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1460300805" w:edGrp="everyone"/>
+                <w:permStart w:id="20201265" w:edGrp="everyone"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1460300805"/>
+            <w:permEnd w:id="20201265"/>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑸</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9827" w:type="dxa"/>
+            <w:gridSpan w:val="58"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑷</w:t>
             </w:r>
             <w:r w:rsidRPr="0045611C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>の</w:t>
+              <w:t>の疾病の原因とみられる生物由来製品</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>障害</w:t>
+              <w:t>等</w:t>
             </w:r>
             <w:r w:rsidRPr="0045611C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>の原因とみられる生物由来製品</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>とその入手・使用場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC1B0C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>生物由来製品</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>等の名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:tcW w:w="2291" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>医療機関等の名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5737" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:ind w:leftChars="400" w:left="840" w:rightChars="400" w:right="840"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-            <w:tcW w:w="2297" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="46813699" w:edGrp="everyone"/>
+            <w:permEnd w:id="46813699"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:vAlign w:val="center"/>
-[...26 lines deleted...]
-            <w:permEnd w:id="1258573593"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="114964163" w:edGrp="everyone"/>
+            <w:permEnd w:id="114964163"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="466487166" w:edGrp="everyone"/>
+            <w:permEnd w:id="466487166"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-            <w:tcW w:w="2297" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1309829599" w:edGrp="everyone"/>
+            <w:permEnd w:id="1309829599"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:vAlign w:val="center"/>
-[...26 lines deleted...]
-            <w:permEnd w:id="1944928269"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="874602823" w:edGrp="everyone"/>
+            <w:permEnd w:id="874602823"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="70520639" w:edGrp="everyone"/>
+            <w:permEnd w:id="70520639"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-            <w:tcW w:w="2297" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1824289298" w:edGrp="everyone"/>
+            <w:permEnd w:id="1824289298"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:vAlign w:val="center"/>
-[...26 lines deleted...]
-            <w:permEnd w:id="1864847451"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1419060444" w:edGrp="everyone"/>
+            <w:permEnd w:id="1419060444"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1652562287" w:edGrp="everyone"/>
+            <w:permEnd w:id="1652562287"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00F24ED5" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...24 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9827" w:type="dxa"/>
+            <w:gridSpan w:val="58"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0045611C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>の疾病の</w:t>
-[...41 lines deleted...]
-              <w:t>その入手・使用場所</w:t>
+              <w:t>(4)の疾病の発現に影響を及ぼしたとみられる医薬品とその入手・使用場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医薬品名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>医薬品名</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2297" w:type="dxa"/>
+              <w:t>医療機関等の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:ind w:leftChars="400" w:left="840" w:rightChars="400" w:right="840"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="163712350" w:edGrp="everyone"/>
+            <w:permEnd w:id="163712350"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:noWrap/>
-[...43 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1831475801" w:edGrp="everyone"/>
+            <w:permEnd w:id="1831475801"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2120893053" w:edGrp="everyone"/>
+            <w:permEnd w:id="2120893053"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...12 lines deleted...]
-            <w:tcW w:w="2297" w:type="dxa"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="439773708" w:edGrp="everyone"/>
+            <w:permEnd w:id="439773708"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...24 lines deleted...]
-            <w:permEnd w:id="1544633239"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1052459974" w:edGrp="everyone"/>
+            <w:permEnd w:id="1052459974"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="436687774" w:edGrp="everyone"/>
+            <w:permEnd w:id="436687774"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00934858" w:rsidTr="006F40AA">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="739976962" w:edGrp="everyone"/>
+            <w:permEnd w:id="739976962"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcFitText/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00791849" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="79"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:w w:val="79"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の疾病について医療</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="7"/>
+                <w:w w:val="79"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>を</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00791849" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:w w:val="79"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>受けた病院、診療所又</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="7"/>
+                <w:w w:val="79"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>は</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:w w:val="87"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>薬局の名称及び所在</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="4"/>
+                <w:w w:val="87"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>医療機関等の名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:ind w:leftChars="400" w:left="840" w:rightChars="400" w:right="840"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2045" w:type="dxa"/>
-[...16 lines deleted...]
-            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...24 lines deleted...]
-            <w:permEnd w:id="2027244982"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="897796705" w:edGrp="everyone"/>
+            <w:permEnd w:id="897796705"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="45359819" w:edGrp="everyone"/>
+            <w:permEnd w:id="45359819"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="460150997" w:edGrp="everyone"/>
+            <w:permEnd w:id="460150997"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="161245024" w:edGrp="everyone"/>
+            <w:permEnd w:id="161245024"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
+        <w:trPr>
+          <w:trHeight w:val="64"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="001B247C" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⑻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0080206F">
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856124">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>⑸の疾病について初めて診療を受けた病院又は診療所の名称及び所</w:t>
+              <w:t>⑷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00856124">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の疾病について</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856124">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>診療を受けた日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="391604184" w:edGrp="everyone"/>
+            <w:permEnd w:id="391604184"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:ind w:left="27"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="722539058" w:edGrp="everyone"/>
+            <w:permEnd w:id="722539058"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:ind w:left="27"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...58 lines deleted...]
-            <w:permEnd w:id="1829002275"/>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:permStart w:id="476337905" w:edGrp="everyone"/>
+            <w:permEnd w:id="476337905"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00961155">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="478" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:permStart w:id="366503189" w:edGrp="everyone"/>
+            <w:permEnd w:id="366503189"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:r w:rsidRPr="00961155">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:permStart w:id="1867196384" w:edGrp="everyone"/>
+            <w:permEnd w:id="1867196384"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00961155">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:permStart w:id="1964990336" w:edGrp="everyone"/>
+            <w:permEnd w:id="1964990336"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:r w:rsidRPr="00961155">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00934858" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:tcFitText/>
-[...14 lines deleted...]
-            <w:tcW w:w="2297" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511E04">
-[...23 lines deleted...]
-            <w:permEnd w:id="1822128775"/>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院外診療実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1419539602" w:edGrp="everyone"/>
+            <w:permEnd w:id="1419539602"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04B05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="494091685" w:edGrp="everyone"/>
+            <w:permEnd w:id="494091685"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04B05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1442" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1708396190" w:edGrp="everyone"/>
+            <w:permEnd w:id="1708396190"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04B05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="00E821FB">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
-          <w:trHeight w:val="358"/>
+          <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcW w:w="238" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-            <w:pPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:tcW w:w="2291" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511E04">
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1684163804" w:edGrp="everyone"/>
+            <w:permEnd w:id="1684163804"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04B05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="224220245" w:edGrp="everyone"/>
+            <w:permEnd w:id="224220245"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04B05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1442" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1031100272" w:edGrp="everyone"/>
+            <w:permEnd w:id="1031100272"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00D04B05" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04B05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="001B247C" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4097" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>初診日</w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+              <w:t>⑷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の疾病について要した医療費のうち医療保険</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の自己負担額分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5262" w:type="dxa"/>
+            <w:gridSpan w:val="37"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1674083422" w:edGrp="everyone"/>
+            <w:permEnd w:id="1674083422"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="001B247C" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4097" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の疾病について当機構から</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医療費・医療手当</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の受給</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1674644432"/>
+                <w:id w:val="651334873"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="470439555" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="197269061" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                    <w:sz w:val="16"/>
-                    <w:szCs w:val="16"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="197269061"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="470439555"/>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:sz w:val="16"/>
-[...13 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E" w:rsidRPr="0045611C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>受給者番号：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="54996717" w:edGrp="everyone"/>
+            <w:permEnd w:id="54996717"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1531147919"/>
+                <w:id w:val="-739719460"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008D0065">
-[...423 lines deleted...]
-                <w:permStart w:id="772344636" w:edGrp="everyone"/>
+                <w:permStart w:id="1311245784" w:edGrp="everyone"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="772344636"/>
+            <w:permEnd w:id="1311245784"/>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="001B247C" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-[...9 lines deleted...]
-            <w:tcW w:w="4103" w:type="dxa"/>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑾</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4097" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="0057535F" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
-              <w:ind w:rightChars="-6" w:right="-13"/>
-[...8 lines deleted...]
-                <w:spacing w:val="2"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:w w:val="97"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>⑹の生物由来</w:t>
-[...4 lines deleted...]
-                <w:spacing w:val="2"/>
+              <w:t>⑸の生物由来</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
                 <w:w w:val="97"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>製品等</w:t>
             </w:r>
-            <w:r w:rsidRPr="007156EA">
-[...2 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:w w:val="97"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>による</w:t>
-[...4 lines deleted...]
-                <w:spacing w:val="2"/>
+              <w:t>による副作用救済給付の有</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250B4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="12"/>
                 <w:w w:val="97"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>副作用救済</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1716" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:ind w:rightChars="-4" w:right="-8"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="700442023"/>
+                <w:id w:val="-108657907"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="115433988" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="1341589902" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="115433988"/>
+                <w:permEnd w:id="1341589902"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>有</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00511E04">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="0045611C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...43 lines deleted...]
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+              </w:rPr>
+              <w:t>受給者番号：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="712202757" w:edGrp="everyone"/>
+            <w:permEnd w:id="712202757"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1375540193"/>
+                <w:id w:val="465017808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1474707849" w:edGrp="everyone"/>
+                <w:permStart w:id="419302657" w:edGrp="everyone"/>
                 <w:r>
-                  <w:rPr>
-[...556 lines deleted...]
-                <w:r w:rsidR="00797CDC">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="357106558"/>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:permEnd w:id="419302657"/>
+            <w:r w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>刑事事件</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00797CDC">
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="001B247C" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-            </w:r>
+              <w:t>⑿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4097" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:ind w:rightChars="50" w:right="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⑷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の疾病について訴訟又は示談の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5730" w:type="dxa"/>
+            <w:gridSpan w:val="41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-2132392143"/>
+                <w:id w:val="47736914"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1958879049" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="334965329" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1958879049"/>
+                <w:permEnd w:id="334965329"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>民事事件</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00797CDC">
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="812072191" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="2054890052"/>
+                <w:id w:val="1574161624"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="955912517" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="955912517"/>
+                <w:permEnd w:id="812072191"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>和解</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00797CDC">
+              <w:t>刑事事件</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-343486430"/>
+                <w:id w:val="-217211075"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1626353989" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="1881745089" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1626353989"/>
+                <w:permEnd w:id="1881745089"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>示談</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00797CDC">
+              <w:t>民事事件</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t>・</w:t>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="90675491"/>
+                <w:id w:val="1136758979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1206537943" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="1548754490" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:permEnd w:id="1206537943"/>
+                <w:permEnd w:id="1548754490"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>和解</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-313805267"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1299271543" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1299271543"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>示談</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1071085218"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:permStart w:id="1143871477" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="1143871477"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="dxa"/>
+            <w:tcW w:w="238" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00F06089" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00F06089" w:rsidRDefault="001B247C" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⒀</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4103" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>救済</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>制度</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F3948">
+            <w:r w:rsidRPr="005B4C29">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に関する情報</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の入手経路について</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5737" w:type="dxa"/>
-            <w:gridSpan w:val="38"/>
+            <w:tcW w:w="5723" w:type="dxa"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="007156EA" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1436742779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="147876297" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="1289645585" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1289645585"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="147876297"/>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">医師　</w:t>
             </w:r>
+            <w:permStart w:id="2114592048" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="934564389"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="231034127" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="2114592048"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="231034127"/>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">歯科医師　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1408071563"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1039548815" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="118449512" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="118449512"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1039548815"/>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>薬剤師</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:permStart w:id="1770803267" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1452974480"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="337732097" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:permEnd w:id="337732097"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD003E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>その他の医療機関職員</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
+        <w:trPr>
+          <w:trHeight w:val="385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:permStart w:id="1580926898" w:edGrp="everyone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CA45B2" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-318578112"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1770803267"/>
-            <w:r w:rsidR="00797CDC">
+            <w:permEnd w:id="1580926898"/>
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>その他の医療機関職員</w:t>
-[...100 lines deleted...]
-              </w:rPr>
               <w:t>新聞</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TV</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-761679069"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:permStart w:id="1516395304" w:edGrp="everyone"/>
-                <w:r w:rsidR="00797CDC">
+                <w:permStart w:id="1925786252" w:edGrp="everyone"/>
+                <w:r w:rsidR="00CD003E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+                <w:permEnd w:id="1925786252"/>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="1516395304"/>
-            <w:r w:rsidR="00797CDC">
+            <w:r w:rsidR="00CD003E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
-            <w:r w:rsidR="00797CDC" w:rsidRPr="00395000">
+            <w:r w:rsidR="00CD003E" w:rsidRPr="00395000">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2938" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...12 lines deleted...]
-            <w:tcW w:w="340" w:type="dxa"/>
+          <w:p w:rsidR="00CD003E" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1198802613" w:edGrp="everyone"/>
+            <w:permEnd w:id="1198802613"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="327" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
-          <w:trHeight w:val="411"/>
+          <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10079" w:type="dxa"/>
-            <w:gridSpan w:val="56"/>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00FC2488" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00FC2488" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F06089">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>上記のとおり、請求に係る</w:t>
+              <w:t>上記のとおり、請求に係る疾病について要した</w:t>
+            </w:r>
+            <w:permStart w:id="68772189" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00F06089">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>医療費・医療手当</w:t>
+            </w:r>
+            <w:permEnd w:id="68772189"/>
+            <w:r w:rsidRPr="00F06089">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の支給を受けたく、必要書類を添えて請求します</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>障害</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcW w:w="847" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00F06089" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00F06089" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00F06089" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...13 lines deleted...]
-            <w:tcW w:w="286" w:type="dxa"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00F06089" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="504651746" w:edGrp="everyone"/>
+            <w:permEnd w:id="504651746"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00F06089" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00F06089" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00F06089" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...13 lines deleted...]
-            <w:tcW w:w="298" w:type="dxa"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00F06089" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2116886162" w:edGrp="everyone"/>
+            <w:permEnd w:id="2116886162"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="306" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00F06089" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00F06089" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:tcFitText/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00F06089" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...14 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00F06089" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="350840809" w:edGrp="everyone"/>
+            <w:permEnd w:id="350840809"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="333" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00F06089" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00F06089" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6832" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:tcW w:w="6811" w:type="dxa"/>
+            <w:gridSpan w:val="44"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00F06089" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00F06089" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00395000" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
-          <w:trHeight w:val="502"/>
+          <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5158" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:tcW w:w="5172" w:type="dxa"/>
+            <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00FC2488" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00FC2488" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>請求者氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
-            <w:gridSpan w:val="27"/>
+            <w:tcW w:w="3974" w:type="dxa"/>
+            <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00FC2488" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
-[...14 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00FC2488" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1599626051" w:edGrp="everyone"/>
+            <w:permEnd w:id="1599626051"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00FC2488" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00FC2488" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CDC" w:rsidRPr="00865826" w:rsidTr="001B768F">
+      <w:tr w:rsidR="00CD003E" w:rsidRPr="00395000" w:rsidTr="006F40AA">
         <w:trPr>
-          <w:trHeight w:val="473"/>
+          <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10079" w:type="dxa"/>
-            <w:gridSpan w:val="56"/>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00797CDC" w:rsidRPr="00FC2488" w:rsidRDefault="00797CDC" w:rsidP="00797CDC">
+          <w:p w:rsidR="00CD003E" w:rsidRPr="00FC2488" w:rsidRDefault="00CD003E" w:rsidP="00CD003E">
             <w:pPr>
               <w:ind w:leftChars="250" w:left="525"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>独立行政法人　医薬品医療機器総合機構</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC2488">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>理事長　殿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE5FCE" w:rsidRPr="00D41498" w:rsidRDefault="007C3038" w:rsidP="00656412">
+    <w:p w:rsidR="008F5D8B" w:rsidRDefault="007C3038" w:rsidP="009E21B5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:rightChars="-135" w:right="-283"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008F5D8B" w:rsidSect="006F40AA">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="426" w:right="1134" w:bottom="426" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="lines" w:linePitch="288"/>
+        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>救済給付に係る情報</w:t>
       </w:r>
       <w:r w:rsidR="00725DAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>（請求者の個人情報を除く。）は、「</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -6805,71 +6873,6461 @@
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ご</w:t>
       </w:r>
       <w:r w:rsidR="009D656F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>了承下さい</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED41A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:position w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BE5FCE" w:rsidRPr="00D41498" w:rsidSect="001B768F">
-[...1 lines deleted...]
-      <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1134" w:header="397" w:footer="992" w:gutter="0"/>
+    <w:p w:rsidR="002F496D" w:rsidRDefault="002F496D" w:rsidP="00ED41A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D0C3C" w:rsidRPr="00385CFB" w:rsidRDefault="005D0C3C" w:rsidP="005D0C3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385CFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001B247C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385CFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)欄　　別</w:t>
+      </w:r>
+      <w:r w:rsidR="00385CFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385CFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>紙</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4502"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="4168"/>
+        <w:gridCol w:w="369"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidTr="009B513B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="005D0C3C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="583" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="00250EA9">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="009B513B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2062878649" w:edGrp="everyone"/>
+            <w:permEnd w:id="2062878649"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="353" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="00250EA9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidTr="009B513B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="005D0C3C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="583" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="00250EA9">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="009B513B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1767528296" w:edGrp="everyone"/>
+            <w:permEnd w:id="1767528296"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="353" w:type="dxa"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00250EA9" w:rsidRPr="00385CFB" w:rsidRDefault="00250EA9" w:rsidP="00250EA9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00FF4D43" w:rsidRPr="00385CFB" w:rsidRDefault="00FF4D43" w:rsidP="00D41498">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00D41498">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9654" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="502"/>
+        <w:gridCol w:w="451"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="491"/>
+        <w:gridCol w:w="472"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="462"/>
+        <w:gridCol w:w="487"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="492"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1521710426" w:edGrp="everyone"/>
+            <w:permEnd w:id="1521710426"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="308691338" w:edGrp="everyone"/>
+            <w:permEnd w:id="308691338"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1250890848" w:edGrp="everyone"/>
+            <w:permEnd w:id="1250890848"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="274727902" w:edGrp="everyone"/>
+            <w:permEnd w:id="274727902"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="119824877" w:edGrp="everyone"/>
+            <w:permEnd w:id="119824877"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="533794380" w:edGrp="everyone"/>
+            <w:permEnd w:id="533794380"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1227769388" w:edGrp="everyone"/>
+            <w:permEnd w:id="1227769388"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1456152489" w:edGrp="everyone"/>
+            <w:permEnd w:id="1456152489"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院外診療実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2043968900" w:edGrp="everyone"/>
+            <w:permEnd w:id="2043968900"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1197871720" w:edGrp="everyone"/>
+            <w:permEnd w:id="1197871720"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="320097181" w:edGrp="everyone"/>
+            <w:permEnd w:id="320097181"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1941112838" w:edGrp="everyone"/>
+            <w:permEnd w:id="1941112838"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2044685812" w:edGrp="everyone"/>
+            <w:permEnd w:id="2044685812"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="821636863" w:edGrp="everyone"/>
+            <w:permEnd w:id="821636863"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="753628252" w:edGrp="everyone"/>
+            <w:permEnd w:id="753628252"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="348061926" w:edGrp="everyone"/>
+            <w:permEnd w:id="348061926"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00BE79DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00D41498">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9654" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="502"/>
+        <w:gridCol w:w="451"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="491"/>
+        <w:gridCol w:w="472"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="462"/>
+        <w:gridCol w:w="487"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="492"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="395059986" w:edGrp="everyone"/>
+            <w:permEnd w:id="395059986"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1046615099" w:edGrp="everyone"/>
+            <w:permEnd w:id="1046615099"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1404074911" w:edGrp="everyone"/>
+            <w:permEnd w:id="1404074911"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1621770443" w:edGrp="everyone"/>
+            <w:permEnd w:id="1621770443"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1839740910" w:edGrp="everyone"/>
+            <w:permEnd w:id="1839740910"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1533938053" w:edGrp="everyone"/>
+            <w:permEnd w:id="1533938053"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1847091299" w:edGrp="everyone"/>
+            <w:permEnd w:id="1847091299"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="121329175" w:edGrp="everyone"/>
+            <w:permEnd w:id="121329175"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院外診療実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="891950732" w:edGrp="everyone"/>
+            <w:permEnd w:id="891950732"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1274954828" w:edGrp="everyone"/>
+            <w:permEnd w:id="1274954828"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="834279876" w:edGrp="everyone"/>
+            <w:permEnd w:id="834279876"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="838954232" w:edGrp="everyone"/>
+            <w:permEnd w:id="838954232"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="614470560" w:edGrp="everyone"/>
+            <w:permEnd w:id="614470560"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="241453974" w:edGrp="everyone"/>
+            <w:permEnd w:id="241453974"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="900878972" w:edGrp="everyone"/>
+            <w:permEnd w:id="900878972"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2036999076" w:edGrp="everyone"/>
+            <w:permEnd w:id="2036999076"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00D41498">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9654" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="502"/>
+        <w:gridCol w:w="451"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="491"/>
+        <w:gridCol w:w="472"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="462"/>
+        <w:gridCol w:w="487"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="492"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="615784470" w:edGrp="everyone"/>
+            <w:permEnd w:id="615784470"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1866216467" w:edGrp="everyone"/>
+            <w:permEnd w:id="1866216467"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="209983736" w:edGrp="everyone"/>
+            <w:permEnd w:id="209983736"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="212683634" w:edGrp="everyone"/>
+            <w:permEnd w:id="212683634"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1089235155" w:edGrp="everyone"/>
+            <w:permEnd w:id="1089235155"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="843408745" w:edGrp="everyone"/>
+            <w:permEnd w:id="843408745"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="281686566" w:edGrp="everyone"/>
+            <w:permEnd w:id="281686566"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="282277988" w:edGrp="everyone"/>
+            <w:permEnd w:id="282277988"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院外診療実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="207427662" w:edGrp="everyone"/>
+            <w:permEnd w:id="207427662"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="422015707" w:edGrp="everyone"/>
+            <w:permEnd w:id="422015707"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1994855908" w:edGrp="everyone"/>
+            <w:permEnd w:id="1994855908"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1285112677" w:edGrp="everyone"/>
+            <w:permEnd w:id="1285112677"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="70932639" w:edGrp="everyone"/>
+            <w:permEnd w:id="70932639"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="990987673" w:edGrp="everyone"/>
+            <w:permEnd w:id="990987673"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="921715170" w:edGrp="everyone"/>
+            <w:permEnd w:id="921715170"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1565087768" w:edGrp="everyone"/>
+            <w:permEnd w:id="1565087768"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00D41498">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9654" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="502"/>
+        <w:gridCol w:w="451"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="491"/>
+        <w:gridCol w:w="472"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="462"/>
+        <w:gridCol w:w="487"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="492"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="539888490" w:edGrp="everyone"/>
+            <w:permEnd w:id="539888490"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="130632778" w:edGrp="everyone"/>
+            <w:permEnd w:id="130632778"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="308563766" w:edGrp="everyone"/>
+            <w:permEnd w:id="308563766"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="398734890" w:edGrp="everyone"/>
+            <w:permEnd w:id="398734890"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1052606237" w:edGrp="everyone"/>
+            <w:permEnd w:id="1052606237"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1362108523" w:edGrp="everyone"/>
+            <w:permEnd w:id="1362108523"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="734615101" w:edGrp="everyone"/>
+            <w:permEnd w:id="734615101"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1442214811" w:edGrp="everyone"/>
+            <w:permEnd w:id="1442214811"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院外診療実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="101389880" w:edGrp="everyone"/>
+            <w:permEnd w:id="101389880"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1000305442" w:edGrp="everyone"/>
+            <w:permEnd w:id="1000305442"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1274021275" w:edGrp="everyone"/>
+            <w:permEnd w:id="1274021275"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1682795619" w:edGrp="everyone"/>
+            <w:permEnd w:id="1682795619"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1869888138" w:edGrp="everyone"/>
+            <w:permEnd w:id="1869888138"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2097611351" w:edGrp="everyone"/>
+            <w:permEnd w:id="2097611351"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1938182298" w:edGrp="everyone"/>
+            <w:permEnd w:id="1938182298"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1005920055" w:edGrp="everyone"/>
+            <w:permEnd w:id="1005920055"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00946DF7" w:rsidRPr="00385CFB" w:rsidRDefault="00946DF7" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00D41498">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9654" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="502"/>
+        <w:gridCol w:w="451"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="491"/>
+        <w:gridCol w:w="472"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="462"/>
+        <w:gridCol w:w="487"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="492"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1345022651" w:edGrp="everyone"/>
+            <w:permEnd w:id="1345022651"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="285628555" w:edGrp="everyone"/>
+            <w:permEnd w:id="285628555"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="53693591" w:edGrp="everyone"/>
+            <w:permEnd w:id="53693591"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="790586412" w:edGrp="everyone"/>
+            <w:permEnd w:id="790586412"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2113602082" w:edGrp="everyone"/>
+            <w:permEnd w:id="2113602082"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="904025221" w:edGrp="everyone"/>
+            <w:permEnd w:id="904025221"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1931963271" w:edGrp="everyone"/>
+            <w:permEnd w:id="1931963271"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1364616444" w:edGrp="everyone"/>
+            <w:permEnd w:id="1364616444"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>入院外診療実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1170679324" w:edGrp="everyone"/>
+            <w:permEnd w:id="1170679324"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2082809127" w:edGrp="everyone"/>
+            <w:permEnd w:id="2082809127"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1702452869" w:edGrp="everyone"/>
+            <w:permEnd w:id="1702452869"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1967401932" w:edGrp="everyone"/>
+            <w:permEnd w:id="1967401932"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="368708074" w:edGrp="everyone"/>
+            <w:permEnd w:id="368708074"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="644498153" w:edGrp="everyone"/>
+            <w:permEnd w:id="644498153"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1223980078" w:edGrp="everyone"/>
+            <w:permEnd w:id="1223980078"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1552417103" w:edGrp="everyone"/>
+            <w:permEnd w:id="1552417103"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00BE79DD" w:rsidRPr="00385CFB" w:rsidRDefault="00BE79DD" w:rsidP="00D41498">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9654" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="502"/>
+        <w:gridCol w:w="451"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="491"/>
+        <w:gridCol w:w="472"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="462"/>
+        <w:gridCol w:w="487"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="492"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="575675153" w:edGrp="everyone"/>
+            <w:permEnd w:id="575675153"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1004148158" w:edGrp="everyone"/>
+            <w:permEnd w:id="1004148158"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1118852860" w:edGrp="everyone"/>
+            <w:permEnd w:id="1118852860"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1965296666" w:edGrp="everyone"/>
+            <w:permEnd w:id="1965296666"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="793592059" w:edGrp="everyone"/>
+            <w:permEnd w:id="793592059"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1685475489" w:edGrp="everyone"/>
+            <w:permEnd w:id="1685475489"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1021598263" w:edGrp="everyone"/>
+            <w:permEnd w:id="1021598263"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="851980245" w:edGrp="everyone"/>
+            <w:permEnd w:id="851980245"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院外診療実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="2126473829" w:edGrp="everyone"/>
+            <w:permEnd w:id="2126473829"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1391150132" w:edGrp="everyone"/>
+            <w:permEnd w:id="1391150132"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="289298971" w:edGrp="everyone"/>
+            <w:permEnd w:id="289298971"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1618028058" w:edGrp="everyone"/>
+            <w:permEnd w:id="1618028058"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidTr="00163100">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入院実日数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1687293381" w:edGrp="everyone"/>
+            <w:permEnd w:id="1687293381"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="945651051" w:edGrp="everyone"/>
+            <w:permEnd w:id="945651051"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="182455399" w:edGrp="everyone"/>
+            <w:permEnd w:id="182455399"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00533124">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="1848726659" w:edGrp="everyone"/>
+            <w:permEnd w:id="1848726659"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305723" w:rsidRPr="00385CFB" w:rsidRDefault="00305723" w:rsidP="00AB69D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00BE5FCE" w:rsidRPr="00D41498" w:rsidRDefault="00BE5FCE" w:rsidP="00BA145A">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BE5FCE" w:rsidRPr="00D41498" w:rsidSect="00BA145A">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="567" w:right="1134" w:bottom="709" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="286"/>
+      <w:docGrid w:type="lines" w:linePitch="361"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DE1286" w:rsidRDefault="00DE1286" w:rsidP="004E7B78">
+    <w:p w:rsidR="008C7B6F" w:rsidRDefault="008C7B6F" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DE1286" w:rsidRDefault="00DE1286" w:rsidP="004E7B78">
+    <w:p w:rsidR="008C7B6F" w:rsidRDefault="008C7B6F" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -6883,72 +13341,218 @@
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00CA45B2" w:rsidRDefault="00CA45B2">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00CA45B2" w:rsidRDefault="00CA45B2">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00CA45B2" w:rsidRDefault="00CA45B2">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DE1286" w:rsidRDefault="00DE1286" w:rsidP="004E7B78">
+    <w:p w:rsidR="008C7B6F" w:rsidRDefault="008C7B6F" w:rsidP="004E7B78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DE1286" w:rsidRDefault="00DE1286" w:rsidP="004E7B78">
+    <w:p w:rsidR="008C7B6F" w:rsidRDefault="008C7B6F" w:rsidP="004E7B78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00CA45B2" w:rsidRDefault="00CA45B2">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00CA45B2" w:rsidRDefault="00CA45B2">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00CA45B2" w:rsidRDefault="00CA45B2">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="284C222D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="992" w:hanging="567"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1984" w:hanging="708"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="850"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3260" w:hanging="1134"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="1276"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4394" w:hanging="1418"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5102" w:hanging="1700"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FE057CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9C03506"/>
     <w:lvl w:ilvl="0" w:tplc="29340F42">
       <w:start w:val="2"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="272" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -6993,51 +13597,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2372" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3212" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33962DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3FCFA44"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -7082,51 +13686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADE161F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6B4BF88"/>
     <w:lvl w:ilvl="0" w:tplc="83BA1442">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -7172,51 +13776,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5064609A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F2EA328"/>
     <w:lvl w:ilvl="0" w:tplc="16949CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -7261,51 +13865,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BF3494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6BEF210"/>
     <w:lvl w:ilvl="0" w:tplc="302A271C">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -7350,51 +13954,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72475067"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD1889FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -7451,69 +14055,69 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="8"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3402" w:hanging="426"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3827" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalFullWidth"/>
         <w:pStyle w:val="1"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="425" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="aiueoFullWidth"/>
         <w:pStyle w:val="2"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="851" w:hanging="426"/>
         </w:pPr>
@@ -7611,502 +14215,477 @@
         <w:pPr>
           <w:ind w:left="3402" w:hanging="426"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:pStyle w:val="9"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="3827" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="105"/>
-  <w:drawingGridVerticalSpacing w:val="143"/>
+  <w:drawingGridHorizontalSpacing w:val="193"/>
+  <w:drawingGridVerticalSpacing w:val="361"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289">
+    <o:shapedefaults v:ext="edit" spidmax="14337">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B55F8A"/>
     <w:rsid w:val="000024CA"/>
     <w:rsid w:val="000063C2"/>
     <w:rsid w:val="00012B1C"/>
     <w:rsid w:val="00012CBE"/>
     <w:rsid w:val="000220EF"/>
     <w:rsid w:val="000269FC"/>
+    <w:rsid w:val="00041C22"/>
     <w:rsid w:val="00047DE7"/>
     <w:rsid w:val="000570FF"/>
     <w:rsid w:val="00060E28"/>
-    <w:rsid w:val="00062BA1"/>
-    <w:rsid w:val="00063611"/>
+    <w:rsid w:val="000611D8"/>
     <w:rsid w:val="00071F20"/>
-    <w:rsid w:val="00083AE6"/>
     <w:rsid w:val="0009214D"/>
     <w:rsid w:val="00094724"/>
-    <w:rsid w:val="000A086F"/>
     <w:rsid w:val="000A2765"/>
     <w:rsid w:val="000A527A"/>
     <w:rsid w:val="000C4B52"/>
     <w:rsid w:val="000C4E15"/>
     <w:rsid w:val="000C520F"/>
     <w:rsid w:val="000D6964"/>
+    <w:rsid w:val="000E189E"/>
     <w:rsid w:val="000E32CA"/>
     <w:rsid w:val="000E3C55"/>
     <w:rsid w:val="000E69BD"/>
-    <w:rsid w:val="000F7797"/>
-    <w:rsid w:val="00101211"/>
+    <w:rsid w:val="000F31E9"/>
     <w:rsid w:val="00102CA6"/>
     <w:rsid w:val="00104228"/>
-    <w:rsid w:val="00111403"/>
     <w:rsid w:val="00151AC5"/>
     <w:rsid w:val="001526C1"/>
     <w:rsid w:val="00153DAC"/>
     <w:rsid w:val="0016056B"/>
+    <w:rsid w:val="00163100"/>
     <w:rsid w:val="0017271C"/>
-    <w:rsid w:val="00176843"/>
-    <w:rsid w:val="001B768F"/>
+    <w:rsid w:val="001B1FCC"/>
+    <w:rsid w:val="001B247C"/>
     <w:rsid w:val="001C0E29"/>
     <w:rsid w:val="001D2FC3"/>
     <w:rsid w:val="001D5952"/>
     <w:rsid w:val="001E232F"/>
+    <w:rsid w:val="001E4EBC"/>
     <w:rsid w:val="001F414B"/>
     <w:rsid w:val="002028A5"/>
     <w:rsid w:val="0021618D"/>
     <w:rsid w:val="00222C64"/>
-    <w:rsid w:val="0022710F"/>
+    <w:rsid w:val="00234AC4"/>
     <w:rsid w:val="00242CF6"/>
     <w:rsid w:val="0024528A"/>
-    <w:rsid w:val="002475F6"/>
     <w:rsid w:val="00250EA9"/>
+    <w:rsid w:val="00252587"/>
     <w:rsid w:val="00262019"/>
     <w:rsid w:val="0026259E"/>
     <w:rsid w:val="00266B11"/>
     <w:rsid w:val="00270615"/>
     <w:rsid w:val="00275D01"/>
     <w:rsid w:val="002813AB"/>
     <w:rsid w:val="002912C1"/>
     <w:rsid w:val="00295DF7"/>
     <w:rsid w:val="002B4109"/>
     <w:rsid w:val="002B4203"/>
     <w:rsid w:val="002D2BDA"/>
-    <w:rsid w:val="002D3B0E"/>
     <w:rsid w:val="002E0068"/>
     <w:rsid w:val="002E59C2"/>
     <w:rsid w:val="002F496D"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="00334476"/>
-    <w:rsid w:val="00337862"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0034292E"/>
     <w:rsid w:val="0034397B"/>
+    <w:rsid w:val="00372271"/>
     <w:rsid w:val="00375D4D"/>
-    <w:rsid w:val="00380BE1"/>
     <w:rsid w:val="00385CFB"/>
     <w:rsid w:val="00395000"/>
     <w:rsid w:val="003A78F6"/>
-    <w:rsid w:val="003B4519"/>
     <w:rsid w:val="003C08F5"/>
     <w:rsid w:val="003C09D7"/>
-    <w:rsid w:val="003C1321"/>
     <w:rsid w:val="003C6882"/>
     <w:rsid w:val="003E7956"/>
-    <w:rsid w:val="003F363D"/>
+    <w:rsid w:val="00400091"/>
+    <w:rsid w:val="00401C86"/>
     <w:rsid w:val="0042182F"/>
     <w:rsid w:val="00423DAC"/>
-    <w:rsid w:val="00435BCE"/>
     <w:rsid w:val="0044692F"/>
     <w:rsid w:val="00447181"/>
     <w:rsid w:val="004475F7"/>
     <w:rsid w:val="004550A7"/>
+    <w:rsid w:val="00455102"/>
+    <w:rsid w:val="00457B52"/>
     <w:rsid w:val="004600DD"/>
-    <w:rsid w:val="004813CF"/>
+    <w:rsid w:val="00480AD6"/>
     <w:rsid w:val="004839BC"/>
     <w:rsid w:val="004911E3"/>
-    <w:rsid w:val="004978A4"/>
     <w:rsid w:val="004A4749"/>
+    <w:rsid w:val="004A5E37"/>
     <w:rsid w:val="004A621E"/>
     <w:rsid w:val="004B43C4"/>
+    <w:rsid w:val="004D43DE"/>
+    <w:rsid w:val="004E0499"/>
     <w:rsid w:val="004E1052"/>
     <w:rsid w:val="004E3200"/>
-    <w:rsid w:val="004E696C"/>
     <w:rsid w:val="004E76FC"/>
     <w:rsid w:val="004E7B78"/>
-    <w:rsid w:val="004F1602"/>
     <w:rsid w:val="004F3A6D"/>
     <w:rsid w:val="00507C71"/>
-    <w:rsid w:val="00524C0B"/>
+    <w:rsid w:val="005279AF"/>
     <w:rsid w:val="00533124"/>
-    <w:rsid w:val="005378D3"/>
     <w:rsid w:val="00537DCC"/>
     <w:rsid w:val="00546736"/>
     <w:rsid w:val="00550BDB"/>
-    <w:rsid w:val="0055309C"/>
     <w:rsid w:val="0055483C"/>
+    <w:rsid w:val="00571988"/>
     <w:rsid w:val="00584BDA"/>
-    <w:rsid w:val="005B1960"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005B7CCF"/>
+    <w:rsid w:val="005B4C29"/>
     <w:rsid w:val="005C7505"/>
     <w:rsid w:val="005D0C3C"/>
     <w:rsid w:val="005E0E12"/>
     <w:rsid w:val="005E103A"/>
-    <w:rsid w:val="005F3948"/>
-    <w:rsid w:val="006050B5"/>
+    <w:rsid w:val="005E4A9F"/>
     <w:rsid w:val="0060576D"/>
-    <w:rsid w:val="0061165C"/>
     <w:rsid w:val="006150AF"/>
-    <w:rsid w:val="00615BCA"/>
     <w:rsid w:val="00622304"/>
     <w:rsid w:val="00634B95"/>
+    <w:rsid w:val="006350B2"/>
     <w:rsid w:val="00641B91"/>
+    <w:rsid w:val="00641F0B"/>
     <w:rsid w:val="00643D0B"/>
-    <w:rsid w:val="00656412"/>
+    <w:rsid w:val="00650E34"/>
     <w:rsid w:val="0066080C"/>
     <w:rsid w:val="00671C65"/>
     <w:rsid w:val="00675F55"/>
     <w:rsid w:val="00697B57"/>
     <w:rsid w:val="006A091F"/>
+    <w:rsid w:val="006A13A7"/>
+    <w:rsid w:val="006A3EF9"/>
     <w:rsid w:val="006A5777"/>
-    <w:rsid w:val="006A639F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B3898"/>
     <w:rsid w:val="006B494C"/>
     <w:rsid w:val="006C15EE"/>
     <w:rsid w:val="006D36B1"/>
     <w:rsid w:val="006D3D39"/>
     <w:rsid w:val="006D5118"/>
     <w:rsid w:val="006D72C3"/>
     <w:rsid w:val="006E11CA"/>
     <w:rsid w:val="006E3D1B"/>
-    <w:rsid w:val="007156EA"/>
+    <w:rsid w:val="006F40AA"/>
+    <w:rsid w:val="00720272"/>
     <w:rsid w:val="00725DAD"/>
     <w:rsid w:val="00733FA0"/>
+    <w:rsid w:val="007355D5"/>
     <w:rsid w:val="0074448B"/>
     <w:rsid w:val="00755CB7"/>
     <w:rsid w:val="00757410"/>
     <w:rsid w:val="00760CEF"/>
-    <w:rsid w:val="0077139A"/>
-    <w:rsid w:val="00775347"/>
+    <w:rsid w:val="00764EFF"/>
     <w:rsid w:val="00780F8E"/>
     <w:rsid w:val="007824FB"/>
     <w:rsid w:val="007906E6"/>
+    <w:rsid w:val="00791849"/>
     <w:rsid w:val="00792E9D"/>
     <w:rsid w:val="00793F45"/>
+    <w:rsid w:val="00794110"/>
     <w:rsid w:val="00797371"/>
-    <w:rsid w:val="00797CDC"/>
-    <w:rsid w:val="007A5B82"/>
     <w:rsid w:val="007B3605"/>
     <w:rsid w:val="007B4001"/>
     <w:rsid w:val="007B5DC2"/>
     <w:rsid w:val="007C3038"/>
     <w:rsid w:val="007C3B43"/>
-    <w:rsid w:val="007E00CC"/>
     <w:rsid w:val="007F1D50"/>
     <w:rsid w:val="007F4F4E"/>
-    <w:rsid w:val="0080135C"/>
+    <w:rsid w:val="00802767"/>
     <w:rsid w:val="00802E83"/>
     <w:rsid w:val="00803E23"/>
     <w:rsid w:val="00805BC7"/>
     <w:rsid w:val="00806676"/>
     <w:rsid w:val="008102CF"/>
     <w:rsid w:val="00820B40"/>
-    <w:rsid w:val="00822790"/>
     <w:rsid w:val="0082408F"/>
     <w:rsid w:val="00824A8F"/>
     <w:rsid w:val="008359D5"/>
     <w:rsid w:val="0083642F"/>
     <w:rsid w:val="008548A8"/>
     <w:rsid w:val="0085591C"/>
     <w:rsid w:val="00856124"/>
     <w:rsid w:val="008576BC"/>
     <w:rsid w:val="00862BE5"/>
     <w:rsid w:val="00863BA7"/>
-    <w:rsid w:val="00865826"/>
     <w:rsid w:val="00870BC6"/>
     <w:rsid w:val="00881612"/>
     <w:rsid w:val="008858B4"/>
     <w:rsid w:val="008A0E55"/>
-    <w:rsid w:val="008A61E0"/>
     <w:rsid w:val="008A756D"/>
     <w:rsid w:val="008B1CF5"/>
     <w:rsid w:val="008B51DA"/>
     <w:rsid w:val="008C5A8C"/>
-    <w:rsid w:val="008D0065"/>
+    <w:rsid w:val="008C6A55"/>
+    <w:rsid w:val="008C7B6F"/>
     <w:rsid w:val="008D4DC9"/>
-    <w:rsid w:val="008F54F8"/>
     <w:rsid w:val="008F5D8B"/>
     <w:rsid w:val="00903AC4"/>
     <w:rsid w:val="00910723"/>
     <w:rsid w:val="00912C94"/>
-    <w:rsid w:val="0092394E"/>
-    <w:rsid w:val="0092711C"/>
     <w:rsid w:val="0093261A"/>
     <w:rsid w:val="00934858"/>
     <w:rsid w:val="0094230D"/>
     <w:rsid w:val="0094556C"/>
     <w:rsid w:val="00946DF7"/>
     <w:rsid w:val="00961CCD"/>
     <w:rsid w:val="00972E10"/>
-    <w:rsid w:val="00995717"/>
+    <w:rsid w:val="009961D9"/>
     <w:rsid w:val="00997732"/>
     <w:rsid w:val="009A38B1"/>
+    <w:rsid w:val="009B513B"/>
     <w:rsid w:val="009D1976"/>
     <w:rsid w:val="009D59AB"/>
     <w:rsid w:val="009D656F"/>
+    <w:rsid w:val="009E21B5"/>
     <w:rsid w:val="009E4AB0"/>
     <w:rsid w:val="009F5853"/>
     <w:rsid w:val="009F656A"/>
-    <w:rsid w:val="00A010A4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A03676"/>
     <w:rsid w:val="00A04428"/>
-    <w:rsid w:val="00A130B2"/>
     <w:rsid w:val="00A31F59"/>
+    <w:rsid w:val="00A333D3"/>
+    <w:rsid w:val="00A33925"/>
     <w:rsid w:val="00A42E24"/>
-    <w:rsid w:val="00A46BE4"/>
-    <w:rsid w:val="00A472E1"/>
     <w:rsid w:val="00A66759"/>
-    <w:rsid w:val="00A7593E"/>
     <w:rsid w:val="00A856CD"/>
     <w:rsid w:val="00A86B11"/>
+    <w:rsid w:val="00AA6105"/>
     <w:rsid w:val="00AA6EF3"/>
     <w:rsid w:val="00AA7F49"/>
-    <w:rsid w:val="00AB1BBF"/>
     <w:rsid w:val="00AB2085"/>
     <w:rsid w:val="00AB78C4"/>
-    <w:rsid w:val="00AC168D"/>
+    <w:rsid w:val="00AC1540"/>
     <w:rsid w:val="00AD10C3"/>
     <w:rsid w:val="00AF407C"/>
     <w:rsid w:val="00AF4514"/>
     <w:rsid w:val="00AF5D84"/>
     <w:rsid w:val="00B01548"/>
     <w:rsid w:val="00B068E4"/>
     <w:rsid w:val="00B0762A"/>
     <w:rsid w:val="00B1385C"/>
     <w:rsid w:val="00B13B34"/>
-    <w:rsid w:val="00B1584A"/>
+    <w:rsid w:val="00B17386"/>
+    <w:rsid w:val="00B250B4"/>
     <w:rsid w:val="00B43142"/>
     <w:rsid w:val="00B456B5"/>
-    <w:rsid w:val="00B53535"/>
     <w:rsid w:val="00B55F8A"/>
     <w:rsid w:val="00B568E2"/>
     <w:rsid w:val="00B61711"/>
     <w:rsid w:val="00B66C8A"/>
     <w:rsid w:val="00B730C5"/>
-    <w:rsid w:val="00B82AA7"/>
     <w:rsid w:val="00BA145A"/>
     <w:rsid w:val="00BA1B6C"/>
     <w:rsid w:val="00BA6CED"/>
     <w:rsid w:val="00BB1AAE"/>
+    <w:rsid w:val="00BD13D9"/>
+    <w:rsid w:val="00BD4404"/>
     <w:rsid w:val="00BD7712"/>
-    <w:rsid w:val="00BE4FFE"/>
+    <w:rsid w:val="00BE59DF"/>
     <w:rsid w:val="00BE5FCE"/>
     <w:rsid w:val="00BE79DD"/>
     <w:rsid w:val="00BF0C96"/>
     <w:rsid w:val="00BF2852"/>
-    <w:rsid w:val="00C06664"/>
+    <w:rsid w:val="00C05F41"/>
     <w:rsid w:val="00C0721F"/>
     <w:rsid w:val="00C109C0"/>
-    <w:rsid w:val="00C13102"/>
     <w:rsid w:val="00C2187E"/>
     <w:rsid w:val="00C228FE"/>
     <w:rsid w:val="00C2317F"/>
     <w:rsid w:val="00C30B23"/>
-    <w:rsid w:val="00C35601"/>
+    <w:rsid w:val="00C32E5B"/>
     <w:rsid w:val="00C4168F"/>
     <w:rsid w:val="00C42125"/>
-    <w:rsid w:val="00C43E53"/>
     <w:rsid w:val="00C4700D"/>
     <w:rsid w:val="00C5515B"/>
     <w:rsid w:val="00C61F0F"/>
-    <w:rsid w:val="00C62579"/>
     <w:rsid w:val="00C63751"/>
     <w:rsid w:val="00C709BE"/>
-    <w:rsid w:val="00C7300C"/>
+    <w:rsid w:val="00C72C29"/>
     <w:rsid w:val="00C875A0"/>
+    <w:rsid w:val="00C93083"/>
     <w:rsid w:val="00C946C0"/>
+    <w:rsid w:val="00CA45B2"/>
     <w:rsid w:val="00CA4A6C"/>
     <w:rsid w:val="00CB0901"/>
     <w:rsid w:val="00CB6AE0"/>
     <w:rsid w:val="00CB7F82"/>
     <w:rsid w:val="00CC14EF"/>
     <w:rsid w:val="00CC3D64"/>
     <w:rsid w:val="00CC406B"/>
+    <w:rsid w:val="00CD003E"/>
     <w:rsid w:val="00CD20A7"/>
+    <w:rsid w:val="00CE0129"/>
     <w:rsid w:val="00CE5F95"/>
-    <w:rsid w:val="00CF20AC"/>
     <w:rsid w:val="00CF22F1"/>
     <w:rsid w:val="00CF6639"/>
+    <w:rsid w:val="00D04B05"/>
     <w:rsid w:val="00D20517"/>
+    <w:rsid w:val="00D20748"/>
     <w:rsid w:val="00D22618"/>
     <w:rsid w:val="00D3000A"/>
     <w:rsid w:val="00D312AD"/>
     <w:rsid w:val="00D34ADD"/>
     <w:rsid w:val="00D41498"/>
-    <w:rsid w:val="00D43B10"/>
+    <w:rsid w:val="00D44CB7"/>
     <w:rsid w:val="00D471F7"/>
     <w:rsid w:val="00D6202C"/>
     <w:rsid w:val="00D7121E"/>
     <w:rsid w:val="00D74D86"/>
     <w:rsid w:val="00D772C2"/>
     <w:rsid w:val="00D775C2"/>
-    <w:rsid w:val="00D81455"/>
     <w:rsid w:val="00D91127"/>
     <w:rsid w:val="00DB16A0"/>
     <w:rsid w:val="00DB21B8"/>
     <w:rsid w:val="00DB53FA"/>
-    <w:rsid w:val="00DD20B3"/>
-    <w:rsid w:val="00DE1286"/>
+    <w:rsid w:val="00DB6BA1"/>
     <w:rsid w:val="00DE456F"/>
-    <w:rsid w:val="00DF0ABF"/>
     <w:rsid w:val="00E1111F"/>
-    <w:rsid w:val="00E11F02"/>
     <w:rsid w:val="00E13578"/>
     <w:rsid w:val="00E16D10"/>
     <w:rsid w:val="00E27EA5"/>
     <w:rsid w:val="00E30DD0"/>
-    <w:rsid w:val="00E33ED6"/>
     <w:rsid w:val="00E45904"/>
+    <w:rsid w:val="00E5429B"/>
     <w:rsid w:val="00E60A3E"/>
     <w:rsid w:val="00E62E65"/>
-    <w:rsid w:val="00E821FB"/>
     <w:rsid w:val="00E9290A"/>
+    <w:rsid w:val="00E9624B"/>
     <w:rsid w:val="00E97256"/>
     <w:rsid w:val="00EA42EE"/>
     <w:rsid w:val="00EA4521"/>
-    <w:rsid w:val="00EC12DB"/>
+    <w:rsid w:val="00EB6E8B"/>
     <w:rsid w:val="00ED41A2"/>
     <w:rsid w:val="00EE6493"/>
+    <w:rsid w:val="00EE6EF5"/>
     <w:rsid w:val="00EF16D9"/>
     <w:rsid w:val="00EF7795"/>
-    <w:rsid w:val="00F01C5E"/>
     <w:rsid w:val="00F04E53"/>
     <w:rsid w:val="00F06089"/>
     <w:rsid w:val="00F06C13"/>
-    <w:rsid w:val="00F24ED5"/>
+    <w:rsid w:val="00F27618"/>
     <w:rsid w:val="00F305E0"/>
-    <w:rsid w:val="00F33D5B"/>
     <w:rsid w:val="00F5445C"/>
     <w:rsid w:val="00F54660"/>
     <w:rsid w:val="00F6466E"/>
-    <w:rsid w:val="00F93EF2"/>
     <w:rsid w:val="00F9530D"/>
     <w:rsid w:val="00FA003F"/>
-    <w:rsid w:val="00FA2C5C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB6BC3"/>
     <w:rsid w:val="00FC2488"/>
-    <w:rsid w:val="00FC3246"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD020B"/>
     <w:rsid w:val="00FD469B"/>
-    <w:rsid w:val="00FD6675"/>
     <w:rsid w:val="00FE04D7"/>
     <w:rsid w:val="00FE1C0D"/>
     <w:rsid w:val="00FF14A0"/>
     <w:rsid w:val="00FF4D43"/>
     <w:rsid w:val="00FF6089"/>
     <w:rsid w:val="00FF60C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289">
+    <o:shapedefaults v:ext="edit" spidmax="14337">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="60A501F5"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9130,59 +15709,72 @@
     <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5FCE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="999112770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1743795938">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9411,77 +16003,77 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22004D40-3641-4B0F-ADE5-64308D3E93A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D2C409-B944-4298-9041-21BAFE84AC2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>987</Characters>
+  <Pages>3</Pages>
+  <Words>241</Words>
+  <Characters>1375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1158</CharactersWithSpaces>
+  <CharactersWithSpaces>1613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>